--- v0 (2025-12-18)
+++ v1 (2026-05-21)
@@ -51,2565 +51,2565 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6543/0001-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6543/0001-2016.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR.</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6544/0002-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6544/0002-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser realizado a limpeza da vegetação nas áreas de inundação da barragem de Poço de Fundo como também, seja realizado um estudo técnico do assoreamento do referido reservatório.</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6545/0004-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6545/0004-2016.pdf</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6546/0005-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6546/0005-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviado um trailer da Guarda Municipal para o Loteamento Malhada do Meio para permanência contínua na localidade.</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6547/0006-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6547/0006-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviado o Serviço de Odontomóvel para atendimento da Magana entre os meses de Abril e Maio.</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6548/0007-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6548/0007-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviado o Serviço Odontomóvel para atendimento da Comunidade do Loteamento Antônio Burgos entre os meses de Abril e Maio.</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6549/0008-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6549/0008-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja fornecido um automóvel com motorista para atendimento e socorro aos moradores do Loteamento Malhada do Meio no transporte de enfermos para os Hospitais Raymundo Francelino Aragão e Materno Infantil Silvio Romero Gonçalves Monteiro, bem como para a Policlínica Walter Aragão.</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6550/0009-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6550/0009-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviado o Serviço de Odontomóvel para atendimento da Comunidade da  Vila do Oscarzão entre os meses de Fevereiro e Março.</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6551/0010-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6551/0010-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviado o Serviço Odontomóvel para atendimento da Comunidade do Sítio Quixabeira, o que vai contemplar as localidades das imediações, entre os meses de Abril e Março.</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6552/0012-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6552/0012-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviado o Serviço de Odontomóvel para atendimento da Comunidade do Loteamento Malhada do Meio entre os meses de Março e Abril.</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6553/0013-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6553/0013-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro que se designem a realizar ainda no primeiro semestre de 2016 uma edição do Programa Prefeitura nos Bairros com a estrutura e os serviços de todas as Secretarias acima, no Loteamento Malhada do Meio.</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6554/0014-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6554/0014-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja feito a implantação de postes para iluminação da ponte sobre o canal na Rua São Paulo - CEP - 55195-021, no Bairro Cruz Alta.</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6555/0015-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6555/0015-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja elaborado um Projeto de Engenharia e Arquitetura, demostrando a Viabilidade Técnica, Orçamentária e Financeira, para que seja revitalizada a área Pública onde está localizado o Açude da Manhosa.</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6558/0017-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6558/0017-2016-.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja feito a aquisição de um Drone para auxiliar na identificação de possíveis focos do mosquito Aedes aegypti, que é o mosquito responsável pela transmissão da Dengue, febre Chikungunya e o Zica vírus.</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6559/0019-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6559/0019-2016.pdf</t>
   </si>
   <si>
     <t>Solicito ao Sr. Secretario Municipal de Defesa Social Major Sena que seja reforçada a segurança no Calçadão Miguel Arraes de Alencar.</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6560/0020-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6560/0020-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada uma nova rodada do Curso Gratuito de Libras para os funcionários públicos que lidam com o atendimento direto, bem como os componentes de associações de bairros, associações comerciais e empresariais e seus colaboradores.</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6561/0021-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6561/0021-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam realizados com urgência reparos no saneamento básico da Rua Luiz Gonzaga no Loteamento Jaçanã.</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6562/0022-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6562/0022-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja realizada a pavimentação da Rua Joaquim Cosme de Souza no Bairro São Jorge.</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6563/0023-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6563/0023-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro que redobrem a atenção para que seja realizada a pavimentação da Rua Cloves Vicente de Souza no Bairro São Jorge.</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6564/0024-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6564/0024-2016-.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja agilizada a edificação de um Portal na entrada de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6565/0025-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6565/0025-2016-.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS.</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6566/0026-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6566/0026-2016-.pdf</t>
   </si>
   <si>
     <t>Solicito que seja ofertado nos Postos de Saúde e nos Hospitais do Município, Teste de Glicemia, para as crianças de zero a seis anos.</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6567/0027-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6567/0027-2016-.pdf</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6568/0028-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6568/0028-2016-.pdf</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6569/0029-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6569/0029-2016-.pdf</t>
   </si>
   <si>
     <t>Solicito uma reunião com os responsáveis pela empresa de transporte Caruaruense com o intuito de junto com os vereadores e a população tratar sobre a superlotação dos ônibus que fazem a linha Santa Cruz - Caruaru e Caruaru - Santa Cruz.</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6570/0030-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6570/0030-2016.pdf</t>
   </si>
   <si>
     <t>Solicito ao IImo. Gerente da Empresa de Correios e Telégrafos sediada nesta cidade, no sentido do mesmo designar um número maior de carteiros para fazerem entrega das correspondências nas comunidades mais distantes do Centro de nossa cidade.</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6571/0031-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6571/0031-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro no sentido de adquirir para o nosso município aparelhos detectores de metal em quantidade necessária para se usar em eventos públicos como o São João da Moda onde se faz necessária a revista pessoal.</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6572/0032-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6572/0032-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro o setor competente da Administração Municipal no sentido de fazer a demarcação de estacionamento para idosos e deficientes em frente as agencias bancarias da nossa cidade.</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6573/0033-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6573/0033-2016.pdf</t>
   </si>
   <si>
     <t>Solicito esforços necessários para promover junto ao Cartório de Imóveis de nosso município uma campanha de legalização de Imóveis Residenciais e Terrenos.</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6574/0034-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6574/0034-2016-.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APALUSOS.</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6575/0035-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6575/0035-2016-.pdf</t>
   </si>
   <si>
     <t>Solicito que o município inclua nos serviços oferecidos no Ambulatório Médico Especializado Infantil o atendimento de um profissional da Fisioterapia.</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6576/0036-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6576/0036-2016.pdf</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6577/0037-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6577/0037-2016.pdf</t>
   </si>
   <si>
     <t>Solicito um Projeto de Lei para que seja votado no Plenário da ALEPE de autoria próprio Deputado Estadual ou de autoria do Poder Executivo Estadual, através da Secretaria da Fazenda de Pernambuco, visando isentar os mototaxista de Pernambuco do IPVA.</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6578/0038-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6578/0038-2016.pdf</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6579/0040-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6579/0040-2016.pdf</t>
   </si>
   <si>
     <t>Solicito quatro funcionários da Prefeitura de nossa cidade para auxiliarem no administrativo das Delegacias  Regional e Municipal.</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6580/0041-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6580/0041-2016.pdf</t>
   </si>
   <si>
     <t>Solicito em caráter de urgência, que seja construído um canal entre os Bairros Dona Lica 1 e Dona Lica 2.</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6581/0042-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6581/0042-2016-.pdf</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6582/0043-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6582/0043-2016-.pdf</t>
   </si>
   <si>
     <t>Solicito a iluminação da Via de acesso da entrada do Pará e melhorias na iluminação das Praças Manuel Antônio da Silva e Manuel  Barbosa da Silva.</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6583/0044-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6583/0044-2016.pdf</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6584/0045-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6584/0045-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que esta Casa Legislativa realize uma Sessão Solene em homenagem aos 60 anos da Primeira Escola Municipal de Santa Cruz do Capibaribe, antigo Ginásio Santa Cruz, Colégio Normal e Ginásio Santa Cruz, Escola Cenecista Padre José Aragão Araújo e que hoje funciona a Escola Ivone Gonçalves.</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6586/0046-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6586/0046-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro convidar o Dr. João Veiga, Presidente do Comitê Estadual de Prevenção aos Acidentes de Motos - CEPAN/PE, para proferir palestra sobre a relação entre motos e acidentes.</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6589/0048-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6589/0048-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja colocada a Cobertura da área principal da Central de Abastecimento, cobertura que vai beneficiar comerciantes e compradores daquele centro.</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6591/0049-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6591/0049-2016.pdf</t>
   </si>
   <si>
     <t>Solicito convidar o Deputado Federal Luiz Gonzaga Patriota, para proferir palestra sobre a Interligação do Rio Preto e do Rio Tocantins ao Rio São Francisco.</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6592/0050-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6592/0050-2016.pdf</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6593/0051-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6593/0051-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que se designem a adotar o Sistema de Acolhimento por Classificação de Risco nas unidades hospitalares de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6595/0052-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6595/0052-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o Curso obrigatório para capacitação dos mototaxistas de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6596/0053-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6596/0053-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja instalada uma Central de Interpretação de Libras em Santa Cruz do Capibaribe, nos serviços públicos nas áreas de Saúde, Segurança, Justiça e Cidadania.</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6597/0054-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6597/0054-2016.pdf</t>
   </si>
   <si>
     <t>Solicito Exmo. Sr. Governador do Estado de Pernambuco Paulo Henrique Saraiva Câmara, extensivo ao Secretário Estadual da Micro e Pequena Empresa, Trabalho e Qualificação Evandro Avelar, que se designem a incluir Santa Cruz do Capibaribe no Programa Novos Talentos.</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6598/0055-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6598/0055-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro que venha a ser construído o calçamento do logradouro Pedro Galdino da Silva, no Distrito de Poço Fundo em nossa cidade.</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6599/0056-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6599/0056-2016.pdf</t>
   </si>
   <si>
     <t>Solicito a realização do Programa ´´É Meu Direito em Santa Cruz do Capibaribe´´.</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6600/0057-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6600/0057-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja pavimentada a Rua Belarmina Pereira (CEP 55195-057), no Bairro Cruz Alta, em nosso Município.</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6606/0058-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6606/0058-2016.pdf</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6607/0059-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6607/0059-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada uma saída de emergência na nova central de feiras e mercados José Amaro Xavier (Zezinho da Farinha) em nosso município.</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6608/0061-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6608/0061-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser ampliado o cemitério da localidade de Cacimba de Baixo em nossa cidade.</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6609/0062-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6609/0062-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que venha ser construído o calçamento do logradouro Josefa Isabel da Conceição, no Distrito de Poço Fundo em nossa cidade.</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6610/0063-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6610/0063-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que venha ser iluminada a Avenida Tomazia  Cantuaria - Bairro Acauã, na proximidade dos currais, em nossa cidade.</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6611/0064-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6611/0064-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que venha ser construído o calçamento do logradouro João Natan Francisco Lagos, no Distrito de Poço Fundo, em nossa cidade.</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6612/0065-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6612/0065-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviada viatura da Guarda Municipal para o acesso ao Calçadão Miguel Arraes Alencar em dias de feira livre das 3h às 6h.</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6613/0066-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6613/0066-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que se designem a busca a implantação de um Centro Municipal de Reabilitação em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6614/0069-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6614/0069-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada pelos Guardas Municipais e os Agentes de Trânsito deste município uma fiscalização na entrada da cidade com todos os transportes coletivos.</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6615/0070-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6615/0070-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja providenciada, a substituição das lâmpadas queimadas, dos postes da rede elétrica da Avenida Souza Aragão, em nosso município.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6616/0071-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6616/0071-2016.pdf</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6618/0072-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6618/0072-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser calçada a Rua Ana Beatriz das Neves, localizada no Bairro Malaquias Cardoso.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6619/0074-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6619/0074-2016.pdf</t>
   </si>
   <si>
     <t>Solicito implantar nova sinalização viária e reordenar o trânsito no Km 16,2 da PE 160, nas imediações da Central de Feiras , bem como construir passarela para os pedestres nas suas proximidades, nesta cidade.</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6620/0075-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6620/0075-2016.pdf</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6621/0077-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6621/0077-2016.pdf</t>
   </si>
   <si>
     <t>Solicitar a implantação de mesas que contenha o tabuleiro de xadrez nas Praças da Vila do Pará.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6622/0078-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6622/0078-2016.pdf</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6623/0079-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6623/0079-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito o complemento do calçamento da Rua Josefa Maria de Jesus - CEP 55195-193 no Cruz Alta.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6624/0080-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6624/0080-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito o complemento do calçamento da Rua Monte das Tabocas - CEP 55194-433 no Nova Santa Cruz.</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6625/0081-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6625/0081-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito o complemento do calçamento da Rua José Chagas - CEP 55195-199 no Cruz Alta.</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6626/0082-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6626/0082-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam relocadas na Central de Feiras José amaro Xavier (Zezinho da Farinha), as pessoas que comercializam produtos que não sejam hortifrutigranjeiros , tais como peças metálicas e de couro.</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6627/0083-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6627/0083-2016.pdf</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6628/0084-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6628/0084-2016.pdf</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6629/0085-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6629/0085-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja construído um portão de acesso pela avenida Teonilo Silvestre à Central de Feiras, nesta cidade.</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6630/0086-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6630/0086-2016.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exmo. Sr. Deputado Estadual - Diogo Moraes, que sejam envidados esforços junto ao Governo do Estado de Pernambuco, visando a implantação de uma Central de Marcação de Consultas do SASSEPE em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6635/0087-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6635/0087-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro que sejam implantados postes e luminárias no perímetro que está sendo duplicado da PE-160 (no trecho entre o Distrito de Pão de Açúcar até a chegada de Santa Cruz do Capibaribe).</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6636/0088-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6636/0088-2016.pdf</t>
   </si>
   <si>
     <t>Solicitar a construção da calçada da Escola Intermediaria José Quirino da Silva situada na Vila do Pará.</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6637/0089-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6637/0089-2016.pdf</t>
   </si>
   <si>
     <t>Solicitar a construção de Academia da Saúde no Distrito de Poço Fundo.</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6638/0090-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6638/0090-2016.pdf</t>
   </si>
   <si>
     <t>Solicitar a construção de Academia da Saúde no Distrito do Pará.</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6639/0092-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6639/0092-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita as entregas de correspondências na Vila Malhada do Meio em nosso município.</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6646/0094-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6646/0094-2016.pdf</t>
   </si>
   <si>
     <t>Solicito a disponibilidade da Vacina Especifica para prevenção à gripe H1N1, em nosso município.</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6647/0095-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6647/0095-2016-.pdf</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6648/0096-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6648/0096-2016-.pdf</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6649/0097-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6649/0097-2016-.pdf</t>
   </si>
   <si>
     <t>Requeiro esforços para que venha ser construído o calçamento da Rua Luiz Francelino Aragão / Bela Vista, em nossa cidade.</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6650/0098-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6650/0098-2016-.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma UBS no Bairro Malhada do Meio.</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6651/0099-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6651/0099-2016-.pdf</t>
   </si>
   <si>
     <t>Solicito que seja pavimentada em caráter de urgência a Avenida Antônia Ferreira Ramos no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6652/0100-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6652/0100-2016-.pdf</t>
   </si>
   <si>
     <t>Solicito que seja instalada a sinalização vertical da Rua Maria Martins de Souza no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6653/0101-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6653/0101-2016-.pdf</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6654/0102-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6654/0102-2016-.pdf</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6655/0103-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6655/0103-2016-.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam instaladas lixeiras na Praça dos Paraibanos, extensiva a todas as praças públicas de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6656/0104-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6656/0104-2016-.pdf</t>
   </si>
   <si>
     <t>Solicito a vacinação da gripe H1N1 para todos Professores e Servidores que trabalham nas Escolas do Município.</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6657/0105-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6657/0105-2016-.pdf</t>
   </si>
   <si>
     <t>Solicito que seja elaborado e apresentado Projeto de Lei, criando e regulando o Cadastramento e a Uniformização dos prestadores de serviços (carroceiros) que trabalham na Central de Feiras, nesta cidade.</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6658/0107-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6658/0107-2016-.pdf</t>
   </si>
   <si>
     <t>Solicito que seja colocada faixa de pedestres em frente ao novo prédio da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6659/0108-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6659/0108-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro uma Audiência Pública convocando; Presidente da Santa Cruz Prev., Representante da Prefeitura Municipal, Ministério Público, Conselho da Santa Cruz Prev., Sindicato dos Funcionários Públicos, Sindicato dos Professores e Público em Geral. Para discutirmos sobre a situação da Santa Cruz Prev.</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6660/0110-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6660/0110-2016-.pdf</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6661/0111-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6661/0111-2016-.pdf</t>
   </si>
   <si>
     <t>Solicito que seja construída uma praça no Canteiro Central da Avenida 22 de Abril CEP 55195-572 no Bela Vista, à qual receberá o nome de Joel Bonifácio de Queiroz (Joel da Guarda).</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6662/0112-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6662/0112-2016-.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implantado bicicletário na Avenida 29 de Dezembro, priorizando as Escolas bem como a Igreja de São Cristovão.</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6663/0113-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6663/0113-2016-.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja implantado um bicicletário na nova Central de Feiras e Mercados.</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6664/0114-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6664/0114-2016-.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja implantado bicicletário no Calçadão Miguel Arraes de Alencar.</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6666/0115-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6666/0115-2016-.pdf</t>
   </si>
   <si>
     <t>Requeiro que venha a ser instalada, luminárias, na Rua ao lado da Comunidade Divina Misericórdia, Bairro Nova Santa Cruz.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6667/0116-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6667/0116-2016-.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito a conclusão do calçamento da Rua Vereador Armando Aleixo de Barros.</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6668/0118-2016-.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6668/0118-2016-.pdf</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6669/0119-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6669/0119-2016.pdf</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6670/0120-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6670/0120-2016.pdf</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6671/0121-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6671/0121-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja construída uma praça na área verde nº 13 no Loteamento Malhada do Meio no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6672/0123-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6672/0123-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja construído na Central de Feiras, um bloco de carnes( Magarefes) que estão comercializando seus produtos em local não apropriado.</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6673/0124-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6673/0124-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja edificada uma praça no segundo Canteiro Central localizado na Avenida 22 de Abril, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6674/0125-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6674/0125-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja adquirido um veículo para cumprimento do Protocolo de Ações de Vigilância em Saúde de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6676/0126-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6676/0126-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implantado em Santa Cruz do Capibaribe o Serviço de Castramóvel (veículo climatizado próprio para realização das cirurgias de castração em cães e gatos que residam na rua ou que sejam criados pelos cidadãos comprovadamente de baixa renda).</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6677/0127-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6677/0127-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a adesão de Santa Cruz do Capibaribe ao Programa Pacto dos Municípios pela Segurança Pública, idealizado pelo MPPE, propondo a união entre diversas esferas do poder público para poder Combater à Violência e a melhoria da qualidade de vida do cidadão.</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6678/0128-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6678/0128-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que venha ser instalado um detector de metais na porta principal da entrada do Plenário desta Casa Legislativa.</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6679/0129-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6679/0129-2016.pdf</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6680/0130-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6680/0130-2016.pdf</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6681/0131-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6681/0131-2016.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exmo. Sr. Deputado Estadual- Diogo Moraes que se designe a solicitar ao setor competente no Governo do Estado de Pernambuco o envio de equipe para manutenção de poço artesiano público na propriedade do Senhor Zeferino, localizada no Sítio Quixabeira (Vila do Pará) em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6682/0132-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6682/0132-2016.pdf</t>
   </si>
   <si>
     <t>Solicito a realização de uma blitz educativa para conscientizar os condutores de Santa Cruz do Capibaribe acerca das normas e regras do Código de Trânsito Brasileiro. Que seja enviada a Turma do Fom-Fom , distribuindo materiais educativos, demonstrações de como instalar equipamentos de segurança nos carros. Além do envio de consultoria para realização de palestras e distribuição de bafômetros descartáveis.</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6683/0133-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6683/0133-2016.pdf</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6684/0134-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6684/0134-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro que venha a ser instalado Semáforo no cruzamento das ruas João Francisco Aragão e Dr. Silvio Monteiro localizadas no Centro de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6685/0135-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6685/0135-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser pavimentada a Rua Maria Eunice Ramos, localizada no Bairro São Miguel.</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6686/0136-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6686/0136-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser pavimentada a Rua Odete Eunice Feitosa, localizada no Bairro São Miguel.</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6687/0137-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6687/0137-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser pavimentada a Rua Otavio Francisco de Queiroz, localizada no Bairro São Miguel.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6688/0138-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6688/0138-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a se pavimentada a Rua Reginaldo Ramos Soares, localizada no Bairro São Miguel.</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6689/0139-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6689/0139-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser concluída a pavimentação da Rua Wanderbilte Dias Bezerra, trecho localizado no Bairro São Miguel.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6690/0140-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6690/0140-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser pavimentada a Rua Luiz Belarmino Ferreira, localizada no Bairro São Miguel.</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6691/0141-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6691/0141-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser pavimentada  a Rua Jaime Francisco de Queiroz, localizada no Bairro São Miguel.</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6692/0143-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6692/0143-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser pavimentada a Rua Célio Junior da Silva, localizada no bairro São Miguel.</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6693/0144-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6693/0144-2016.pdf</t>
   </si>
   <si>
     <t>Solicito um salão de festas na Escola Municipal Especial Virgílina Pereira.</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6694/0145-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6694/0145-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja edificado um vestiário na quadra esportiva da Escola Municipal Professora Maria Lucina Gonçalves na Vila do Oscarzão.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6695/0146-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6695/0146-2016.pdf</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6696/0147-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6696/0147-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja restaurado o alambrado da quadra esportiva da Escola Municipal Professora Maria Lucina Gonçalves na Vila do Oscarzão.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6697/0148-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6697/0148-2016.pdf</t>
   </si>
   <si>
     <t>Solicito o conserto no dessalinizador do poço da comunidade do Sítio Carrapicho Velho, na Zona Rural de nossa cidade.</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6698/0149-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6698/0149-2016.pdf</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6699/0150-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6699/0150-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja inserida no cronograma de ações da Prefeitura Municipal a construção de uma Academia da Saúde no loteamento Portal Santa Cruz.</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6700/0151-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6700/0151-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja inserida no cronograma de ações da Prefeitura Municipal e no planejamento o envio de recurso do Ministério a edificação de uma Creche Escola no Loteamento Portal Santa Cruz.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6701/0152-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6701/0152-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja inserida no cronograma de ações da Prefeitura Municipal a edificação de uma quadra poliesportiva no loteamento Portal Santa Cruz.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6702/0153-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6702/0153-2016.pdf</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6703/0155-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6703/0155-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro que se designem a enviar um Oftalmologista no período de início ano letivo para consultar os alunos da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6704/0156-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6704/0156-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que se designem a contratar um Médico Urologista para atendimento no AME-Especialidades.</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6705/0157-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6705/0157-2016.pdf</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6706/0158-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6706/0158-2016.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de uma Creche Municipal no Bairro Santa Tereza, para atender crianças de 0 a 6 anos do referido bairro.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6707/0159-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6707/0159-2016.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de uma Creche Municipal no Bairro Arcoverde, para atender crianças de 0 a 6 anos de idade do referido bairro.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6709/0160-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6709/0160-2016.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de uma Creche Municipal no Bairro Novo, para atender crianças de 0 a 6 anos do referido bairro.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6711/0161-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6711/0161-2016.pdf</t>
   </si>
   <si>
     <t>Solicito os relatórios demonstrativos com a previsão de gastos do São João da Moda 2016, bem como cópias dos contratos firmados com artistas que irão se apresentar em todos os palcos do evento.</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6712/0162-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6712/0162-2016.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de uma Creche Municipal no Bairro Malaquias Cardoso, para atender crianças de 0 a 6 anos do referido bairro.</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6713/0163-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6713/0163-2016.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de uma Creche Municipal no Bairro São Cristovão, para atender crianças de 0 a 6 anos do referido bairro.</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6714/0164-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6714/0164-2016.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de uma Creche Municipal no Bairro Bela Vista, para atender crianças de 0 a 6 anos de idade do referido bairro.</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6715/0165-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6715/0165-2016.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de uma Creche Municipal no Bairro Neco Aragão, para atender crianças de 0 a 6 anos de idade do referido bairro.</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6716/0166-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6716/0166-2016.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de uma Creche Municipal no Bairro Dona Dom, para atender crianças de 0 a 6 anos do referido bairro.</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6717/0167-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6717/0167-2016.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de uma Creche Municipal no Bairro São Jorge, para atender crianças de 0 a 6 anos do referido bairro.</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6718/0168-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6718/0168-2016.pdf</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6719/0169-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6719/0169-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser concluída a pavimentação da rua Ivani Lins Batista, localizada no bairro Nova Santa Cruz.</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6720/0170-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6720/0170-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser construído uma quadra de esportes coberta na Escola Municipal Lindolfo Pereira de Lisboa, localizada no bairro Pedra Branca, em nosso Município.</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6721/0171-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6721/0171-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser construído uma quadra de esportes coberta na Escola Municipal Avani Lopes Feitosa, localizada no bairro Neco Aragão, em nosso Município.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6722/0172-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6722/0172-2016.pdf</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6726/0173-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6726/0173-2016.pdf</t>
   </si>
   <si>
     <t>Solicito a aquisição de kits multimídia (Projetor Interativo Multimídia) para as Escolas do Município.</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6727/0174-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6727/0174-2016.pdf</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6728/0175-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6728/0175-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro que venha ser construído o saneamento e posterior calçamento do logradouro Deputado Osvaldo Rabelo, no bairro Pedra Branca em nossa cidade.</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6729/0176-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6729/0176-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro que venha ser construído o saneamento e posterior calçamento do logradouro Santo Antônio, no bairro Pedra Branca em nossa cidade.</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6730/0177-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6730/0177-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que convoque uma Audiência Pública para tratar sobre implantação de Estação de Tratamento de Esgoto do Munícipio de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6731/0178-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6731/0178-2016.pdf</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6732/0179-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6732/0179-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja colocado um novo alambrado no Campo Municipal.</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6734/0181-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6734/0181-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja celebrado convênio entre a Prefeitura Municipal de Santa Cruz do Capibaribe e Perpart para a execução do Programa Meu Imóvel Legal com o objetivo de promover a regularização fundiária jurídico dominial de interesse social em Santa Cruz do Capibaribe - PE.</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6735/0182-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6735/0182-2016.pdf</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6736/0183-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6736/0183-2016.pdf</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6737/0185-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6737/0185-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviada a esta Casa de Leis informações a respeito de toda a receita e despesa do São João 2016, bem como empenhos pagos, pagamentos, receita dos camarotes, patrocínios, barracão, gasoseiros entre outros.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6738/0186-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6738/0186-2016.pdf</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6739/0187-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6739/0187-2016.pdf</t>
   </si>
   <si>
     <t>Solicito para incluir na programação do São João de Santa Cruz do Capibaribe o Arraiá do Jatobá.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6740/0188-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6740/0188-2016.pdf</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6741/0189-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6741/0189-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que se designe a enviar equipe para reparos no piso da Praça de Alimentação.</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6742/0190-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6742/0190-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que se designem a inserir o ensino da História e da Geografia de Santa Cruz do Capibaribe para os alunos do 5º ano em diante, nas Escolas da Rede Pública Municipal.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6743/0191-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6743/0191-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que se designem a inserir o ensino da Educação Física na Educação Infantil e no Ensino Fundamental 1 da Rede Pública Municipal de Ensino de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6744/0192-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6744/0192-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro a implantação de um Programa Creche Municipal, para atender as necessidades dos idosos, a partir de 60 anos de idade, com atendimento em horário comercial, e se necessário dois turnos.</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6745/0194-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6745/0194-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implantado em regime de urgência uma linha telefônica para o CTA SAE de nossa cidade.</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6746/0195-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6746/0195-2016.pdf</t>
   </si>
   <si>
     <t>Solicito promoverem alteração no trânsito, sentido imediações do antigo Mercado público Municipal, local onde funcionará em breve a Escola de Tempo Integral.</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6747/0196-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6747/0196-2016.pdf</t>
   </si>
   <si>
     <t>Solicito no sentido de equipar as motocicletas utilizadas pelos Agentes de Trânsito, com os seguintes e indispensáveis equipamentos; Sirene, LEDs e Rotatórias.</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6748/0197-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6748/0197-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja efetuado o calçamento da Rua José Valderi Neves, no Bairro Malaquias Cardoso, de CEP 55190-700.</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6749/0198-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6749/0198-2016.pdf</t>
   </si>
   <si>
     <t>Solicito colocar refletores ao longo do muro (na parte traseira) da Central de Feiras e Mercados, sito à Rua São Francisco de Paula CEP nº 55194-240 Bairro São Cristovão, em nossa cidade.</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6750/0199-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6750/0199-2016.pdf</t>
   </si>
   <si>
     <t>Solicito no sentido de disponibilizar dessalinizadores para a Zona Rural do Município de Santa Cruz do Capibaribe-PE.</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6751/0200-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6751/0200-2016.pdf</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6752/0201-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6752/0201-2016.pdf</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6753/0202-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6753/0202-2016.pdf</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6754/0203-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6754/0203-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja construída uma praça na Rua Dr. Naércio Cireno Gonçalves, CEP 55190-314, no Bairro Malaquias Cardoso.</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6755/0204-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6755/0204-2016.pdf</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6756/0205-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6756/0205-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro no sentido de envidarem esforços para disponibilizarem mais viaturas para a nossa cidade, pois as aqui existentes, encontram-se em processo de sucateamento.</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6757/0206-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6757/0206-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja implantado um Posto de Saúde da Família (PSF) no Bairro Arcoverde.</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6758/0207-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6758/0207-2016.pdf</t>
   </si>
   <si>
     <t>Solicito disponibilizarem mais viaturas para a nossa cidade, pois as aqui existentes, encontram-se em processo de sucateamento.</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6759/0208-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6759/0208-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja feito um sistema de drenagem de águas pluviais na Avenida Wanderbilt Dias Bezerra - CEP 55195-593 no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6760/0209-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6760/0209-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro no sentido de envidar esforços para que seja feito o calçamento da Rua Inácio Vitorino - CEP 55195-054 no Santa Tereza.</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6761/0210-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6761/0210-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja feito o calçamento da Rua Alice Xavier de Moraes - CEP 55195-079 Loteamento Rio Verde no Cruz Alta.</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6762/0211-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6762/0211-2016.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exmo. Sr. Antônio Carlos Sanches Diretor e e Presidente da Celpe, que Santa Cruz do Capibaribe seja transformada em uma Agência Regional.</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6763/0213-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6763/0213-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito o complemento do calçamento da Rua Maria Lica de Vasconcelos - CEP 55195-229 no São José.</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6770/0214-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6770/0214-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro no sentido de envidar esforços para que seja implantado aparelhos para prática de exercícios físicos (aeróbicos) na área onde existia o lago artificial do Parque Florestal.</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6771/0215-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6771/0215-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro no sentido de envidar esforços para que seja implantado aparelhos para prática de exercícios físicos (aeróbicos) na praça existente no Loteamento Jaçanã.</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6772/0217-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6772/0217-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro no sentido de envidar esforços para que seja implantado um Posto de Saúde da Família (PSF) no São Jorge.</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6773/0218-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6773/0218-2016.pdf</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6774/0219-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6774/0219-2016.pdf</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6775/0220-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6775/0220-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja inserida no cronograma de aquisições da Prefeitura Municipal a compra de um automóvel para realizar o transporte de pacientes que necessitam do atendimento  de fisioterapia na AME - Especialidades de suas casas até o local de atendimento.</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6776/0221-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6776/0221-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado o fechamento do final da Rua Alfredo Francisco de Farias - CEP 55195-112 no Loteamento Rio Verde. Tendo em vista que, ao final da referida rua dar-se acesso ao Rio Capibaribe, motivo pelo qual muitos marginais têm feito uso desta via como rota de fuga.</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6777/0226-2016_1.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6777/0226-2016_1.pdf</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6778/0227-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6778/0227-2016.pdf</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6779/0228-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6779/0228-2016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja pavimentada em caráter de urgência a Rua Ivanildo Viera de Araújo no Bairro Cruz Alta ( loteamento Santa Tereza) nesta cidade.</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6780/0233-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6780/0233-2016.pdf</t>
   </si>
   <si>
     <t>Solicito no sentido de envidar esforços para que venha a ser realizada revisão no valor do repasse para o Bolsa Universitária.</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6781/0234-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6781/0234-2016.pdf</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6782/0235-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6782/0235-2016.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exmo. Sr. Mario Heitor - Diretor Regional da Compesa de Santa Cruz do Capibaribe-PE, venho por meio deste solicitar a inclusão no Projeto da adutora do Pirangi, a qual está programada para atender a cidade de Santa Cruz do Capibaribe, que possa também ser estendida até o distrito de Poço Fundo, tendo em vista que irá atender ao distrito citado, como também a Zona Rural.</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6783/0236-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6783/0236-2016.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exmo. Sr. José Almir Cirilo - Secretário de Recursos Hídricos - PE, venho por meio deste solicitar a inclusão no Projeto da adutora do Pirangi, a qual está programada para atender a cidade de Santa Cruz do Capibaribe, que possa também ser estendida até o distrito de Poço Fundo, tendo em vista que irá atender ao distrito citado, como também a Zona Rural.</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6784/0237-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6784/0237-2016.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exmo. Sr. Roberto Tavares - Diretor Presidente da Compesa-PE, venho por meio deste solicitar a inclusão no Projeto da adutora do Pirangi, a qual está programada para atender a cidade de Santa Cruz do Capibaribe, que possa também ser estendida até o distrito de Poço Fundo, tendo em vista que irá atender ao distrito citado, como também a Zona Rural.</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6785/0238-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6785/0238-2016.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exmo. Sr. Marcone Azevedo - Diretor Regional da Compesa do Interior, venho por meio deste solicitar a inclusão no Projeto da adutora do Pirangi, a qual está programada para atender a cidade de Santa Cruz do Capibaribe, que possa também ser estendida até o distrito de Poço Fundo, tendo em vista que irá atender ao distrito citado, como também a Zona Rural.</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6786/0239-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6786/0239-2016.pdf</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6787/0240-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6787/0240-2016.pdf</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6788/0241-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6788/0241-2016.pdf</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6789/0246-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6789/0246-2016.pdf</t>
   </si>
   <si>
     <t>Solicito no sentido de integrar as policias em uma operação especial para o Pólo das Confecções nos trechos da PE-160 e a BR-104 no período de Outubro à Dezembro quando anualmente acontece um aquecimento das vendas e um aumento no número de compradores e comerciantes que utilizam as referidas estradas.</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6790/0248-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6790/0248-2016.pdf</t>
   </si>
   <si>
     <t>Solicitar a implantação de postes para Iluminação Pública na Rua Maria M. Monteiro do Bairro São Jorge.</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6791/0249-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6791/0249-2016.pdf</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6792/0254-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6792/0254-2016.pdf</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6793/0255-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6793/0255-2016.pdf</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6794/0256-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6794/0256-2016.pdf</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6795/0257-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6795/0257-2016.pdf</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6796/0258-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6796/0258-2016.pdf</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6797/0260-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6797/0260-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro para que esta Casa Legislativa se digne a prestar uma homenagem à Sra. Ester Vieira de Oliveira e ao Sr. Domingos de Roga, por suas grandes contribuições para a cidade de Santa Cruz do Capibaribe, em especial a criação de um dos símbolos oficiais do município; nossa Bandeira.</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6798/0261-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6798/0261-2016.pdf</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6799/0263-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6799/0263-2016.pdf</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6801/0264-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6801/0264-2016.pdf</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6803/0267-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6803/0267-2016.pdf</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6806/0269-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6806/0269-2016.pdf</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6807/0270-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6807/0270-2016.pdf</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6808/0271-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6808/0271-2016.pdf</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6809/0272-2016.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6809/0272-2016.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2913,67 +2913,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6543/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6544/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6545/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6546/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6547/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6548/0007-2016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6549/0008-2016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6550/0009-2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6551/0010-2016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6552/0012-2016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6553/0013-2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6554/0014-2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6555/0015-2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6558/0017-2016-.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6559/0019-2016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6560/0020-2016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6561/0021-2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6562/0022-2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6563/0023-2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6564/0024-2016-.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6565/0025-2016-.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6566/0026-2016-.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6567/0027-2016-.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6568/0028-2016-.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6569/0029-2016-.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6570/0030-2016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6571/0031-2016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6572/0032-2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6573/0033-2016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6574/0034-2016-.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6575/0035-2016-.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6576/0036-2016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6577/0037-2016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6578/0038-2016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6579/0040-2016.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6580/0041-2016.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6581/0042-2016-.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6582/0043-2016-.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6583/0044-2016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6584/0045-2016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6586/0046-2016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6589/0048-2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6591/0049-2016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6592/0050-2016.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6593/0051-2016.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6595/0052-2016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6596/0053-2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6597/0054-2016.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6598/0055-2016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6599/0056-2016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6600/0057-2016.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6606/0058-2016.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6607/0059-2016.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6608/0061-2016.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6609/0062-2016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6610/0063-2016.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6611/0064-2016.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6612/0065-2016.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6613/0066-2016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6614/0069-2016.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6615/0070-2016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6616/0071-2016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6618/0072-2016.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6619/0074-2016.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6620/0075-2016.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6621/0077-2016.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6622/0078-2016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6623/0079-2016.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6624/0080-2016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6625/0081-2016.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6626/0082-2016.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6627/0083-2016.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6628/0084-2016.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6629/0085-2016.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6630/0086-2016.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6635/0087-2016.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6636/0088-2016.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6637/0089-2016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6638/0090-2016.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6639/0092-2016.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6646/0094-2016.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6647/0095-2016-.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6648/0096-2016-.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6649/0097-2016-.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6650/0098-2016-.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6651/0099-2016-.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6652/0100-2016-.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6653/0101-2016-.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6654/0102-2016-.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6655/0103-2016-.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6656/0104-2016-.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6657/0105-2016-.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6658/0107-2016-.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6659/0108-2016.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6660/0110-2016-.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6661/0111-2016-.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6662/0112-2016-.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6663/0113-2016-.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6664/0114-2016-.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6666/0115-2016-.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6667/0116-2016-.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6668/0118-2016-.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6669/0119-2016.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6670/0120-2016.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6671/0121-2016.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6672/0123-2016.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6673/0124-2016.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6674/0125-2016.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6676/0126-2016.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6677/0127-2016.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6678/0128-2016.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6679/0129-2016.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6680/0130-2016.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6681/0131-2016.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6682/0132-2016.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6683/0133-2016.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6684/0134-2016.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6685/0135-2016.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6686/0136-2016.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6687/0137-2016.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6688/0138-2016.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6689/0139-2016.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6690/0140-2016.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6691/0141-2016.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6692/0143-2016.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6693/0144-2016.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6694/0145-2016.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6695/0146-2016.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6696/0147-2016.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6697/0148-2016.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6698/0149-2016.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6699/0150-2016.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6700/0151-2016.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6701/0152-2016.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6702/0153-2016.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6703/0155-2016.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6704/0156-2016.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6705/0157-2016.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6706/0158-2016.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6707/0159-2016.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6709/0160-2016.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6711/0161-2016.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6712/0162-2016.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6713/0163-2016.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6714/0164-2016.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6715/0165-2016.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6716/0166-2016.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6717/0167-2016.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6718/0168-2016.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6719/0169-2016.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6720/0170-2016.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6721/0171-2016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6722/0172-2016.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6726/0173-2016.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6727/0174-2016.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6728/0175-2016.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6729/0176-2016.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6730/0177-2016.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6731/0178-2016.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6732/0179-2016.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6734/0181-2016.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6735/0182-2016.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6736/0183-2016.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6737/0185-2016.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6738/0186-2016.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6739/0187-2016.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6740/0188-2016.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6741/0189-2016.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6742/0190-2016.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6743/0191-2016.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6744/0192-2016.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6745/0194-2016.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6746/0195-2016.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6747/0196-2016.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6748/0197-2016.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6749/0198-2016.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6750/0199-2016.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6751/0200-2016.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6752/0201-2016.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6753/0202-2016.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6754/0203-2016.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6755/0204-2016.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6756/0205-2016.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6757/0206-2016.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6758/0207-2016.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6759/0208-2016.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6760/0209-2016.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6761/0210-2016.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6762/0211-2016.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6763/0213-2016.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6770/0214-2016.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6771/0215-2016.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6772/0217-2016.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6773/0218-2016.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6774/0219-2016.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6775/0220-2016.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6776/0221-2016.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6777/0226-2016_1.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6778/0227-2016.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6779/0228-2016.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6780/0233-2016.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6781/0234-2016.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6782/0235-2016.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6783/0236-2016.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6784/0237-2016.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6785/0238-2016.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6786/0239-2016.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6787/0240-2016.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6788/0241-2016.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6789/0246-2016.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6790/0248-2016.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6791/0249-2016.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6792/0254-2016.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6793/0255-2016.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6794/0256-2016.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6795/0257-2016.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6796/0258-2016.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6797/0260-2016.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6798/0261-2016.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6799/0263-2016.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6801/0264-2016.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6803/0267-2016.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6806/0269-2016.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6807/0270-2016.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6808/0271-2016.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6809/0272-2016.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6543/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6544/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6545/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6546/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6547/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6548/0007-2016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6549/0008-2016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6550/0009-2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6551/0010-2016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6552/0012-2016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6553/0013-2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6554/0014-2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6555/0015-2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6558/0017-2016-.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6559/0019-2016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6560/0020-2016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6561/0021-2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6562/0022-2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6563/0023-2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6564/0024-2016-.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6565/0025-2016-.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6566/0026-2016-.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6567/0027-2016-.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6568/0028-2016-.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6569/0029-2016-.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6570/0030-2016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6571/0031-2016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6572/0032-2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6573/0033-2016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6574/0034-2016-.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6575/0035-2016-.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6576/0036-2016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6577/0037-2016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6578/0038-2016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6579/0040-2016.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6580/0041-2016.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6581/0042-2016-.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6582/0043-2016-.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6583/0044-2016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6584/0045-2016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6586/0046-2016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6589/0048-2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6591/0049-2016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6592/0050-2016.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6593/0051-2016.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6595/0052-2016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6596/0053-2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6597/0054-2016.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6598/0055-2016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6599/0056-2016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6600/0057-2016.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6606/0058-2016.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6607/0059-2016.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6608/0061-2016.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6609/0062-2016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6610/0063-2016.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6611/0064-2016.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6612/0065-2016.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6613/0066-2016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6614/0069-2016.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6615/0070-2016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6616/0071-2016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6618/0072-2016.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6619/0074-2016.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6620/0075-2016.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6621/0077-2016.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6622/0078-2016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6623/0079-2016.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6624/0080-2016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6625/0081-2016.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6626/0082-2016.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6627/0083-2016.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6628/0084-2016.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6629/0085-2016.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6630/0086-2016.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6635/0087-2016.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6636/0088-2016.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6637/0089-2016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6638/0090-2016.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6639/0092-2016.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6646/0094-2016.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6647/0095-2016-.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6648/0096-2016-.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6649/0097-2016-.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6650/0098-2016-.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6651/0099-2016-.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6652/0100-2016-.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6653/0101-2016-.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6654/0102-2016-.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6655/0103-2016-.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6656/0104-2016-.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6657/0105-2016-.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6658/0107-2016-.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6659/0108-2016.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6660/0110-2016-.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6661/0111-2016-.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6662/0112-2016-.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6663/0113-2016-.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6664/0114-2016-.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6666/0115-2016-.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6667/0116-2016-.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6668/0118-2016-.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6669/0119-2016.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6670/0120-2016.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6671/0121-2016.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6672/0123-2016.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6673/0124-2016.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6674/0125-2016.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6676/0126-2016.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6677/0127-2016.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6678/0128-2016.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6679/0129-2016.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6680/0130-2016.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6681/0131-2016.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6682/0132-2016.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6683/0133-2016.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6684/0134-2016.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6685/0135-2016.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6686/0136-2016.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6687/0137-2016.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6688/0138-2016.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6689/0139-2016.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6690/0140-2016.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6691/0141-2016.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6692/0143-2016.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6693/0144-2016.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6694/0145-2016.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6695/0146-2016.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6696/0147-2016.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6697/0148-2016.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6698/0149-2016.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6699/0150-2016.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6700/0151-2016.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6701/0152-2016.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6702/0153-2016.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6703/0155-2016.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6704/0156-2016.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6705/0157-2016.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6706/0158-2016.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6707/0159-2016.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6709/0160-2016.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6711/0161-2016.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6712/0162-2016.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6713/0163-2016.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6714/0164-2016.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6715/0165-2016.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6716/0166-2016.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6717/0167-2016.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6718/0168-2016.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6719/0169-2016.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6720/0170-2016.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6721/0171-2016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6722/0172-2016.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6726/0173-2016.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6727/0174-2016.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6728/0175-2016.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6729/0176-2016.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6730/0177-2016.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6731/0178-2016.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6732/0179-2016.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6734/0181-2016.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6735/0182-2016.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6736/0183-2016.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6737/0185-2016.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6738/0186-2016.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6739/0187-2016.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6740/0188-2016.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6741/0189-2016.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6742/0190-2016.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6743/0191-2016.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6744/0192-2016.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6745/0194-2016.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6746/0195-2016.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6747/0196-2016.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6748/0197-2016.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6749/0198-2016.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6750/0199-2016.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6751/0200-2016.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6752/0201-2016.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6753/0202-2016.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6754/0203-2016.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6755/0204-2016.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6756/0205-2016.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6757/0206-2016.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6758/0207-2016.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6759/0208-2016.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6760/0209-2016.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6761/0210-2016.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6762/0211-2016.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6763/0213-2016.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6770/0214-2016.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6771/0215-2016.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6772/0217-2016.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6773/0218-2016.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6774/0219-2016.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6775/0220-2016.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6776/0221-2016.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6777/0226-2016_1.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6778/0227-2016.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6779/0228-2016.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6780/0233-2016.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6781/0234-2016.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6782/0235-2016.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6783/0236-2016.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6784/0237-2016.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6785/0238-2016.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6786/0239-2016.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6787/0240-2016.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6788/0241-2016.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6789/0246-2016.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6790/0248-2016.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6791/0249-2016.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6792/0254-2016.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6793/0255-2016.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6794/0256-2016.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6795/0257-2016.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6796/0258-2016.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6797/0260-2016.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6798/0261-2016.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6799/0263-2016.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6801/0264-2016.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6803/0267-2016.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6806/0269-2016.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6807/0270-2016.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6808/0271-2016.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2016/6809/0272-2016.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H227"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>