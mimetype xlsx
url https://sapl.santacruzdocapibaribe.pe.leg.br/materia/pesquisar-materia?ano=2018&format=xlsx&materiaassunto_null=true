--- v0 (2026-02-03)
+++ v1 (2026-05-01)
@@ -51,4777 +51,4777 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16002</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/16002/digitalizacao_proj._lei_no_0692018_-20180604_0001.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/16002/digitalizacao_proj._lei_no_0692018_-20180604_0001.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Praça Joaquim Soares Correia, (Pisa na Fulô), em nosso município e dá outras providênicas.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3832/req_001_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3832/req_001_2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3808/req_02_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3808/req_02_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha ser adquirido um kit de primeiros socorros para a câmara de vereadores de Santa Cruz do capibaribe.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3807/req_03_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3807/req_03_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha ser adquiridos kits de primeiros socorros para as escolas e creches da rede municipal.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3806/req_04_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3806/req_04_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser adquiridos cestas de basquete e redes de vôlei para as escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3805/req_05_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3805/req_05_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja construída uma praça no Sitio Magana Localizado neste município.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3827/req_07_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3827/req_07_2018.pdf</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3804/req_08_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3804/req_08_2018.pdf</t>
   </si>
   <si>
     <t>Solicito providenciarem 10 novas viaturas e 06 motos, para atenderem exclusivamente ao Município.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3777/req_09_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3777/req_09_2018.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma academia pública no Parque Florestal.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3826/req_10_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3826/req_10_2018.pdf</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3825/req_11_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3825/req_11_2018.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3824/req_12_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3824/req_12_2018.pdf</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3823/req_13_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3823/req_13_2018.pdf</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3822/req_14_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3822/req_14_2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃON DE PESAR.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Solicito a limpeza nas margens da PE-160, no trecho do Moda Center Santa Cruz até as proximidades do monumento bíblico.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3776/req_16_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3776/req_16_2018.pdf</t>
   </si>
   <si>
     <t>Solicito a restauração da lavanderia que fica ao largo da PE 160, neste município de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3821/req_17_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3821/req_17_2018.pdf</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3820/req_18_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3820/req_18_2018.pdf</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3819/req_19_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3819/req_19_2018.pdf</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3818/req_20_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3818/req_20_2018.pdf</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3802/req_21_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3802/req_21_2018.pdf</t>
   </si>
   <si>
     <t>Solicito construção de uma praça com aparelhos para prática de exercícios físicos, ao lado do prédio do Sistema de Informação Policiais (Sispol).</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3817/req_22_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3817/req_22_2018.pdf</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3774/req_24_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3774/req_24_2018.pdf</t>
   </si>
   <si>
     <t>Solicito criação de uma subprefeitura na comunidade Malhada do Meio.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3801/req_25_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3801/req_25_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviada a esta casa de leis, informações sobre o cumprimento das Doações Sociais e Culturais previstos na Lei nº 2657/2017.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3800/req_26_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3800/req_26_2018.pdf</t>
   </si>
   <si>
     <t>Solicito reposição da lâmpadas nos postes da Rua Damiana Felix Bezerra.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3816/req_27_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3816/req_27_2018.pdf</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3799/req_29_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3799/req_29_2018.pdf</t>
   </si>
   <si>
     <t>Solicito providenciem reforma e reaparelhamento do prédio do Conselho Tutelar em nossa cidade.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3773/req_30_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3773/req_30_2018.pdf</t>
   </si>
   <si>
     <t>Solicito melhoramento com a substituição de luminárias existentes na  via de acesso do Bairro Santo Agostinho.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3772/req_31_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3772/req_31_2018.pdf</t>
   </si>
   <si>
     <t>Solicito a regularidade da coleta de lixo no Bairro Malhada do Meio.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3815/req_32_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3815/req_32_2018.pdf</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3814/req_33_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3814/req_33_2018.pdf</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3813/req_34_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3813/req_34_2018.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3812/req_35_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3812/req_35_2018.pdf</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3811/req_36_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3811/req_36_2018.pdf</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3771/req_37_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3771/req_37_2018.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de um Conservatório Municipal de Música, nesta cidade.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Solicito cópia do convênio firmado com o Governo do Estado de Pernambuco para a construção do calçadão Miguel Arraes de Alencar.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3798/req_40_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3798/req_40_2018.pdf</t>
   </si>
   <si>
     <t>Solicito reparos com urgência,  no saneamento da Rua Rio de Janeiro, Cruz Alta, Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3797/req_41_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3797/req_41_2018.pdf</t>
   </si>
   <si>
     <t>Solicito um levantamento das famílias ribeirinhas, que estão em área de risco.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3770/req_42_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3770/req_42_2018.pdf</t>
   </si>
   <si>
     <t>Solicito execução das obras e a elaboração dos projetos finais de engenharia para implantação de um Teleférico na Serra do Pará (Pedra do Pará), ponto turístico deste município.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3796/req_43_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3796/req_43_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja entregue no inicio do ano letivo, kits escolares para alunos da rede pública municipal de ensino fundamental, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3795/req_44_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3795/req_44_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviada a esta casa de leis, cópias do edital, procedimento licitatório, contratos e a prestação de contas da Obra Calçadão Miguel Arraes de Alencar.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3810/req_45_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3810/req_45_2018.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3794/req_46_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3794/req_46_2018.pdf</t>
   </si>
   <si>
     <t>Solicito unir esforços, para implantação, na grade curricular, dos alunos das escolas municipais, curso de Artes Marciais nas escolas da rede municipal.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3793/req_47_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3793/req_47_2018.pdf</t>
   </si>
   <si>
     <t>Solicito implantação de sinalização adequada na entrada do bairro da Palestina, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3792/req_48_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3792/req_48_2018.pdf</t>
   </si>
   <si>
     <t>Solicito requalificação e implantação de iluminação no bairro da Palestina, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3791/req_49_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3791/req_49_2018.pdf</t>
   </si>
   <si>
     <t>Solicito implantação, na grade curricular, da disciplina extracurricular oratória.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3790/req_50_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3790/req_50_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o calçamento lateral da escola Evany Patriota Cordeiro, no bairro São Cristovão, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3789/req_51_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3789/req_51_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada limpeza das ruas com regularidade e chegando aos locais de difícil acesso do bairro da Palestina, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3788/req_52_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3788/req_52_2018.pdf</t>
   </si>
   <si>
     <t>Solicito diretrizes gerais de segurança e de proteção á infância e á juventude no âmbito educacional e escolar, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3787/req_53_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3787/req_53_2018.pdf</t>
   </si>
   <si>
     <t>Solicito ampliação da rede de esgoto no bairro da Palestina, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3786/req_54_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3786/req_54_2018.pdf</t>
   </si>
   <si>
     <t>Solicito Determinar mudança do portão de entrada da Escola Municipal Lindolfo Pereira de Lisboa.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3769/req_56_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3769/req_56_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja viabilizado a doação de um terreno para da sede da associação de Moradores da Palestina.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3785/req_57_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3785/req_57_2018.pdf</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3784/req_58_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3784/req_58_2018.pdf</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3768/req_59_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3768/req_59_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja elaborado e implementado um projeto de drenagem (galeria) de águas pluviais, na extensão de toda Avenida Padre Zuzinha ( Rua Grande).</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3767/req_60_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3767/req_60_2018.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma ponte da passagem do canal que interliga a Rua Manoel Monteiro da paixão a Rua Maria Xavier, no bairro Malaquias Cardoso.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3783/req_61_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3783/req_61_2018.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PALUSOS.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3766/req_62_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3766/req_62_2018.pdf</t>
   </si>
   <si>
     <t>Solicito providenciarem saneamento na rua Maria Raimunda Aragão.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3765/req_63_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3765/req_63_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que se designem a determinar a pavimentação da Rua José Capibaribe, no Bairro Oscarzão.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3764/req_65_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3764/req_65_2018.pdf</t>
   </si>
   <si>
     <t>Solicito trocar a tubulação que liga a barragem de poço Fundo a estação de tratamento em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3763/req_66_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3763/req_66_2018.pdf</t>
   </si>
   <si>
     <t>Solicito reestabelecer o fornecimento de água para os Bairros Santa Tereza, Cruz Alta e São Miguel.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3762/req_67_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3762/req_67_2018.pdf</t>
   </si>
   <si>
     <t>Solicito reestabelecer o fornecimento de água para os bairros: Dona Lica 1, Dona Lica 2, Pedra Branca, Jaçanã, Santo Augostinho, Vila Nossa Senhora da Conceição, São Jorge, loteamento Armando Aleixo, Neco Aragão e Gavião.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3761/req_68_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3761/req_68_2018.pdf</t>
   </si>
   <si>
     <t>Solicito reestabelecer o fornecimento de água para os bairros, Arco Verde, Palestina e Oscarzão.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3760/req_69_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3760/req_69_2018.pdf</t>
   </si>
   <si>
     <t>Solicito providenciar uma faixa de pedestre na Avenida João Francisco Aragão, CEP 55192-245.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3782/req_70_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3782/req_70_2018.pdf</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3759/req_71_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3759/req_71_2018.pdf</t>
   </si>
   <si>
     <t>Solicito destinar recursos financeiros parta construir um posto de saúde na comunidade porteiras, zona rural desta cidade de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3781/req_72_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3781/req_72_2018.pdf</t>
   </si>
   <si>
     <t>Solicito aplicação de recurso na construção do calçadão Miguel Arraes de Alencar.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3758/req_73_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3758/req_73_2018.pdf</t>
   </si>
   <si>
     <t>Solicito venha a ser calçada a rua Raimunda Ferreira localizada no Dona Lica 2.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3780/req_74_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3780/req_74_2018.pdf</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3752/req_76_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3752/req_76_2018.pdf</t>
   </si>
   <si>
     <t>Solicito a relação de quantos agentes de transito estão trabalhando contratados.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3751/req_77_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3751/req_77_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha ser gravado em áudio e vídeo, as sessões de licitação publicas e que seja transmitido pela internet.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3750/req_78_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3750/req_78_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser gravado em áudio e vídeos, as sessões de licitação publicas seja transmitido pela internet por parte do poder legislativo de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3749/req_79_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3749/req_79_2018.pdf</t>
   </si>
   <si>
     <t>Solicito a relação de quantos guardas Municipais estão trabalhando.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3924/req_80_2019.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3924/req_80_2019.pdf</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3733/req_81_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3733/req_81_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam fixados nos veículos que transportem pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Solicito que seja implantado rede de WI-FI para as escolas da rede pública de ensino, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Solicito que seja implantado rede de WI-FI para os PSF´s da rede pública de saúde, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3779/req_85_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3779/req_85_2018.pdf</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3778/req_86_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3778/req_86_2018.pdf</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3732/req_87_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3732/req_87_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implantado rede de iluminação pública na Rua da Paz, localizada no loteamento Jaçanã.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3731/req_88_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3731/req_88_2018.pdf</t>
   </si>
   <si>
     <t>Solicito ordenar o transito na Rua José Olinda Xavier, localizada na Malhada do Meio, colocando redutores de velocodade.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3730/req_89_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3730/req_89_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implantado sistema de placas de energia solar fotovoltaica nos prédios do nosso município.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3729/req_91_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3729/req_91_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser construído equipamento para ginastica na praça da avenida Padre Zuzinha.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3728/req_92_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3728/req_92_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a troca de saneamento da Rua Severina moura de Oliveira no bairro Oscarzão.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3727/req_93_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3727/req_93_2018.pdf</t>
   </si>
   <si>
     <t>Solicito enviarem a esta Casa de Lei os Projetos e Plantas de Engenharia Estrutural, elétrica e saneamento, de todas as obras que a administração municipal esteja realizando, em nossa cidade.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3726/req_94_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3726/req_94_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a troca do saneamento da Avenida Prefeito Teofanes Ferraz Torres Filho.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3756/req_95_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3756/req_95_2018.pdf</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3725/req_96_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3725/req_96_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviada a esta Cada de Lei, informações e cópia do contrato de aluguel do prédio onde funcionará a Secretária Executiva de Habitação.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3724/req_97_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3724/req_97_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha ser implantado na Prefeitura Municipal, bem como em todos os órgãos públicos do nosso município, um sistema de Ponto eletrônico.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3755/req_98_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3755/req_98_2018.pdf</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3754/req_99_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3754/req_99_2018.pdf</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3722/req_100-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3722/req_100-2018.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma UBS (Unidade Básica de Saúde), no loteamento da malhada.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3645/req_101-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3645/req_101-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que veja a ser constituído a Comissão Especial Temporária de Convivência com a seca na Câmara de Vereadores de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3644/req_102-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3644/req_102-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja elaborado junto a CPRH, laudo técnico sobre a viabilidade da pavimentação asfáltica na Avenida Padre Zuzinha.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3646/req_103-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3646/req_103-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja estudada a possibilidade de implantação de poços artesianos na localidade da Vila Santo Antônio, em Santa cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Solicito que seja implantados na recepção da UPA 24h. ar-condicionados.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3654/req_105-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3654/req_105-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado um estudo para viabilizar aumento do repasse aos universitários beneficiados com o programa Bolsa Universitária.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3753/req_106_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3753/req_106_2018.pdf</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3656/req_107-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3656/req_107-2018.pdf</t>
   </si>
   <si>
     <t>Solicito banheiros de uso publico em praças onde sejam praticadas modalidades esportivas em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3657/req_108-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3657/req_108-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser incluso na programação das festividades de São João da Moda 2018 o conjunto de casas que fica na Magana.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3662/req_109-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3662/req_109-2018.pdf</t>
   </si>
   <si>
     <t>Solicito a limpeza das margens do canal que passa nas imediações dos bairros Nova Morada e São José.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3661/req_110-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3661/req_110-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser revitalizado e construído aparelhos para ginastica na praça ORESTES DE FARIAS DA SILVA, situada no entroncamento entre Ruas Quintiliano Bernardo da Cruz e Felipe Camarão.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3660/req_111-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3660/req_111-2018.pdf</t>
   </si>
   <si>
     <t>Solicito reforma do parquinho que fica na praça Maria de Lourdes Arruda Aragão.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3659/req_112-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3659/req_112-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser analisado a possibilidade de implantação de uma faixa de travessia para pedestre na Travessa Senador Paulo Guerra, no bairro São Cristovão.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3746/req_113_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3746/req_113_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha ser analisado a possibilidade de implantação de uma faixa de travessia para pedestres na Avenida Teônilo Silvestre da Silva em frente ao numero 883.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3745/req_114_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3745/req_114_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja instaladas na Biblioteca Municipal, cabines de estudos para estimular os estudantes de nossa cidade, e dar maior qualidade e estrutura para os estudantes que precisam de espaço adequado, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3744/req_115_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3744/req_115_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja priorizado a sinalização no entorno das escolas de nosso Município, com faixas de pedestres e placas de sinalização.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3743/req_116_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3743/req_116_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja estudada a possibilidade de implantação de semáforos para pedestre em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3748/req_117_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3748/req_117_2018.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PLAUSOS.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3747/req_118_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3747/req_118_2018.pdf</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3742/req_119_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3742/req_119_2018.pdf</t>
   </si>
   <si>
     <t>Solicito solicito providenciarem abertura de cruzamento especial na PE 160, com semáforo manual, em frente á base do SAMU.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Solicito que seja dada prioridade para implantação de quebra-molas na avenida principal da malhadinha, em Santa cruz do capibaribe.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3740/req_121_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3740/req_121_2018.pdf</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3739/req_122_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3739/req_122_2018.pdf</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3738/req_123_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3738/req_123_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser feita a intensificação da Lei Municipal nº1,569/2005 com os órgãos competentes para tal atividade.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3737/req_124_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3737/req_124_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja instalados nas dependências das portas que dão acesso ao Fórum de Santa cruz do Capibaribe, detectores de metal câmaras de monitoramento.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3643/req_125-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3643/req_125-2018.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de redutores de velocidade ao longo do trecho da rodovia PE-160 no perímetro da Vila do Oscarzão.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3658/req_126-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3658/req_126-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviada uma máquina patrol para que seja passada na estrada do sítio Costela.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3686/req_127-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3686/req_127-2018.pdf</t>
   </si>
   <si>
     <t>Solicito disponibilizar cópia de todas as notas fiscais referentes á aquisição de merenda escolar, adquiridas pelo município no ano/exercício de 2016.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3685/req_128-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3685/req_128-2018.pdf</t>
   </si>
   <si>
     <t>Solicito a recuperação asfáltica no perímetro entre PE 160 a via de acesso do Distrito de Vila de Poço Fundo, neste Município.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3684/req_129-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3684/req_129-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja construída uma Praça na Rua Severino Godê de Souza, na Vila de Poço Fundo.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3683/req_130-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3683/req_130-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito o calçamento das Ruas Josefa Alves da Conceição e Francisca Alves da Conceição, Vila de Poço Fundo.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3682/req_131-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3682/req_131-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja estudada a possibilidade da construção de três praças ao longo da Rua Livino Bispo de Lima, Vila de poço Fundo.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3681/req_132-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3681/req_132-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja construída uma passagem molhada nas imediações do Riacho da "Rabichinha", na Vila de Poço Fundo.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3680/req_133-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3680/req_133-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha ser substituída toda a tubulação do saneamento da Rua Manoel Dunda de Lima, Bairro Rio verde.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3679/req_134-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3679/req_134-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha ser ampliado o quebra-molas na Rua Pedro Barbosa da Silva no Distrito de Poço Fundo.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Solicito que venha a ser remarcado as faixas de pedestre da Travessa Neci de Melo, em frente ao Banco do Brasil.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Solicito que venha a ser marcado a faixa de pedestre da Avenida Teônilo Silvestre.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3736/req_138_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3736/req_138_2018.pdf</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3735/req_139_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3735/req_139_2018.pdf</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3638/req_140-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3638/req_140-2018.pdf</t>
   </si>
   <si>
     <t>Solicito implantação, na grade curricular, dos alunos das escolas municipais, a disciplina de robótica.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3637/req_141-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3637/req_141-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja dada prioridade para implantação de passagem molhada, entre os loteamentos Dona Lica II e Pedra Branca.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Solicito que seja dada prioridade para implementação de passagem molhada, entre os loteamentos Dona Lica II e Pedra Branca.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3635/req_143-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3635/req_143-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja dada prioridade para o melhoramento da passagem molhada, entre os Loteamentos Dona Lica II e Pedra Branca.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3642/req_144-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3642/req_144-2018.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3641/req_145-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3641/req_145-2018.pdf</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3640/req_146_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3640/req_146_2018.pdf</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Solicito que seja feita melhorias nas passagens molhadas do Distrito da Vila do Pará.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3634/req_148-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3634/req_148-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja disponibilizado e divulgado a realização de inscrições para o Exame Nacional do ensino Médio (ENEM) .</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3633/req_149-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3633/req_149-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja observado que é de competência da referida empresa que onde houver obra, que posteriormente seja realizado os devidos reparos nas vias e calçamentos.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3651/req_152-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3651/req_152-2018.pdf</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3632/req_153-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3632/req_153-2018.pdf</t>
   </si>
   <si>
     <t>Solicito venha a ser feito um planejamento para o escoamento das águas pluviais na Rua Antônio Pereira de abreu, bairro centro.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3631/req_154-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3631/req_154-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser feita a restauração do bueiro que se encontra na avenida 29 de dezembro.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3630/req_157-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3630/req_157-2018.pdf</t>
   </si>
   <si>
     <t>Solicito uma sessão Solene em comemoração ao centenário da paróquia do Senhor Bom Jesus dos Aflitos e São Miguel.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3649/req_158-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3649/req_158-2018.pdf</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3629/req_159-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3629/req_159-2018.pdf</t>
   </si>
   <si>
     <t>Solicito a elaboração pelo Poder executivo e o encaminhamento a está casa , um projeto de lei para doação de um terreno a Comunidade católica são Lucas.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3628/req_160-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3628/req_160-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser feita a construção de uma pista de bicicross no Centro de Artes e Esportes Unificados ( Praça CEU).</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3627/req_161-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3627/req_161-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser remarcado a faixa de pedestre na Avenida Cesário Aragão, em frente ao número 1052, no entroncamento da rua São Paulo com Avenida Cesário Aragão.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3677/req_162-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3677/req_162-2018.pdf</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3666/req_164-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3666/req_164-2018.pdf</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3664/req_166-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3664/req_166-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PERSAR.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3626/req_167-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3626/req_167-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser remarcado a faixa de pedestre na Avenida João Balbino com a Avenida Teônilo Silvestre.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3625/req_168-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3625/req_168-2018.pdf</t>
   </si>
   <si>
     <t>Solicito para que venha a ser adquirido e instalado, no plenário da Câmara Municipal de Vereadores de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3624/req_170-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3624/req_170-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser remarcado a faixa de pedestre da Rua Graciliano Arruda. em frente ao número 31, ao lado do Banco do Brasil.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3663/req_171-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3663/req_171-2018.pdf</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3623/req_172-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3623/req_172-2018.pdf</t>
   </si>
   <si>
     <t>Solicito construir uma praça, no canteiro, localizado na rua João Francisco de Moura, bairro São Cristovão, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3622/req_173-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3622/req_173-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a instalação de antenas com os equipamentos necessários para que possibilite a chegada de sinal de celular para o entorno do Loteamento Malhada do meio,  em nosso município.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3621/req_174-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3621/req_174-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que se designe a disponibilizar no Calçadão Miguel Arraes de Alencar um espaço com equipe (enfermeiros e técnicos) pra funcionar como posto de atendimento de primeiros socorros em dias de feiras.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3665/req_175-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3665/req_175-2018.pdf</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3620/req_176-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3620/req_176-2018.pdf</t>
   </si>
   <si>
     <t>Solicito para que seja feita os reparos necessários para a total restauração do Cruzeiro de São Sebastião.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3619/req_177-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3619/req_177-2018.pdf</t>
   </si>
   <si>
     <t>Solicito pavimentação da referida Rua José Gonçalves Sobrinho, bairro Malaquias Cardosos Aragão.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3618/req_178-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3618/req_178-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja verificado os pontos de energia na Praça do estudante onde acontecia a prática de zumba aos domingos na Cidade Lazer.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3617/req_179-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3617/req_179-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja estudada a possibilidade de ampliação de eventos culturais aos domingos no Cidade Lazer, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3616/req_180-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3616/req_180-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja estudada a possibilidade de ampliação do quantitativo de agente4s municipais aos domingos no Cidade lazer,  em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3615/req_181-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3615/req_181-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implantado entre intervalos dos shows, no São João da moda, campanhas alusivas a prevenção ao HIV/aides e ás hepatites virais.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3692/req_182-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3692/req_182-2018.pdf</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3691/req_183-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3691/req_183-2018.pdf</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3614/req_184-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3614/req_184-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser realizao a implantação de novas lixeiras no espaço das praças localizadas na Rua Dr. José Mariano ( Rua da Caixa), centro.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3613/req_185-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3613/req_185-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venhas a ser feita a revitalização e a sinalização das lombadas localizadas na AV. Souza Aragão, Bairro Dona Dom.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3612/req_186-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3612/req_186-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser feita a limpeza da Praça dos Paraibanos, na rua Flávio Soares Bezerra, no Bairro Nova Santa Cruz.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3611/req_187-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3611/req_187-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja agendada na secretária desta casa, uma reunião com o atual Comandante Tenente-coronel Fábio Cesar de Souza Lins.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3610/req_188-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3610/req_188-2018.pdf</t>
   </si>
   <si>
     <t>Solicito designar para nossa cidade equipes do Batalhão Integrado especializado de policiamento (BIESP).</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3609/req_189-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3609/req_189-2018.pdf</t>
   </si>
   <si>
     <t>Solicito fazer a encanação d agua no loteamento Gavião.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3608/req_190-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3608/req_190-2018.pdf</t>
   </si>
   <si>
     <t>Solicito fazer a encanação d água no loteamento Neco Aragão.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Solicito fazer um levantamento de quantas casas na proximidade da manhosa estão com o saneamento canalizado para o citado reservatório de agua.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3606/req_192-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3606/req_192-2018.pdf</t>
   </si>
   <si>
     <t>Solicito criar e executar um programa de incentivo que beneficie com descontos, proprietários de motocicletas que estão com IPVA e taxas de licenciamento de suas motos atrasadas.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3605/req_193-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3605/req_193-2018.pdf</t>
   </si>
   <si>
     <t>Solicito fazer os melhoramentos necessários no saneamento das residências nas proximidades do açude da  manhosa.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3604/req_194-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3604/req_194-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja instalada em nosso Município uma delegacia Especializada ao atendimento ás crianças e adolescentes, á exemplo da delegacia das mulheres.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3690/req_195-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3690/req_195-2018.pdf</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3603/req_197-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3603/req_197-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que se designe a determinar o investimento de parte do valor arrecadado no são João da Moda 2018 em melhorias no Estádio Municipal Ari Barbosa de Lima (Arizão)</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3602/req_198-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3602/req_198-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja colocada como prioridades as famílias ribeirinhas que mora em área de risco, no programa minha casa minha vida.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3688/req_199-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3688/req_199-2018.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3601/req_200-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3601/req_200-2018.pdf</t>
   </si>
   <si>
     <t>Solicito esforços necessários para criar em nosso município o Serviço Funeral Municipal.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3687/req_06_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3687/req_06_2018.pdf</t>
   </si>
   <si>
     <t>Solicito realização do projeto "Vamos Falar de Ética", entre os dias 29 de abril até o dia 04 de maio do corrente ano.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3713/req_202-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3713/req_202-2018.pdf</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3699/req_203-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3699/req_203-2018.pdf</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3599/req_204-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3599/req_204-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser edificado um muro no entorno do novo terreno do cemitério de Cacimba de Baixo, para que o mesmo, possa ser demarcado com urgência.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3600/req_206-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3600/req_206-2018.pdf</t>
   </si>
   <si>
     <t>Solicito para que seja  disponibilizada uma equipe técnica de engenharia para avaliar toda a estrutura da coberta do Calçadão Miguel Arraes de Alencar em nosso município.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3697/req_207-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3697/req_207-2018.pdf</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3598/req_208-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3598/req_208-2018.pdf</t>
   </si>
   <si>
     <t>Solicito consertar a canalização que distribui agua para os bairros, Malaquias Cardoso, São Jorge, Arco verde, Palestina e Oscarzão.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3696/req_209-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3696/req_209-2018.pdf</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3597/req_210-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3597/req_210-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implantada uma estátua de Frei Damião em canteiro (conforme imagem em anexo), no bairro da palestina, em nossa cidade.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3596/req_211-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3596/req_211-2018.pdf</t>
   </si>
   <si>
     <t>Solicito o conserto da pavimentação, em carater de urgência, do Cruzeiro de frei Damião, no bairro da palestina, em nossa cidade.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3595/req_212-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3595/req_212-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser feita a reforma da Escola Municipal especial Virgílina Pereira, no Bairro São Jorge.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3594/req_213-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3594/req_213-2018.pdf</t>
   </si>
   <si>
     <t>Solicito realizar a aquisição de 19uma) cadeira de rodas para cada uma das unidades Básicas de saúde (UBS) existentes no nosso munícipio de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3593/req_214-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3593/req_214-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha ser feito um estudo para analisar a possibilidade de regularização dos nomes das ruas que compõe o bairro Pedra Branca.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Solicito providenciarem o conserto urgente do saneamento na rua Aramo Manoel das Chagas, CEP55195-530, Bairro bela Vista, que se encontra estourado desde novembro de 2017.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3590/req_216-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3590/req_216-2018.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Exmo. Senador da Republica Sr. Humberto costa, alocar recursos para o termino das obras da duplicação da BR104, no trecho que liga Toritama PE a Santa cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3695/req_217-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3695/req_217-2018.pdf</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3591/req_218-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3591/req_218-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam implantadas Escolas Municipais em tempo integral, no nosso município.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3589/req_219-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3589/req_219-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implantado em todas as comissões legislativas desta cada de lei, assessoria técnica nas comissões.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3588/req_220-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3588/req_220-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja criada no âmbito da Câmara Municipal à Escola legislativa, em Santa cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3587/req_221-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3587/req_221-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja estudada a possibilidade de reforma na pintura e na estrutura do prédio, onde fica sediada a coordenadoria da mulher, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3721/req_222-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3721/req_222-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implantado a criação da Comissão Especial Temporária do Calçadão.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3694/req_223-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3694/req_223-2018.pdf</t>
   </si>
   <si>
     <t>Solicito realização da 3° edição da Supercopa de Futsal de Surdos.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3693/req_225-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3693/req_225-2018.pdf</t>
   </si>
   <si>
     <t>Solicito cópia do plano de trabalho, apresentado pelo Governo do estado, para a construção do Calçadão Miguel Arraes de Alencar.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3700/req_226-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3700/req_226-2018.pdf</t>
   </si>
   <si>
     <t>Solicito cópia do extrato da conta corrente nº 1038/006.00000240-1, conforme descrito na cláusula quarta do convênio de cooperação Financeira nº 025/2013.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3586/req_227-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3586/req_227-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a canalização de abastecimento de água das residências localizadas na ocupação da Barrinha, neste município.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3585/req_228-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3585/req_228-2018.pdf</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3703/req_229-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3703/req_229-2018.pdf</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3584/req_230-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3584/req_230-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a canalização de abastecimento de água das residências localizadas na ocupação da Barrinha, neste município, cujo local fica próximo a UPA.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3702/req_231-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3702/req_231-2018.pdf</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3583/req_232-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3583/req_232-2018.pdf</t>
   </si>
   <si>
     <t>Solicito distribuir 100,000 alevinos para os produtores rurais do nosso munucípio.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3582/req_233-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3582/req_233-2018.pdf</t>
   </si>
   <si>
     <t>Solicito disponibilizar mudas de arvores para ser plantadas nos bairros de nossa cidade.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3581/req_234-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3581/req_234-2018.pdf</t>
   </si>
   <si>
     <t>Solicito ao llmo. Secretário de agricultura do estado de Pernambuco Sr. Wellington Batista, no sentido de adquirir e distribuir 10,000 alevinos para ser colocado no açude da manhosa.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3704/req_235-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3704/req_235-2018.pdf</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3580/req_236-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3580/req_236-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja disponibilizado uma guarnição da Guarda Municipal, para fazer rondas ostensivas na Avenida Padre Zuzinha, principalmente após ás 16 horas.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3701/req_237-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3701/req_237-2018.pdf</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3714/req_238-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3714/req_238-2018.pdf</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3579/req_239-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3579/req_239-2018.pdf</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Solicito que venha a ser implementada a pavimentação asfáltica das vias que dão acesso ao Calçadão Miguel Arraes de Alencar, em nossa cidade.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3577/req_241-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3577/req_241-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja viabilizados estudos técnicos para localizar um Terreno adequado para a construção da Associação dos catadores de recicláveis de Santa Cruz do Capibaribe, ACRESCC.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3720/req_242-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3720/req_242-2018.pdf</t>
   </si>
   <si>
     <t>VOTO DE REPÚDIO.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3719/req_243-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3719/req_243-2018.pdf</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3718/req_244-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3718/req_244-2018.pdf</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Solicito para que venha a ser colocado lixeiras públicas nas praças: Marisa Neves, Arlinda Vieira Monteiro, Virgílina Pereira, Raymundo Balbino e Dona Geralda, ambas na Avenida Padre Zuzinha.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3575/req_246-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3575/req_246-2018.pdf</t>
   </si>
   <si>
     <t>Solicito esforços para que Santa Cruz do Capibaribe-PE, seja contemplada com o programa "Mulher, viver sem violência".</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3574/req_247-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3574/req_247-2018.pdf</t>
   </si>
   <si>
     <t>Solicito para que venha a ser feita a construção das estações da Via Sacra no decorrer do acesso ao Cruzeiro, no Bairro da Palestina.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3717/req_248-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3717/req_248-2018.pdf</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3716/req_249-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3716/req_249-2018.pdf</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3715/req_250-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3715/req_250-2018.pdf</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Solicito para que seja enviado para o Município de Santa cruz do Capibaribe reforço policial durante os festejos juninos.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3712/req_252-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3712/req_252-2018.pdf</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3572/req_253-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3572/req_253-2018.pdf</t>
   </si>
   <si>
     <t>Solicito esforços para que venha a ser estudada a instação no nosso Município dos postos de arrecadação da CELPE, conhecidos como CELPE SERVIÇOS.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3710/req_255-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3710/req_255-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a divulgação durante os festejos de São João da feira de produção familiar realizada todos os sábados pela manhã no Parque Florestal.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3570/req_256-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3570/req_256-2018.pdf</t>
   </si>
   <si>
     <t>Solicito quais  os motivos  que para algumas operadoras de telefonia, não conseguem ligações diretas para a unidade de SAMU, através de 192, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3709/req_257-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3709/req_257-2018.pdf</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3490/req_258-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3490/req_258-2018.pdf</t>
   </si>
   <si>
     <t>Solicito A RELAÇÃO DAS ESCOLAS MUNICIPAIS QUE SERÃO CONTEMPLADAS COM OS 2,5 MILHÕES DE INVESTIMENTOS EM REFORMA, MANUTENÇÃO E REQUALIFICAÇÃO, bem como, a especificação do valor se será, ou que já foi, investido em cada escola.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3569/req_259-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3569/req_259-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser implantado no municípios de Santa Cruz do Capibaribe o Centro de Especialidades Odontológicas, CEO.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3568/req_260-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3568/req_260-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviado esforços para a pavimentação da referida Rua Severina Eronildo da Silva, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>Solicito que seja enviado esforços para a pavimentação da referida Rua Quitéria Ramos Cardoso, Bairro Dona Lica 2.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Solicito que seja enviado esforços para a pavimentação da referida Rua Jordão Batista de Oliveira, Bairro Dona Lica 2.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3708/req_264-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3708/req_264-2018.pdf</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3564/req_265-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3564/req_265-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha ser realizado um estudo, com vistas a elaboração de um projeto de lei, visando reduzir alíquota de ICMS, incidentes sobre a comercialização de combustível em Pernambuco.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3707/req_266-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3707/req_266-2018.pdf</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3562/req_267-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3562/req_267-2018.pdf</t>
   </si>
   <si>
     <t>Solicito para que venha a ser providenciado a confecção de placa indicativa dos Assessores de cada vereador membro desta cada de lei, nas portas dos respectivos gabinetes.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3561/req_268-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3561/req_268-2018.pdf</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3706/req_269-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3706/req_269-2018.pdf</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3560/req_270-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3560/req_270-2018.pdf</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3559/req_271-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3559/req_271-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviado esforços no sentido de ser implantado faixas  de pedestre na Avenida Padre Zuzinha.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3558/req_272-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3558/req_272-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviado esforços para a pavimentação da referida Rua João Gomez Feitosa, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3557/req_273-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3557/req_273-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja estudada a possibilidade de implantação de bicicletário nas dependências da Câmara Municipal, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3556/req_274-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3556/req_274-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja estudada a possibilidade de implantação de semáforo no cruzamento entre a Rua Manoel Rufino de Melo com a Rua Nova, em santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3554/req_277-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3554/req_277-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser construída uma quadra poliesportiva nas dependências da Creche Júlia Oliveira no Bairro Santo Augustinho.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3550/req_278-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3550/req_278-2018.pdf</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3705/req_279-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3705/req_279-2018.pdf</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3549/req_280-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3549/req_280-2018.pdf</t>
   </si>
   <si>
     <t>Solicito  a possibilidade de convocação do gerente ou representante do agencia dos correios, para audiência pública, para tratarmos de assuntos imprescindíveis para a população, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3546/req_282-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3546/req_282-2018.pdf</t>
   </si>
   <si>
     <t>VOTOS  DE APLAUSOS.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3545/req_283-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3545/req_283-2018.pdf</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3544/req_284-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3544/req_284-2018.pdf</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3543/req_285-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3543/req_285-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja estudada a possibilidade de criação do cargo, de Assistente Fiscal de proteção Animal, no âmbito Municipal.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3542/req_286-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3542/req_286-2018.pdf</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3538/req_287-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3538/req_287-2018.pdf</t>
   </si>
   <si>
     <t>Solicito para que venha a ser destinado recursos para a aquisição de um novo ônibus para o tratamento de TFDT de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3541/req_288-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3541/req_288-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja estudada a possibilidade junto ao Conselho Deliberativo-CONDASPE e o Governo do estado, para a implantação dos serviços dos SASSEPE no âmbito municipal, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3540/req_289-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3540/req_289-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser realizado uma campanha publicitária para o Calçadão Miguel Arraes e também para o Moda Center Santa Cruz.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3537/req_290-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3537/req_290-2018.pdf</t>
   </si>
   <si>
     <t>Solicito informações acerca da viabilidade de ciclo via no trecho da PE 16.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3536/req_291-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3536/req_291-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja estudada a possibilidade de uma ação de realizar a tiragem de documentos no presidio, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3535/req_292-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3535/req_292-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a troca da administração do Calçadão Miguel Arraes.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3534/req_293-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3534/req_293-2018.pdf</t>
   </si>
   <si>
     <t>Solicito para que seja feito o conserto do cano mestre da Avenida Olavo Bilac, no bairro da Cohab em nossa cidade.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3533/req_295-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3533/req_295-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implantado nos gabinetes, caixas de som para acompanhar os trabalhos realizados no plenário desta casa, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Solicito que seja estudada a possibilidade de conserto no saneamento e pavimentação, na Rua Maria Francisca Ramos, no bairro Bela Vista, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3531/req_297-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3531/req_297-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja ensinado o hino do município nas escolas da rede municipal para melhorar o nível do nosso ensino.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3530/req_298-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3530/req_298-2018.pdf</t>
   </si>
   <si>
     <t>Solicito para que seja feita redutores de velocidades (quebras molas) ao longo da Avenida Padre Zuzinha (centro).</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3529/req_300-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3529/req_300-2018.pdf</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3528/req_301-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3528/req_301-2018.pdf</t>
   </si>
   <si>
     <t>Solicito para que venha a ser realizado a construção de uma Ciclovia na Avenida Padre Zuzinha.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3527/req_302-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3527/req_302-2018.pdf</t>
   </si>
   <si>
     <t>Solicito para que venha a ser feito a pintura de uma faixa de pedestre na Avenida Padre Zuzinha, mais precisamente em frente á Escola Santo Antônio.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3464/req_303-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3464/req_303-2018.pdf</t>
   </si>
   <si>
     <t>Solicito envidar esforços para que Santa Cruz do Capibaribe-PE seja comtemplada com o Programa Segundo Tempo.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3526/req_304-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3526/req_304-2018.pdf</t>
   </si>
   <si>
     <t>Solicito para que venha a ser realizado a reforma dos banheiros localizados no Parque Florestal Fernando Silvestre.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>Solicito que venha ser realizado os reparos necessários nas áreas de lazer infantil localizadas no Parque Florestal Fernando Silvestre.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3524/req_307-2018..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3524/req_307-2018..pdf</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3523/req_308-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3523/req_308-2018.pdf</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3522/req_309-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3522/req_309-2018.pdf</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3520/req_311-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3520/req_311-2018.pdf</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3518/req_313-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3518/req_313-2018.pdf</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3516/req_314-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3516/req_314-2018.pdf</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3517/req_315-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3517/req_315-2018.pdf</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3514/req_316-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3514/req_316-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser colocada a iluminação da localidade intitulada "Ocupação" em caráter de urgência.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3511/req_318-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3511/req_318-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implantado nas escolas do nosso munícipio, o incentivo a prática de leitura e de projetos voltados para a literatura de cordel, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3508/req_319-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3508/req_319-2018.pdf</t>
   </si>
   <si>
     <t>Solicito para que seja realizada a manutenção dos veículos do referido órgão, que se encontram parados, impossibilitados de realizar os serviços na zona rural, em Santa Cruz do Capibaribe e na região que é assistida pelo IPA.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3463/req_321-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3463/req_321-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja estudada a possibilidade de parcerias e programas/projetos junto a Sociedade Musical Novo Século, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3506/req_322-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3506/req_322-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha ser implantado um semáforo no trecho que liga as seguintes ruas e avenidas, Avenida Casario Aragão, Rua: São Paulo e Rua: Joaquim Nabuco.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3462/req_323-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3462/req_323-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja colocada a disposição da população uma linha de comunicação local que funcione já que o 0800 081 01195 (COMPESA)  não atende.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3461/req_324-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3461/req_324-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja instalado um sinal de internet livre na praça de alimentação.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3459/req_325-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3459/req_325-2018.pdf</t>
   </si>
   <si>
     <t>Solicito a implementação de um semáforo no entroncamento que liga as seguintes ruas e avenida: Avenida Santa Cruz, Rua: Maestro Alexandre e Rua: prefeito Augustinho Rufino de Melo.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3505/req_326-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3505/req_326-2018.pdf</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3504/req_327-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3504/req_327-2018.pdf</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3503/req_328_201820230213_10345752.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3503/req_328_201820230213_10345752.pdf</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3456/req_330-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3456/req_330-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que empreendam esforços para desenvolver uma feira gastronômica nos distritos do Pará e Poço Fundo na semana de suas festividades.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3458/req_331-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3458/req_331-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam dispensados esforços para a transformação da carreta abandonada que está localizada ao lado da Secretária de desenvolvimento Social em biblioteca itinerante.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3457/req_332-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3457/req_332-2018.pdf</t>
   </si>
   <si>
     <t>Solicito esforçar-se para que seja estudada a possibilidade de implementação, após a conclusão da PE-160, de sinalização semafórica nos cruzamentos da referida rodovia, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3455/req_333-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3455/req_333-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja estudada a possibilidade de implementação passarela sobre a PE-160, na entrada da cidade onde é dado acesso ao bairro Palestina, Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3502/req_334-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3502/req_334-2018.pdf</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3454/req_335-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3454/req_335-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito a implementação de faixas de pedestres na Rua Virgilina Pereira no bairro São Cristovão, em frente as duas entradas do Cemitério Municipal e a outra na entrada da Capela do próprio Cemitério.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3453/req_336-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3453/req_336-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja instaladas câmaras nos cruzamentos onde há semáforos.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3501/req_337-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3501/req_337-2018.pdf</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3500/req_338-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3500/req_338-2018.pdf</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3499/req_339-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3499/req_339-2018.pdf</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3498/req_340-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3498/req_340-2018.pdf</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3451/req_342-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3451/req_342-2018.pdf</t>
   </si>
   <si>
     <t>Solicito esforço para que venha a ser realizado em Santa Cruz do Capibaribe a campanha de vacinação contra o Sarampo.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3452/req_343-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3452/req_343-2018.pdf</t>
   </si>
   <si>
     <t>Solicito esforço para que venha  a ser realizado a implantação de novas lixeiras no espaço das praças localizadas na Rua 13 de Maio, Bairro Centro.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3450/req_345-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3450/req_345-2018.pdf</t>
   </si>
   <si>
     <t>Solicito o envio de esforços para que venha  a ser concluído o calçamento da Rua São Paulo, nas imediações do bairro São José, proximó a fábrica da Zuzinha Kinds.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3497/req_347-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3497/req_347-2018.pdf</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3467/req_348-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3467/req_348-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhado a Câmara Municipal de Santa Cruz do Capibaribe, UM PROJETO DE LEI COM O OBJETIVO DE CRIAR O PROUNI MUNICIPAL.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3449/req_349-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3449/req_349-2018.pdf</t>
   </si>
   <si>
     <t>Solicito a Construção de COMPAZ (CENTRO DE CONVERNÇÃO DE VIOLÊCIA) em diversas localidades de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3496/req_350-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3496/req_350-2018.pdf</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3495/req_351-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3495/req_351-2018.pdf</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3494/req_352-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3494/req_352-2018.pdf</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3493/req_353-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3493/req_353-2018.pdf</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3448/req_354-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3448/req_354-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja instalado lombada eletrônicas nas Avenidas Padre Zuzinha, Cabo Otavio Aragão, 29 de Dezembro, Teonilo Silvestre, Cesário Aragão, Raimundo Francelino Aragão, João Francisco Aragão.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3447/req_355-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3447/req_355-2018.pdf</t>
   </si>
   <si>
     <t>Solicito a realização do "Programa Defensoria Pública Itinerante" em nosso município, onde possa trazer ações de emissão de documentos, palestras e orientações jurídicas, nesta  cidade.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3492/req_356-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3492/req_356-2018.pdf</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3491/req_357-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3491/req_357-2018.pdf</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3489/req_359-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3489/req_359-2018.pdf</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3488/req_360-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3488/req_360-2018.pdf</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3446/req_361-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3446/req_361-2018.pdf</t>
   </si>
   <si>
     <t>Solicito campanha de conscientização contra queimadas, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3487/req_362-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3487/req_362-2018.pdf</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3445/req_363-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3445/req_363-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja instalado um semáforo no cruzamento da Avenida Teonilo Silvestre e a Rua João Balbino no Bairro São Cristóvão de nossa cidade.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3486/req_364-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3486/req_364-2018.pdf</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3443/req_365-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3443/req_365-2018.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade de implantação de placas de orientação, indicando a Cidade de Santa Cruz do Capibaribe com mais ênfase, nas seguintes Rodovias: BR-104, BR-232, PE-095 e PE-112.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3444/req_366-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3444/req_366-2018.pdf</t>
   </si>
   <si>
     <t>Solicito o Projeto de Desafetação de área situada na Rua Luiz Abílio Aragão e Rua Domingos Gomes de Melo, no Bairro Malaquias Cardoso.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3485/req_367-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3485/req_367-2018.pdf</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3438/req_370-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3438/req_370-2018.pdf</t>
   </si>
   <si>
     <t>Solicito no sentido de envidar esforços para que venha a ser realizada a sinalização das lombadas existentes na Rua Maestro Alexandre, no bairro Nova Santa Cruz, CEP 55194-321.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3434/req_371-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3434/req_371-2018.pdf</t>
   </si>
   <si>
     <t>Solicito A IMPLATAÇÃO DE NOVOS POSTES E  LUMINÁRIAS NO CANTEIRO CENTRAL NO PERÍMETRO URBANO DA RODOVIA PE - 160.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3484/req_372-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3484/req_372-2018.pdf</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3431/req_373-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3431/req_373-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja estudada a possibilidade de construção da unidade de ensino no presidio de Santa Cruz do Capibaribe, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3430/req_374-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3430/req_374-2018.pdf</t>
   </si>
   <si>
     <t>Solicito para que venha a ser pavimentada a rua Severino Francelino Aragão, localizada no Loteamento Santa Filomena, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3483/req_375-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3483/req_375-2018.pdf</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3466/req_377-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3466/req_377-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito o alongamento do canteiro central da Avenida 29 de Dezembro nas proximidades do restaurante Chalé da picanha, no Bairro São Cristovão (CEP 55194 2801) nesta cidade.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3429/req_378-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3429/req_378-2018.pdf</t>
   </si>
   <si>
     <t>Solicito A CANALIZAÇÃO DE ÁGUA NA RUA JOSÉ ROBERTO RAMOS, localizada no bairro Dona Lica II, nesta cidade, tendo em vista abaixo assinado em anexo.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>Solicito que venha a ser calçada a Rua José Roberto Ramos, localizada no Bairro Dona Lica II, tendo em vista o abaixo assinado, em anexo, dos moradores da rua mencionada.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3482/req_382-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3482/req_382-2018.pdf</t>
   </si>
   <si>
     <t>Solicito para que venha a ser complementada a encanação da continuação da Rua Zilda Arns Neumann, Bairro Bela Vista (Loteamento São Miguel) em nossa cidade.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3481/req_383-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3481/req_383-2018.pdf</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3465/req_384-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3465/req_384-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja construída uma praça localizada entre a Avenida Braz de Lira- CEP 55192-460, Rua vereador Severino Ribeiro da Silva- CEP 55192-405, e Rua Antônio pereira de Abreu- CEP 55192-345, no bairro novo.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3480/req_385-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3480/req_385-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que venha a ser colocado no Calçadão Miguel Arraes de Alencar um Trailer com efetivo da Guarda Municipal nos dias de feira.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3479/req_387-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3479/req_387-2018.pdf</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3478/req_388-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3478/req_388-2018.pdf</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3477/req_389-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3477/req_389-2018.pdf</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3476/req_390-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3476/req_390-2018.pdf</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3475/req_391-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3475/req_391-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implementado um retorno na PE-160, no bairro Oscarzão, precisamente, nas imediações do posto "Santa fé".</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3469/req_392-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3469/req_392-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3474/req_393-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3474/req_393-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja disposto emendas parlamentares com a destinação para adquirir ensiladeiras para associação de pequenos produtores rurais do município de Santa cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>Solicito que venha a ser articulado no município de Santa Cruz do Capibaribe uma ação de Combate e prevenção ao Câncer de Boca.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3472/req_396-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3472/req_396-2018.pdf</t>
   </si>
   <si>
     <t>Solicitar que venha ser feita uma homenagem ao saudoso Jardiel Emerson Torres, conhecido como "DEL", no Campeonato de Futebol nos sítios.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3471/req_397_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3471/req_397_2018.pdf</t>
   </si>
   <si>
     <t>Solicito aquisição de uma cadeira odontológica com o intuito de ser idealizado o consultório de odontologia, oferecendo a possibilidade de se realizar consultas no Ambulatório Médico de especialidades Infantil (AME INFANTIL).</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3470/req_398-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3470/req_398-2018.pdf</t>
   </si>
   <si>
     <t>solicito que venha a ser retirado o poste de numero (T014278), que fica na rua que dá acesso ao Calçadão Miguel Arraes de Alencar.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3468/req_399-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3468/req_399-2018.pdf</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3427/req_400-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3427/req_400-2018.pdf</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3426/req_401-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3426/req_401-2018.pdf</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3425/req_402-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3425/req_402-2018.pdf</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3424/req_403-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3424/req_403-2018.pdf</t>
   </si>
   <si>
     <t>Solicito para que seja instalado um semáforo no cruzamento da Avenida América do Sul com a Rua  Maestro Alexandre no Bairro Nova Santa cruz aqui nesta cidade.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3423/req_405-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3423/req_405-2018.pdf</t>
   </si>
   <si>
     <t>Solicito destinar recursos financeiros para implantação de uma sala especial no Hospital Raymundo Aragão, desta cidade de Santa Cruz do Capibaribe, Estado de Pernambuco.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3422/req_406-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3422/req_406-2018.pdf</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3421/req_408-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3421/req_408-2018.pdf</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3420/req_409-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3420/req_409-2018.pdf</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3419/req_410-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3419/req_410-2018.pdf</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3418/req_411-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3418/req_411-2018.pdf</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3417/req_412-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3417/req_412-2018.pdf</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3381/req_413-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3381/req_413-2018.pdf</t>
   </si>
   <si>
     <t>Solicita o complemento da rede de saneamento da Rua Rita Nunes de Araújo, no bairro São Cristóvão, nesta cidade.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3379/req_414-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3379/req_414-2018.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de esforços para que a Associação de Moradores e Agricultores do distrito de Poço Fundo seja beneficiada com o programa LEITE PERNAMBUCO.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3380/req_415-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3380/req_415-2018.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão de tubulações que possam beneficiar as comunidades localizadas na zona rural do município.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3415/req_417-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3415/req_417-2018.pdf</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3414/req_418-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3414/req_418-2018.pdf</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3413/req_419-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3413/req_419-2018.pdf</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3412/req_420-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3412/req_420-2018.pdf</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3411/req_421-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3411/req_421-2018.pdf</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3410/req_422-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3410/req_422-2018.pdf</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3409/req_423-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3409/req_423-2018.pdf</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3408/req_424-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3408/req_424-2018.pdf</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3407/req_425-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3407/req_425-2018.pdf</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3406/req_432-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3406/req_432-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que o local construído para a Academia da saúde, localizada  na via de acesso para o bairro Santo Agostinho, seja transformada em um posto fixo da guarda civil municipal.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3378/req_438-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3378/req_438-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de lombadas eletrônicas na Avenida Bela Vista no sentido de evitar transtornos e acidentes.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3377/req_439-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3377/req_439-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de lombadas eletrônicas na Avenida Pedro e Paulo Alves da Rocha.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3376/req_440-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3376/req_440-2018.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um Posto da Polícia Militar de Pernambuco - PMPE, para atender ao distrito de Poço Fundo, em nosso município.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3405/req_441-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3405/req_441-2018.pdf</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3375/req_442-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3375/req_442-2018.pdf</t>
   </si>
   <si>
     <t>Envio de esforços para pavimentação da referida Rua Figueiras, bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3404/req_443-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3404/req_443-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação de cópias dos contratos e convênios da Prefeitura com as empresas e governo federal relativas as construções das creches dos bairros São José, Dona Lica 2 e Acauã.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3374/req_444-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3374/req_444-2018.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de uma ambulância e medicamentos para primeiros socorros no Calçadão Miguel Arraes de Alencar nos dias Feira (atualmente _x000D_
 Segundas e Terças Feiras).</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3403/req_445-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3403/req_445-2018.pdf</t>
   </si>
   <si>
     <t>Solicita a criação URGENTE de uma Comissão temporária Especial, para que no prazo de 90 dias possa discutir a REFORMULAÇÃO INTEGRAL DA LEI ORGÂNICA do nosso município.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3401/req_446-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3401/req_446-2018.pdf</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3400/req_447-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3400/req_447-2018.pdf</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3399/req_450-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3399/req_450-2018.pdf</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3370/req_451-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3370/req_451-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Poder Executivo Municipal que seja realizados novos estudos com a finalidade de ampliar o quantitativo de vagas de estacionamentos para os cadeirantes.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3398/req_452-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3398/req_452-2018.pdf</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3402/req_453-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3402/req_453-2018.pdf</t>
   </si>
   <si>
     <t>Solicita a realocação da estrutura física do 24º Batalhão de Polícia Militar sediado em Santa Cruz do Capibaribe, para outro local, de fácil e ágil deslocamento da tropa, EM CARÁTER DE URGÊNCIA.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3365/req_454-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3365/req_454-2018.pdf</t>
   </si>
   <si>
     <t>Seja providenciado com Urgência a limpeza do terreno e proibição para o despejo de restos de animais abatidos ou mortos, na estrada para o Distrito da Vila do Pará, próximo ao acesso à localidade de São Paulo de Sinésio.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3397/req_455-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3397/req_455-2018.pdf</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3396/req_456-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3396/req_456-2018.pdf</t>
   </si>
   <si>
     <t>Solicita a reativação, neste final de ano, a "Operação Têxtil" em nossa região.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3395/req_457-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3395/req_457-2018.pdf</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3392/req_459-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3392/req_459-2018.pdf</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3393/req_460-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3393/req_460-2018.pdf</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3391/req_461-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3391/req_461-2018.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de redutores de velocidade (lombadas), nas imediações do quilômetro 19 da PE-160, no trecho de acesso aos Sítios Porteiras, Carrapicho e Magana.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3364/req_462-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3364/req_462-2018.pdf</t>
   </si>
   <si>
     <t>O emprego de esforços por parte dos Secretários Municipais desta cidade para que seja feita a doação de todo material obsoleto de suas respectivas secretárias.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3363/req_463-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3363/req_463-2018.pdf</t>
   </si>
   <si>
     <t>O emprego de esforços por parte do Secretário de Desenvolvimento Urbano e Meio Ambiente na Rua Presidente Artur Costa e Silva com a finalidade de pavimentar o local.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3362/req_464-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3362/req_464-2018.pdf</t>
   </si>
   <si>
     <t>O emprego de esforços por parte do Secretário de Desenvolvimento Urbano e Meio Ambiente na Praça da Igreja de São Cristóvão com a finalidade de revitalizar o local.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3390/req_465-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3390/req_465-2018.pdf</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3389/req_468-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3389/req_468-2018.pdf</t>
   </si>
   <si>
     <t>7193</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/7193/469-2017.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/7193/469-2017.pdf</t>
   </si>
   <si>
     <t>Solicito incluir no plano de ações da prefeitura municipal a pavimentação da Rua: João Clemente Sobrinho, bairro Nova Santa Cruz.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3388/req_472-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3388/req_472-2018.pdf</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3387/req_475-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3387/req_475-2018.pdf</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3386/req_476-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3386/req_476-2018.pdf</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3385/req_481-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3385/req_481-2018.pdf</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3384/req_483-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3384/req_483-2018.pdf</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3383/req_484-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3383/req_484-2018.pdf</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3382/req_486-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3382/req_486-2018.pdf</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3359/req_488-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3359/req_488-2018.pdf</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3360/req_489-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3360/req_489-2018.pdf</t>
   </si>
   <si>
     <t>Designação do envio de viatura da GCM para a Feira de Animais e da Agricultura Familiar do Sítio Cacimba de Baixo.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3361/req_490-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3361/req_490-2018.pdf</t>
   </si>
   <si>
     <t>Em caráter de urgência, que seja encaminhada para a Câmara Municipal de Vereadores A RELAÇÃO DOS FUNCIONÁRIOS DA PREFEITURA MUNICIPAL QUE FORAM CONTRATADOS DO MÊS DE MAIO DE 2018 AO MÊS DE OUTUBRO DE 2018, através do CONIAPE.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3358/req_492-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3358/req_492-2018.pdf</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3357/req_493-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3357/req_493-2018.pdf</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3356/req_497-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3356/req_497-2018.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSO</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3355/req_498-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3355/req_498-2018.pdf</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3352/req_500-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3352/req_500-2018.pdf</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3555/req_275-2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3555/req_275-2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja estudada a possibilidade de implementação de acesso ao Moda center Santa Cruz e Calçadão Miguel Arraes, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>Solicito que seja construído um espaço semelhante um coreto para a prática da leitura na avenida Padre Zuzinha no trecho da igreja Matriz, e a lotérica com infra estrutura de biblioteca.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3846/req_509_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3846/req_509_2018.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca dos valores totais das verbas devolvidas pela Câmara de Vereadores, durante o biênio 2017/2018, bem como, a destinação que foi dada para aqueles recursos.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3845/req_510_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3845/req_510_2018.pdf</t>
   </si>
   <si>
     <t>Solicita que os valores totais das verbas devolvidas ao executivo, durante o exercício da sua presidência (biênio 2017/2018), bem como, a destinação que foi dada para aqueles recursos.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3844/req_511_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3844/req_511_2018.pdf</t>
   </si>
   <si>
     <t>Criação de um Centro de Capacitação em Atendimento Comercial em nossa Cidade.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3843/req_512_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3843/req_512_2018.pdf</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3723/req_513_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3723/req_513_2018.pdf</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3734/req_80_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3734/req_80_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implantado placas de atendimento prioritário nos estabelecimentos públicos de nosso município.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3757/req_75_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3757/req_75_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja estudada a possibilidade de implantação de delegacia da mulher e diretrizes gerais de segurança de proteção a mulher.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3775/req_23_2018.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3775/req_23_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja confeccionada s e instaladas placas de Ruas alusivas aos logradouros da comunidade Malhada do Maio, com seus devidos CEPs atualizados.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5128,68 +5128,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/16002/digitalizacao_proj._lei_no_0692018_-20180604_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3832/req_001_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3808/req_02_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3807/req_03_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3806/req_04_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3805/req_05_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3827/req_07_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3804/req_08_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3777/req_09_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3826/req_10_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3825/req_11_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3824/req_12_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3823/req_13_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3822/req_14_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3776/req_16_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3821/req_17_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3820/req_18_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3819/req_19_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3818/req_20_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3802/req_21_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3817/req_22_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3774/req_24_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3801/req_25_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3800/req_26_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3816/req_27_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3799/req_29_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3773/req_30_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3772/req_31_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3815/req_32_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3814/req_33_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3813/req_34_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3812/req_35_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3811/req_36_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3771/req_37_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3798/req_40_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3797/req_41_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3770/req_42_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3796/req_43_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3795/req_44_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3810/req_45_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3794/req_46_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3793/req_47_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3792/req_48_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3791/req_49_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3790/req_50_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3789/req_51_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3788/req_52_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3787/req_53_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3786/req_54_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3769/req_56_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3785/req_57_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3784/req_58_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3768/req_59_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3767/req_60_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3783/req_61_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3766/req_62_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3765/req_63_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3764/req_65_2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3763/req_66_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3762/req_67_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3761/req_68_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3760/req_69_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3782/req_70_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3759/req_71_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3781/req_72_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3758/req_73_2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3780/req_74_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3752/req_76_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3751/req_77_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3750/req_78_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3749/req_79_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3924/req_80_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3733/req_81_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3779/req_85_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3778/req_86_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3732/req_87_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3731/req_88_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3730/req_89_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3729/req_91_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3728/req_92_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3727/req_93_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3726/req_94_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3756/req_95_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3725/req_96_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3724/req_97_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3755/req_98_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3754/req_99_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3722/req_100-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3645/req_101-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3644/req_102-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3646/req_103-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3654/req_105-2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3753/req_106_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3656/req_107-2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3657/req_108-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3662/req_109-2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3661/req_110-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3660/req_111-2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3659/req_112-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3746/req_113_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3745/req_114_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3744/req_115_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3743/req_116_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3748/req_117_2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3747/req_118_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3742/req_119_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3740/req_121_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3739/req_122_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3738/req_123_2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3737/req_124_2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3643/req_125-2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3658/req_126-2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3686/req_127-2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3685/req_128-2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3684/req_129-2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3683/req_130-2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3682/req_131-2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3681/req_132-2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3680/req_133-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3679/req_134-2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3736/req_138_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3735/req_139_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3638/req_140-2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3637/req_141-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3635/req_143-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3642/req_144-2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3641/req_145-2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3640/req_146_2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3634/req_148-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3633/req_149-2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3651/req_152-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3632/req_153-2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3631/req_154-2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3630/req_157-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3649/req_158-2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3629/req_159-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3628/req_160-2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3627/req_161-2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3677/req_162-2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3666/req_164-2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3664/req_166-2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3626/req_167-2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3625/req_168-2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3624/req_170-2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3663/req_171-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3623/req_172-2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3622/req_173-2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3621/req_174-2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3665/req_175-2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3620/req_176-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3619/req_177-2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3618/req_178-2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3617/req_179-2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3616/req_180-2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3615/req_181-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3692/req_182-2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3691/req_183-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3614/req_184-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3613/req_185-2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3612/req_186-2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3611/req_187-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3610/req_188-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3609/req_189-2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3608/req_190-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3606/req_192-2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3605/req_193-2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3604/req_194-2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3690/req_195-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3603/req_197-2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3602/req_198-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3688/req_199-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3601/req_200-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3687/req_06_2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3713/req_202-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3699/req_203-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3599/req_204-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3600/req_206-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3697/req_207-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3598/req_208-2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3696/req_209-2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3597/req_210-2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3596/req_211-2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3595/req_212-2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3594/req_213-2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3593/req_214-2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3590/req_216-2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3695/req_217-2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3591/req_218-2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3589/req_219-2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3588/req_220-2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3587/req_221-2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3721/req_222-2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3694/req_223-2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3693/req_225-2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3700/req_226-2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3586/req_227-2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3585/req_228-2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3703/req_229-2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3584/req_230-2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3702/req_231-2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3583/req_232-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3582/req_233-2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3581/req_234-2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3704/req_235-2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3580/req_236-2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3701/req_237-2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3714/req_238-2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3579/req_239-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3577/req_241-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3720/req_242-2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3719/req_243-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3718/req_244-2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3575/req_246-2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3574/req_247-2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3717/req_248-2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3716/req_249-2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3715/req_250-2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3712/req_252-2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3572/req_253-2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3710/req_255-2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3570/req_256-2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3709/req_257-2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3490/req_258-2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3569/req_259-2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3568/req_260-2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3708/req_264-2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3564/req_265-2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3707/req_266-2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3562/req_267-2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3561/req_268-2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3706/req_269-2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3560/req_270-2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3559/req_271-2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3558/req_272-2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3557/req_273-2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3556/req_274-2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3554/req_277-2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3550/req_278-2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3705/req_279-2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3549/req_280-2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3546/req_282-2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3545/req_283-2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3544/req_284-2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3543/req_285-2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3542/req_286-2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3538/req_287-2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3541/req_288-2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3540/req_289-2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3537/req_290-2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3536/req_291-2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3535/req_292-2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3534/req_293-2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3533/req_295-2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3531/req_297-2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3530/req_298-2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3529/req_300-2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3528/req_301-2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3527/req_302-2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3464/req_303-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3526/req_304-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3524/req_307-2018..pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3523/req_308-2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3522/req_309-2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3520/req_311-2018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3518/req_313-2018.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3516/req_314-2018.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3517/req_315-2018.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3514/req_316-2018.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3511/req_318-2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3508/req_319-2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3463/req_321-2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3506/req_322-2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3462/req_323-2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3461/req_324-2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3459/req_325-2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3505/req_326-2018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3504/req_327-2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3503/req_328_201820230213_10345752.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3456/req_330-2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3458/req_331-2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3457/req_332-2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3455/req_333-2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3502/req_334-2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3454/req_335-2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3453/req_336-2018.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3501/req_337-2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3500/req_338-2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3499/req_339-2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3498/req_340-2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3451/req_342-2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3452/req_343-2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3450/req_345-2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3497/req_347-2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3467/req_348-2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3449/req_349-2018.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3496/req_350-2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3495/req_351-2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3494/req_352-2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3493/req_353-2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3448/req_354-2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3447/req_355-2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3492/req_356-2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3491/req_357-2018.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3489/req_359-2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3488/req_360-2018.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3446/req_361-2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3487/req_362-2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3445/req_363-2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3486/req_364-2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3443/req_365-2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3444/req_366-2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3485/req_367-2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3438/req_370-2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3434/req_371-2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3484/req_372-2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3431/req_373-2018.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3430/req_374-2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3483/req_375-2018.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3466/req_377-2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3429/req_378-2018.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3482/req_382-2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3481/req_383-2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3465/req_384-2018.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3480/req_385-2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3479/req_387-2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3478/req_388-2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3477/req_389-2018.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3476/req_390-2018.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3475/req_391-2018.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3469/req_392-2018.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3474/req_393-2018.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3472/req_396-2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3471/req_397_2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3470/req_398-2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3468/req_399-2018.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3427/req_400-2018.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3426/req_401-2018.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3425/req_402-2018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3424/req_403-2018.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3423/req_405-2018.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3422/req_406-2018.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3421/req_408-2018.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3420/req_409-2018.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3419/req_410-2018.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3418/req_411-2018.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3417/req_412-2018.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3381/req_413-2018.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3379/req_414-2018.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3380/req_415-2018.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3415/req_417-2018.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3414/req_418-2018.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3413/req_419-2018.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3412/req_420-2018.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3411/req_421-2018.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3410/req_422-2018.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3409/req_423-2018.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3408/req_424-2018.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3407/req_425-2018.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3406/req_432-2018.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3378/req_438-2018.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3377/req_439-2018.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3376/req_440-2018.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3405/req_441-2018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3375/req_442-2018.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3404/req_443-2018.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3374/req_444-2018.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3403/req_445-2018.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3401/req_446-2018.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3400/req_447-2018.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3399/req_450-2018.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3370/req_451-2018.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3398/req_452-2018.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3402/req_453-2018.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3365/req_454-2018.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3397/req_455-2018.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3396/req_456-2018.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3395/req_457-2018.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3392/req_459-2018.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3393/req_460-2018.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3391/req_461-2018.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3364/req_462-2018.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3363/req_463-2018.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3362/req_464-2018.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3390/req_465-2018.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3389/req_468-2018.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/7193/469-2017.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3388/req_472-2018.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3387/req_475-2018.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3386/req_476-2018.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3385/req_481-2018.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3384/req_483-2018.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3383/req_484-2018.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3382/req_486-2018.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3359/req_488-2018.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3360/req_489-2018.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3361/req_490-2018.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3358/req_492-2018.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3357/req_493-2018.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3356/req_497-2018.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3355/req_498-2018.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3352/req_500-2018.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3555/req_275-2018.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3846/req_509_2018.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3845/req_510_2018.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3844/req_511_2018.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3843/req_512_2018.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3723/req_513_2018.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3734/req_80_2018.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3757/req_75_2018.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3775/req_23_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/16002/digitalizacao_proj._lei_no_0692018_-20180604_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3832/req_001_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3808/req_02_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3807/req_03_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3806/req_04_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3805/req_05_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3827/req_07_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3804/req_08_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3777/req_09_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3826/req_10_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3825/req_11_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3824/req_12_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3823/req_13_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3822/req_14_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3776/req_16_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3821/req_17_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3820/req_18_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3819/req_19_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3818/req_20_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3802/req_21_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3817/req_22_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3774/req_24_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3801/req_25_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3800/req_26_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3816/req_27_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3799/req_29_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3773/req_30_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3772/req_31_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3815/req_32_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3814/req_33_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3813/req_34_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3812/req_35_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3811/req_36_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3771/req_37_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3798/req_40_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3797/req_41_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3770/req_42_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3796/req_43_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3795/req_44_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3810/req_45_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3794/req_46_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3793/req_47_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3792/req_48_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3791/req_49_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3790/req_50_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3789/req_51_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3788/req_52_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3787/req_53_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3786/req_54_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3769/req_56_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3785/req_57_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3784/req_58_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3768/req_59_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3767/req_60_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3783/req_61_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3766/req_62_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3765/req_63_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3764/req_65_2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3763/req_66_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3762/req_67_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3761/req_68_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3760/req_69_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3782/req_70_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3759/req_71_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3781/req_72_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3758/req_73_2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3780/req_74_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3752/req_76_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3751/req_77_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3750/req_78_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3749/req_79_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3924/req_80_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3733/req_81_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3779/req_85_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3778/req_86_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3732/req_87_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3731/req_88_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3730/req_89_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3729/req_91_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3728/req_92_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3727/req_93_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3726/req_94_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3756/req_95_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3725/req_96_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3724/req_97_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3755/req_98_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3754/req_99_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3722/req_100-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3645/req_101-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3644/req_102-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3646/req_103-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3654/req_105-2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3753/req_106_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3656/req_107-2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3657/req_108-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3662/req_109-2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3661/req_110-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3660/req_111-2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3659/req_112-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3746/req_113_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3745/req_114_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3744/req_115_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3743/req_116_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3748/req_117_2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3747/req_118_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3742/req_119_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3740/req_121_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3739/req_122_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3738/req_123_2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3737/req_124_2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3643/req_125-2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3658/req_126-2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3686/req_127-2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3685/req_128-2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3684/req_129-2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3683/req_130-2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3682/req_131-2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3681/req_132-2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3680/req_133-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3679/req_134-2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3736/req_138_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3735/req_139_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3638/req_140-2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3637/req_141-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3635/req_143-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3642/req_144-2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3641/req_145-2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3640/req_146_2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3634/req_148-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3633/req_149-2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3651/req_152-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3632/req_153-2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3631/req_154-2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3630/req_157-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3649/req_158-2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3629/req_159-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3628/req_160-2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3627/req_161-2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3677/req_162-2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3666/req_164-2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3664/req_166-2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3626/req_167-2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3625/req_168-2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3624/req_170-2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3663/req_171-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3623/req_172-2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3622/req_173-2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3621/req_174-2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3665/req_175-2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3620/req_176-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3619/req_177-2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3618/req_178-2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3617/req_179-2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3616/req_180-2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3615/req_181-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3692/req_182-2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3691/req_183-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3614/req_184-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3613/req_185-2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3612/req_186-2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3611/req_187-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3610/req_188-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3609/req_189-2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3608/req_190-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3606/req_192-2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3605/req_193-2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3604/req_194-2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3690/req_195-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3603/req_197-2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3602/req_198-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3688/req_199-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3601/req_200-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3687/req_06_2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3713/req_202-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3699/req_203-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3599/req_204-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3600/req_206-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3697/req_207-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3598/req_208-2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3696/req_209-2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3597/req_210-2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3596/req_211-2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3595/req_212-2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3594/req_213-2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3593/req_214-2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3590/req_216-2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3695/req_217-2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3591/req_218-2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3589/req_219-2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3588/req_220-2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3587/req_221-2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3721/req_222-2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3694/req_223-2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3693/req_225-2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3700/req_226-2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3586/req_227-2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3585/req_228-2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3703/req_229-2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3584/req_230-2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3702/req_231-2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3583/req_232-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3582/req_233-2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3581/req_234-2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3704/req_235-2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3580/req_236-2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3701/req_237-2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3714/req_238-2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3579/req_239-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3577/req_241-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3720/req_242-2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3719/req_243-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3718/req_244-2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3575/req_246-2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3574/req_247-2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3717/req_248-2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3716/req_249-2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3715/req_250-2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3712/req_252-2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3572/req_253-2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3710/req_255-2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3570/req_256-2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3709/req_257-2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3490/req_258-2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3569/req_259-2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3568/req_260-2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3708/req_264-2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3564/req_265-2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3707/req_266-2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3562/req_267-2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3561/req_268-2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3706/req_269-2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3560/req_270-2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3559/req_271-2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3558/req_272-2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3557/req_273-2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3556/req_274-2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3554/req_277-2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3550/req_278-2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3705/req_279-2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3549/req_280-2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3546/req_282-2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3545/req_283-2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3544/req_284-2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3543/req_285-2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3542/req_286-2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3538/req_287-2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3541/req_288-2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3540/req_289-2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3537/req_290-2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3536/req_291-2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3535/req_292-2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3534/req_293-2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3533/req_295-2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3531/req_297-2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3530/req_298-2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3529/req_300-2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3528/req_301-2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3527/req_302-2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3464/req_303-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3526/req_304-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3524/req_307-2018..pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3523/req_308-2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3522/req_309-2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3520/req_311-2018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3518/req_313-2018.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3516/req_314-2018.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3517/req_315-2018.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3514/req_316-2018.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3511/req_318-2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3508/req_319-2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3463/req_321-2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3506/req_322-2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3462/req_323-2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3461/req_324-2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3459/req_325-2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3505/req_326-2018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3504/req_327-2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3503/req_328_201820230213_10345752.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3456/req_330-2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3458/req_331-2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3457/req_332-2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3455/req_333-2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3502/req_334-2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3454/req_335-2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3453/req_336-2018.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3501/req_337-2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3500/req_338-2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3499/req_339-2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3498/req_340-2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3451/req_342-2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3452/req_343-2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3450/req_345-2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3497/req_347-2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3467/req_348-2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3449/req_349-2018.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3496/req_350-2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3495/req_351-2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3494/req_352-2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3493/req_353-2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3448/req_354-2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3447/req_355-2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3492/req_356-2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3491/req_357-2018.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3489/req_359-2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3488/req_360-2018.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3446/req_361-2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3487/req_362-2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3445/req_363-2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3486/req_364-2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3443/req_365-2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3444/req_366-2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3485/req_367-2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3438/req_370-2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3434/req_371-2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3484/req_372-2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3431/req_373-2018.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3430/req_374-2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3483/req_375-2018.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3466/req_377-2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3429/req_378-2018.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3482/req_382-2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3481/req_383-2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3465/req_384-2018.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3480/req_385-2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3479/req_387-2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3478/req_388-2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3477/req_389-2018.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3476/req_390-2018.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3475/req_391-2018.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3469/req_392-2018.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3474/req_393-2018.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3472/req_396-2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3471/req_397_2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3470/req_398-2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3468/req_399-2018.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3427/req_400-2018.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3426/req_401-2018.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3425/req_402-2018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3424/req_403-2018.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3423/req_405-2018.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3422/req_406-2018.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3421/req_408-2018.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3420/req_409-2018.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3419/req_410-2018.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3418/req_411-2018.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3417/req_412-2018.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3381/req_413-2018.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3379/req_414-2018.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3380/req_415-2018.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3415/req_417-2018.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3414/req_418-2018.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3413/req_419-2018.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3412/req_420-2018.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3411/req_421-2018.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3410/req_422-2018.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3409/req_423-2018.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3408/req_424-2018.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3407/req_425-2018.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3406/req_432-2018.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3378/req_438-2018.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3377/req_439-2018.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3376/req_440-2018.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3405/req_441-2018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3375/req_442-2018.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3404/req_443-2018.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3374/req_444-2018.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3403/req_445-2018.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3401/req_446-2018.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3400/req_447-2018.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3399/req_450-2018.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3370/req_451-2018.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3398/req_452-2018.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3402/req_453-2018.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3365/req_454-2018.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3397/req_455-2018.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3396/req_456-2018.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3395/req_457-2018.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3392/req_459-2018.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3393/req_460-2018.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3391/req_461-2018.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3364/req_462-2018.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3363/req_463-2018.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3362/req_464-2018.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3390/req_465-2018.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3389/req_468-2018.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/7193/469-2017.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3388/req_472-2018.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3387/req_475-2018.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3386/req_476-2018.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3385/req_481-2018.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3384/req_483-2018.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3383/req_484-2018.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3382/req_486-2018.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3359/req_488-2018.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3360/req_489-2018.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3361/req_490-2018.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3358/req_492-2018.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3357/req_493-2018.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3356/req_497-2018.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3355/req_498-2018.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3352/req_500-2018.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3555/req_275-2018.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3846/req_509_2018.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3845/req_510_2018.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3844/req_511_2018.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3843/req_512_2018.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3723/req_513_2018.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3734/req_80_2018.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3757/req_75_2018.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2018/3775/req_23_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H443"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="223.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>