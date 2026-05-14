--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -54,237 +54,237 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Nailson Ramos</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/115/projeto_de_lei_178-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/115/projeto_de_lei_178-2021.pdf</t>
   </si>
   <si>
     <t>Determina que seja tombado como patrimônio histórico e ambiental a árvore centenária denominada popularmente de "Caibeira" localizada na Rua do Rio.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Irmão Soares</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/117/projeto_de_lei_182-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/117/projeto_de_lei_182-2021.pdf</t>
   </si>
   <si>
     <t>Institui e Reconhece a música gospel e os eventos a ela relacionados (Evangélicos e Católicos) como manifestação cultural no Município de Santa Cruz do Capibaribe - PE</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_205-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_205-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE: DECLARA PATRIMÔNIO CULTURAL IMATERIAL DO MUNICIPIO DE SANTA CRUZ DO CAPIBARIBE, A FESTA DO SENHOR BOM JESUS DOS AFLITOS E SÃO MIGUEL - PADROEIROS DA CIDADE</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Capilé da Palestina, Vando da Sertec</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/129/projeto_de_lei_207-2021_legislativo.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/129/projeto_de_lei_207-2021_legislativo.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Prédio Público PROFESSORA GERCINA NAZARÉ DE FREITAS (Professora Gercina), em nosso município e dá outras providências</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Zé Boi</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_213-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_213-2021.pdf</t>
   </si>
   <si>
     <t>Criar o projeto REVIVER em nosso município de Santa Cruz do Capibaribe-PE   e dá outras providências.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Flávio Pontes</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_lei_218-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_lei_218-2021.pdf</t>
   </si>
   <si>
     <t>Declara o "Tradicional São João dos Casais " como Patrimônio Cultural de Santa Cruz do Capibaribe e dá outras providências.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>Caetano Motos</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei__n249-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei__n249-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento da pintura feita com grafite na paisagem urbana no âmbito do município Santa Cruz do Capibaribe/PE, e dá outras providencias.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_250-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_250-2021.pdf</t>
   </si>
   <si>
     <t>Declara como bem cultural de natureza imaterial do Município de Santa Cruz do Capibaribe/PE, a cultura hip-hop e dá outras providências.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei__n251-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei__n251-2021.pdf</t>
   </si>
   <si>
     <t>Declara como Patrimônio Artístico e Cultural de natureza imaterial do Município de Santa Cruz do Capibaribe/PE a Quadrilha da Sulanca, e dá outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Vando da Sertec</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei__n256-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei__n256-2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 8º da Lei Municipal nº 1.343 de 10 de setembro de 2001, em nosso município e dá outras providências.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>Jéssyca Cavalcanti</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/507/projeto_de_lei_276-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/507/projeto_de_lei_276-2021.pdf</t>
   </si>
   <si>
     <t>Fica o poder público municipal autorizado a criar o Dossiê Mulher Santa-cruzense, e dá outras providências."</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_resolucao_075-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_resolucao_075-2021.pdf</t>
   </si>
   <si>
     <t>Altera o § 1º do Art. 230,  constantes na Resolução Municipal 068/2018 - Regimento Interno da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/26/projeto_de_resolucao_076-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/26/projeto_de_resolucao_076-2021.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de Cidadão de Santa Cruz do Capibaribe ao Ilmo. Sr. ANDRÉ LUIZ ALENCAR DA SILVA (Pastor André Alencar)</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Capilé da Palestina, Augusto Maia, Carlinhos da Cohab, Irmão Soares</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/114/projeto_de_resolucao_082-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/114/projeto_de_resolucao_082-2021.pdf</t>
   </si>
   <si>
     <t>Fica concedido, nos termos do Art. 3º da Lei Municipal nº 2.823/2018, o Prêmio PROFESSORA MARIA BETÂNIA ARAGÃO SILVA, aos Professores(as) constantes no ANEXO ÚNICO deste Projeto de Resolução.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -591,68 +591,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/115/projeto_de_lei_178-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/117/projeto_de_lei_182-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_205-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/129/projeto_de_lei_207-2021_legislativo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_213-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_lei_218-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei__n249-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_250-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei__n251-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei__n256-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/507/projeto_de_lei_276-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_resolucao_075-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/26/projeto_de_resolucao_076-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/114/projeto_de_resolucao_082-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/115/projeto_de_lei_178-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/117/projeto_de_lei_182-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_205-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/129/projeto_de_lei_207-2021_legislativo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_213-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_lei_218-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei__n249-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_250-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei__n251-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei__n256-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/507/projeto_de_lei_276-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_resolucao_075-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/26/projeto_de_resolucao_076-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/114/projeto_de_resolucao_082-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="179.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>