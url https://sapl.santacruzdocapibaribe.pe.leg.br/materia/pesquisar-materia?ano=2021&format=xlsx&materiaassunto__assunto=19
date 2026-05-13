--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -54,309 +54,309 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Carlinhos da Cohab</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/121/projeto_de_lei_088-2021_-_jose_carlos_da_silva_.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/121/projeto_de_lei_088-2021_-_jose_carlos_da_silva_.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal em Memória às Vítimas da Covid-19</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Demir da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/122/projeto_de_lei_144-2021-__jose_ademir_pereira_.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/122/projeto_de_lei_144-2021-__jose_ademir_pereira_.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE SANTA CRUZ DO CAPIBARIBE-PE A "SEMANA DE CONSCIENTIZAÇÃO CONTRA A VIOLÊNCIA OBSTÉTRICA" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Irmão Soares</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/125/projeto_de_lei_172-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/125/projeto_de_lei_172-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Expansão, Recuperação e Manutenção de Estradas Vicinais - SOS VICINAIS, no Município de Santa Cruz do Capibaribe - PE</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/139/proejto_de_lei_190-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/139/proejto_de_lei_190-2021.pdf</t>
   </si>
   <si>
     <t>Institui o dia Municipal em Homenagem e Gratidão aos Profissionais da Saúde que Atuaram na Linha de Frente Contra Covid-19 no Município de Santa Cruz do Capibaribe e dá outras providências</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Caetano Motos</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/137/projeto_de_lei_209-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/137/projeto_de_lei_209-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e Inclusão no calendário Oficial de Eventos do Município, o dia 06 de fevereiro o (DIA MUNICIPAL PELA VALORIZAÇÂO DOS CONSELHEIROS TUTELARES) no município de Santa Cruz do Capibaribe, e dá outras providências</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Jéssyca Cavalcanti, Zezin Buxin</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_215-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_215-2021.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Santa Cruz do Capibaribe, a "Semana Municipal de Promoção da Igualdade Racial" no município de Santa Cruz do Capibaribe e da outras providencias.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Zezin Buxin</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_de_lei_219-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_de_lei_219-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição Da  Semana Olímpica no Município De Santa Cruz do Capibaribe e da Outras  providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Nailson Ramos</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei__n226-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei__n226-2021.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Agosto Lilás no âmbito do Município de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei__n227-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei__n227-2021.pdf</t>
   </si>
   <si>
     <t>Obriga o Poder Executivo a instituir o Programa de Proteção à Saúde Bucal da pessoa com transtorno do Espectro do Autismo no Município de Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Flávio Pontes</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei__n230-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei__n230-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre incluir no Calendário de Eventos do município o Festival do Peti, no dia 14 do mês de Março e dá outras providências.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_n237-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_n237-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e Inclusão no calendário Oficial de Eventos do Município, o (DIA MUNICIPAL DAS BANDAS E FANFARRAS) no município de Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/83/projeto_de_lei__n241-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/83/projeto_de_lei__n241-2021.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial de eventos do Município de Santa Cruz do Capibaribe a "Semana Municipal da Saúde Bucal" e dá outras providências.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Jéssyca Cavalcanti</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei__n244-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei__n244-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa “Incubadora Social”, para lideranças comunitárias e gestores de pequenas organizações da sociedade civil no âmbito do Município de Santa Cruz do Capibaribe, e dá outras providências.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei__n246-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei__n246-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de restaurantes, lanchonetes, praças de alimentação, centros comerciais e estabelecimentos similares, manterem afixados cartazes explicativos que demonstrem a aplicação da manobra conhecida como abraço da vida ou Manobra de Heimlich, no âmbito do município de Santa Cruz do Capibaribe/PE, e dá outras providências</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/94/260-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/94/260-2021.pdf</t>
   </si>
   <si>
     <t>Torna obrigatório o uso de símbolo identificador da pessoa idosa, livre de conteúdo depreciativo e pejorativo, em todos os locais e serviços que priorizam o atendimento do idoso no município de Santa Cruz do Capibaribe</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Zé Boi</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/96/262-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/96/262-2021.pdf</t>
   </si>
   <si>
     <t>Criar a semana do Bebê em nosso município de Santa Cruz do Capibaribe-PE   e dá outras providências</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Emanuel Ramos</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/350/projeto_de_lei_268-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/350/projeto_de_lei_268-2021.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Permanente de Incentivo às Cooperativas de Catadores de Material Reciclável e dá outras providências."</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/504/projeto_de_lei_273-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/504/projeto_de_lei_273-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do "Projeto Soletrando" no Município de Santa Cruz do Capibaribe e dá outras providências.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/502/projeto_de_lei_283-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/502/projeto_de_lei_283-2021.pdf</t>
   </si>
   <si>
     <t>Fica instituída, no âmbito da rede municipal de saúde, a Campanha Permanente de Prevenção do Câncer Ginecológico e Mamário</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/604/projeto_de_lei_286-2021.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/604/projeto_de_lei_286-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre afixação de cartaz informativo sobre atendimento às mulheres vítimas de violência sexual nos serviços públicos no âmbito do Município de Santa Cruz do Capibaribe</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -663,68 +663,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/121/projeto_de_lei_088-2021_-_jose_carlos_da_silva_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/122/projeto_de_lei_144-2021-__jose_ademir_pereira_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/125/projeto_de_lei_172-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/139/proejto_de_lei_190-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/137/projeto_de_lei_209-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_215-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_de_lei_219-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei__n226-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei__n227-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei__n230-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_n237-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/83/projeto_de_lei__n241-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei__n244-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei__n246-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/94/260-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/96/262-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/350/projeto_de_lei_268-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/504/projeto_de_lei_273-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/502/projeto_de_lei_283-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/604/projeto_de_lei_286-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/121/projeto_de_lei_088-2021_-_jose_carlos_da_silva_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/122/projeto_de_lei_144-2021-__jose_ademir_pereira_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/125/projeto_de_lei_172-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/139/proejto_de_lei_190-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/137/projeto_de_lei_209-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_215-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_de_lei_219-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei__n226-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei__n227-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei__n230-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_n237-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/83/projeto_de_lei__n241-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei__n244-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei__n246-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/94/260-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/96/262-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/350/projeto_de_lei_268-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/504/projeto_de_lei_273-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/502/projeto_de_lei_283-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2021/604/projeto_de_lei_286-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>