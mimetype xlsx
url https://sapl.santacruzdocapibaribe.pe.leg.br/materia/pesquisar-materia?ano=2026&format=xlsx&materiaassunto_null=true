--- v0 (2026-02-04)
+++ v1 (2026-05-16)
@@ -10,3154 +10,14866 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2000" uniqueCount="981">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9183" uniqueCount="4349">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>18403</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Gabinete do Prefeito - GABPREF</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18403/projeto_de_lei_complementar_no_001.2026_-_dispoe_sobre_a_concessao_de_estabilidade_financeira_em_carater_excepcional_e_restrito_aos_servidores_publicos_efetivos_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de estabilidade financeira, em caráter excepcional e restrito, aos servidores públicos efetivos do Município de Santa Cruz do Capibaribe, que exerceram cargos comissionados ou cargos de Secretário Municipal até a vigência desta Lei Complementar, e que foram nomeados no cargo público antes da entrada em vigor da Lei Municipal nº 1.667, de 19 de setembro de 2007, e dá outras providências.</t>
+  </si>
+  <si>
     <t>17550</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>Gabinete do Prefeito - GABPREF</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17550/projeto_de_lei_no_001.2026_-_dispoe_sobre_o_valor_do_salario_minimo_vigente_a_partir_de_janeiro_de_2026.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17550/projeto_de_lei_no_001.2026_-_dispoe_sobre_o_valor_do_salario_minimo_vigente_a_partir_de_janeiro_de_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do salário mínimo vigente a partir de janeiro de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>17551</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17551/projeto_de_lei_no_002.2026_-_dispoe_sobre_o__salario_dos_servidores_efetivos.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17551/projeto_de_lei_no_002.2026_-_dispoe_sobre_o__salario_dos_servidores_efetivos.pdf</t>
   </si>
   <si>
     <t>Estabelece o piso salarial para os servidores públicos efetivos do município de Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>17552</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17552/projeto_de_lei_no_003.2026_-_dispoe_sobre_a_concessao_de_bonus_tecnologico_para_os_professores_efetivos_1.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17552/projeto_de_lei_no_003.2026_-_dispoe_sobre_a_concessao_de_bonus_tecnologico_para_os_professores_efetivos_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Bônus Tecnológico destinado aos professores da rede municipal de ensino de Santa Cruz do Capibaribe e dá outras providências.</t>
   </si>
   <si>
     <t>17568</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17568/projeto_de_lei_no_004.2026_-_dispoe_sobre_a_atualizacao_do_piso_salarial_dos_profissionais_do_magisterio_publico_da_educacao_basica_no_ambito_municipal_no_exercicio_2026_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17568/projeto_de_lei_no_004.2026_-_dispoe_sobre_a_atualizacao_do_piso_salarial_dos_profissionais_do_magisterio_publico_da_educacao_basica_no_ambito_municipal_no_exercicio_2026_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do piso salarial dos profissionais do magistério público da educação básica no âmbito municipal, no exercício 2026, e dá outras providências.</t>
   </si>
   <si>
+    <t>17725</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17725/projeto_de_lei_no_05.2026_-_dispoe_sobre_a_criacao_e_regulamentacao_do_nucleo_de_apoio_psicossocial_e_psicopedagogico__napp_nas_unidades_escolares_da_rede_municipal_de_ensino.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação e regulamentação do Núcleo de Apoio Psicossocial e Psicopedagógico – NAPP nas unidades escolares da Rede Municipal de Ensino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17779</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17779/projeto_de_lei_no_006.2026_-_dispoe_sobre_o_reajuste_do_piso_salarial_dos_agentes_de_transito_do_municipio_de_santa_cruz_do_capibaribe_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste do Piso Salarial dos Agentes de Trânsito do município de Santa Cruz do Capibaribe, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17844</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17844/projeto_de_lei_no_007.2026_-_dispoe_sobre_a_reestruturacao_e_atualizacao_do_conselho_municipal_de_seguranca_publica__conseg_do_municipio_de_santa_cruz_do_capibaribepe_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reestruturação e atualização do Conselho Municipal de Segurança Pública – CONSEG do Município de Santa Cruz do Capibaribe/PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17969</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17969/projeto_de_lei_no_008.2026_-_dispoe_sobre_implantacao_do_servico_de_acolhimento_em_familia_acolhedora_no_municipio_de_santa_cruz_do_capibaribe-pe_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Implantação do Serviço de Acolhimento em Família Acolhedora no Município de Santa Cruz do Capibaribe-PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18153</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18153/projeto_de_lei_no_009.2026_-_institui_o_programa_de_incentivo_a_regularizacao_fiscal_com_a_fazenda_publica_do_municipio_denominado_refis_santa_cruz_do_capibaribe_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Incentivo à Regularização Fiscal com a Fazenda Pública do Município de Santa Cruz do Capibaribe, denominado “REFIS SANTA CRUZ DO CAPIBARIBE 2026”, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18360</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18360/projeto_de_lei_no_010.2026_-_dispoe_sobre_subvencao_para_a_entidade_sociedade_musical_novo_seculo_referente_ao_exercicio_de_2026_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre subvenção para a entidade Sociedade Musical Novo Século, referente ao exercício de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18402</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18402/projeto_de_lei_no_011.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_reajuste_dos_beneficios_pagos_pelo_regime_proprio_de_previdencia_social_do_municipio_de_santa_cruz_do_capibaribe.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder reajuste dos benefícios pagos pelo Regime Próprio de Previdência Social do Município de Santa Cruz do Capibaribe – SANTA CRUZ PREV, aos aposentados e pensionistas, que não possuam paridade, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18490</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18490/projeto_de_lei_no_012.2026_-_autoriza_o_poder_executivo_a_proceder_a_concessao_de_direito_real_de_uso_a_associacao_santa-cruzense_de_contabilistas_-_ascont_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a proceder a Concessão de Direito Real de Uso à Associação Santa-cruzense de Contabilistas - ASCONT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18562</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18562/projeto_de_lei_no_013.2026_-_dispoe_sobre_o_auxilio_fardamento_para_aquisicao_de_uniformefarda_da_guarda_civil_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o auxílio fardamento para aquisição de uniforme/farda da Guarda Civil Municipal no âmbito da Secretaria de Defesa Social do Município de Santa Cruz do Capibaribe-PE, e dá outras providências.</t>
+  </si>
+  <si>
     <t>17457</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Carlinhos da Cohab</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17457/denomina_rua_rosivania_bel_modas_ass.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17457/denomina_rua_rosivania_bel_modas_ass.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Rosivania Santana da Silva Bairro Santo Agostinho identificado como RUA PROJETADA B9 - LOT. ACAUÃ, possui Código Logradouro 01469-9.</t>
   </si>
   <si>
     <t>17458</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17458/projeto_de_lei_medicamentos_fornecidos_por_famacias_particulares_ass.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17458/projeto_de_lei_medicamentos_fornecidos_por_famacias_particulares_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do_x000D_
 Programa Municipal "MEDICAMENTO GARANTIDO" e autoriza a utilização de fornecimento de medicamentos através de farmácias particulares devidamente cadastradas no Município de Santa Cruz do Capibaribe para não interromper tratamento medico em caso de falta no abastecimento da CAF, e dá outras providências._x000D_
 O</t>
   </si>
   <si>
     <t>17479</t>
   </si>
   <si>
     <t>Caetano Motos</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17479/001_-_07_-_01_-_2026_-_declara_o_evento_festivo_quadrilha_junina_xoxadrilha_como_patrimonio_cultural_de_natureza_imaterial.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17479/001_-_07_-_01_-_2026_-_declara_o_evento_festivo_quadrilha_junina_xoxadrilha_como_patrimonio_cultural_de_natureza_imaterial.pdf</t>
   </si>
   <si>
     <t>Declara o Evento Festivo "Quadrilha Junina Xoxadrilha" como Patrimônio Cultural de Natureza Imaterial do Município de Santa Cruz do Capibaribe/PE e dá outras providências., no âmbito de Município Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>17480</t>
   </si>
   <si>
     <t>Irmão Soares</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17480/vacinacao_domiciliar_-_pessoa_com_transtorno_do_espectro_autista_tea.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17480/vacinacao_domiciliar_-_pessoa_com_transtorno_do_espectro_autista_tea.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vacinação domiciliar de pessoas com Transtorno do Espectro Autista (TEA) no Município de Santa Cruz do Capibaribe e dá outras providências.</t>
   </si>
   <si>
     <t>17488</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>Emanuel Ramos</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17488/projeto_de_lei-_institui_o_programa_superacao.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17488/projeto_de_lei-_institui_o_programa_superacao.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Santa Cruz do Capibaribe–PE, o Programa SUPERAÇÃO, destinado ao resgate, acolhimento, reabilitação psicossocial e profissionalização de pessoas em situação de rua ou de extrema vulnerabilidade social, no âmbito da Secretaria Municipal de Assistência Social, e dá outras providências.</t>
   </si>
   <si>
     <t>17489</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17489/projeto_de_lei-_conversao_de_multa_em_doacao_de_sangue_e_medula.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17489/projeto_de_lei-_conversao_de_multa_em_doacao_de_sangue_e_medula.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de conversão do pagamento de multas de trânsito de natureza leve, aplicadas pelo Município Santa Cruz do Capibaribe-PE, em doação de sangue e de medula óssea.</t>
   </si>
   <si>
     <t>17490</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17490/002_-_12_-_01_-_2026_-_institui_o_programa_nos_por_um_transito_seguro_no_municipio_santa_cruz_do_capibaribe-pe.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17490/002_-_12_-_01_-_2026_-_institui_o_programa_nos_por_um_transito_seguro_no_municipio_santa_cruz_do_capibaribe-pe.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Nós, Por Um Trânsito Seguro”, voltado à participação popular na identificação de infrações de trânsito para fins educativos, estatísticos e de planejamento, no âmbito do Município de Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>17507</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>Galego de Mourinha</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17507/projeto_de_lei_banco_de_dados_atualizado.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17507/projeto_de_lei_banco_de_dados_atualizado.pdf</t>
   </si>
   <si>
     <t>Institui o Banco Municipal de Currículos para Pessoas em Situação de Vulnerabilidade Social e Econômica, no âmbito do Município de Santa Cruz do Capibaribe e dá outras providências.</t>
   </si>
   <si>
     <t>17526</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>Adilson Vitorino</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17526/pl_julho_dourado_assinado.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17526/pl_julho_dourado_assinado.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Santa Cruz do Capibaribe, Estado de Pernambuco, a Campanha “Julho Dourado”, dedicada à promoção da saúde dos animais domésticos e em situação de rua, bem como à prevenção de zoonoses, e dá outras providências.</t>
   </si>
   <si>
     <t>17531</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>Jéssyca Cavalcanti</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17531/julho_dourado.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17531/julho_dourado.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Santa Cruz do Capibaribe, a Campanha “Julho Dourado”, destinada à promoção da saúde dos animais domésticos e em situação de rua, bem como à prevenção e ao combate das zoonoses, e dá outras providências.</t>
   </si>
   <si>
     <t>17538</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17538/004_-_16_-_01_-_2026_-_institui_o_programa_de_olho_no_lixo_zero_voltado_a_coibir_o_descarte_irregular_de_lixo_no_municipio_santa_cruz_do_capibaribe-pe.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17538/004_-_16_-_01_-_2026_-_institui_o_programa_de_olho_no_lixo_zero_voltado_a_coibir_o_descarte_irregular_de_lixo_no_municipio_santa_cruz_do_capibaribe-pe.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Olho no Lixo Zero, voltado a coibir o descarte irregular de lixo no âmbito do Município de Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>17539</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17539/003_-_15_-_01_-_2026_-_dispoe_sobre_o_direito_das_pessoas_com_visao_monocular_ao_uso_das_vagas_de_estacionamento_reservadas_as_pessoas_com_deficiencia_no_municipio_santa_cruz_do_capibaribe-pe.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17539/003_-_15_-_01_-_2026_-_dispoe_sobre_o_direito_das_pessoas_com_visao_monocular_ao_uso_das_vagas_de_estacionamento_reservadas_as_pessoas_com_deficiencia_no_municipio_santa_cruz_do_capibaribe-pe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito das pessoas com visão monocular ao uso das vagas de estacionamento reservadas às pessoas com deficiência no âmbito do Município Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>17560</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17560/programa_cultura_no_mirante_do_cruzeiro.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17560/programa_cultura_no_mirante_do_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Cultura no Mirante do Cruzeiro da Palestina”, no âmbito do Município de Santa Cruz do Capibaribe, e dá outras providências.</t>
   </si>
   <si>
     <t>17565</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Dr. Nanau</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17565/projeto_de_lei_nome_de_rua_ze_dedelo.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17565/projeto_de_lei_nome_de_rua_ze_dedelo.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Vereador José Gonzaga da Silva (Zé Dedêlo) em nosso município e dá outras providências.</t>
   </si>
   <si>
     <t>17582</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17582/005_-_26_-_01_-_2026_-_declara_o_evento_festivo_frevanca_capibaribe_como_patrimonio_cultural_de_natureza_imaterial.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17582/005_-_26_-_01_-_2026_-_declara_o_evento_festivo_frevanca_capibaribe_como_patrimonio_cultural_de_natureza_imaterial.pdf</t>
   </si>
   <si>
     <t>Declara o Evento Festivo "Frevança Capibaribe" como Patrimônio Cultural de Natureza Imaterial do Município de Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>17610</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17610/006_-_28_-_01_-_2026_-_denomina_nome_de_rua_jeilson_alves_da_costa_negao_da_salada_de_frutas_a_rua_projetada_04__codigo_logradouro_00709-9_loteamento_e_bairro_oscarzao.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17610/006_-_28_-_01_-_2026_-_denomina_nome_de_rua_jeilson_alves_da_costa_negao_da_salada_de_frutas_a_rua_projetada_04__codigo_logradouro_00709-9_loteamento_e_bairro_oscarzao.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Jeilson Alves da Costa (Negão da Salada de Frutas), a Rua Projetada 04 – Código Logradouro 00709-9, Loteamento Oscarzão, Bairro Oscarzão no município de Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>17635</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17635/monumento_biblico_-_josefa_quintino_de_lima_feitosa_vila_do_para.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17635/monumento_biblico_-_josefa_quintino_de_lima_feitosa_vila_do_para.pdf</t>
   </si>
   <si>
     <t>Denomina de Josefa Quintino de Lima Feitosa, o Monumento Bíblico localizado na Praça São José na Vila do Pará.</t>
   </si>
   <si>
     <t>17636</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17636/programa_municipal_de_educacao_ambiental_e_sustentabilidade.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17636/programa_municipal_de_educacao_ambiental_e_sustentabilidade.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Educação Ambiental e Sustentabilidade no Município de Santa Cruz do Capibaribe e dá outras providências.</t>
   </si>
   <si>
     <t>17637</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17637/promocao_da_saude_e_prevencao_de_doencas.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17637/promocao_da_saude_e_prevencao_de_doencas.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Promoção da Saúde e Prevenção de Doenças, no âmbito do Município de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>17638</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17638/programa_municipal_escola_cidada.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17638/programa_municipal_escola_cidada.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal Escola Cidadã, voltado à promoção da educação integral e cidadã nas escolas da rede pública municipal de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>17639</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17639/promocao_da_cultura_cidadania_e_direitos_da_populacao_lgbtqia.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17639/promocao_da_cultura_cidadania_e_direitos_da_populacao_lgbtqia.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Promoção da Cultura, Cidadania e Direitos da População LGBTQIA+, no Município de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>17641</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17641/pl_equipamentos_de_locomocao.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17641/pl_equipamentos_de_locomocao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de um programa municipal de empréstimo gratuito e temporário de equipamentos de locomoção, e dá outras providências.</t>
   </si>
   <si>
     <t>17642</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17642/projeto_de_lei_criancas_e_adolescentes_1.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17642/projeto_de_lei_criancas_e_adolescentes_1.pdf</t>
   </si>
   <si>
     <t>EMENTA: Estabelece diretrizes para contratação profissional e/ou participação voluntária de pessoas que trabalhem diretamente com crianças e adolescentes e dá outras providências</t>
   </si>
   <si>
     <t>17643</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17643/007_-_03_-_02_-_2026_-_denomina_nome_de_rua_pedro_feitosa_neto_inspetor_feitosa_a_rua_projetada_01__codigo_logradouro_01333-1_loteamento_leonor_araujo_bairro_santo_agostinho.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17643/007_-_03_-_02_-_2026_-_denomina_nome_de_rua_pedro_feitosa_neto_inspetor_feitosa_a_rua_projetada_01__codigo_logradouro_01333-1_loteamento_leonor_araujo_bairro_santo_agostinho.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Pedro Feitosa Neto (Inspetor Feitosa), a Rua Projetada 01 – Código Logradouro 01333-1, Loteamento Leonor Araújo, Bairro Santo Agostinho no município de Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>17660</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17660/dia_municipal_da_zero_discriminacao.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17660/dia_municipal_da_zero_discriminacao.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Santa Cruz do Capibaribe, o Dia Municipal da Zero Discriminação, e dá outras providências.</t>
   </si>
   <si>
+    <t>17661</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17661/cibercensura.pdf</t>
+  </si>
+  <si>
+    <t>Institui no âmbito do Município de Santa Cruz do Capibaribe, o Dia Municipal contra a “Cibercensura”, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17662</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17662/combate_a_discriminacao_racial.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal de Combate à Discriminação Racial e de Promoção da Igualdade Racial no âmbito do Município de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>17663</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17663/006_-_04_-_02_-_2026_-_institui_o_programa_municipal_caminhos_em_jogo_-_educacao_esporte_e_oportunidade_e_cria_o_selo_amigos_no_meu_caminho.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal “Caminhos em Jogo - Educação, Esporte e Oportunidade” e Cria o Selo “Amigos no meu caminho”, no âmbito do município Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17667</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17667/projeto_de_lei_que_veda_a_contratacao_de_condenados_por_maus-tratos_a_animais.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a vedação de contratação e nomeação, no âmbito da administração pública do Município de Santa Cruz do Capibaribe/PE, de pessoas condenadas por maus-tratos a animais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17668</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17668/projeto_de_lei_que_dispoe_sobre_a_obrigatoriedade_da_disponibilizacao_de_desfibrilador_externo_automatico.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade da disponibilização de Desfibrilador Externo Automático (DEA) e de profissional habilitado em academias públicas e privadas no âmbito do Município de Santa Cruz do Capibaribe, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17669</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17669/projeto_de_lei_que_institui_o_plano_municipal_de_integridade_integral..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Dignidade Integral, voltado à garantia efetiva de direitos fundamentais, à promoção da justiça social, ao combate às desigualdades e ao fortalecimento da cidadania no âmbito do Município de Santa Cruz do Capibaribe, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17670</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17670/009_-_05_-_02_-_2026_-_institui_o_programa_municipal_de_patrimonio_biocultural_santacruzense_de_protecao_e_valorizacao_das_arvores_de_relevancia_religiosa_e_cultural.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Patrimônio Biocultural Santacruzense de Proteção e Valorização das Árvores de relevância religiosa e cultural, no âmbito do município Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17678</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17678/dia_municipal_da_saude_e_da_nutricao.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal da Saúde e da Nutrição no âmbito do Município de Santa Cruz do Capibaribe e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17706</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17706/joao_silvestre_lins.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua João Silvestre Lins, a 1ª Travessa - Lot. Pedra Branca, Código Log. 01473-7 – Bairro: Malaquias Cardoso.</t>
+  </si>
+  <si>
+    <t>17727</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17727/pl_bacamarte.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: Declara o Bacamarte como Patrimônio Cultural Imaterial do Município de Santa Cruz do Capibaribe -PE.</t>
+  </si>
+  <si>
+    <t>17729</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17729/projeto_de_lei_rastreabilidade_das_emendas_parlamentares.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: Institui diretrizes de transparência e rastreabilidade das emendas parlamentares destinadas ao Município de Santa Cruz do Capibaribe, em conformidade com o art. 163-A da Constituição Federal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17802</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>Cristovão Bomba</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17802/projeto_de_lei_-_cemiterio_para_pets.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de um Cemitério Público_x000D_
+Municipal para Pets de Pequeno e Médio Porte_x000D_
+no Município de Santa Cruz do Capibaribe e dá_x000D_
+outras providências.</t>
+  </si>
+  <si>
+    <t>17803</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17803/pl_julho_dourado_-_adilson_e_jessyca.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: Institui, no âmbito do Município de Santa Cruz do Capibaribe, Estado de Pernambuco, a Campanha “Julho Dourado”, dedicada à promoção da saúde dos animais domésticos e em situação de rua, bem como à prevenção de zoonoses, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17731</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>Deomedes Brito</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17731/projeto_resolucao_guardiao_da_historia_sulanca.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Honraria “Guardião da História Sulanca” às pessoas que completarem 100 anos de idade no município de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>17851</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17851/corrida_do_cruzeiro_pelo_autismo.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no calendário oficial de eventos do município de Santa Cruz do Capibaribe, a Corrida do Cruzeiro pelo Autismo (Mirante do Cruzeiro).</t>
+  </si>
+  <si>
+    <t>17894</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17894/maio_laranja.pdf</t>
+  </si>
+  <si>
+    <t>Institui no âmbito do Município de Santa Cruz do Capibaribe a Campanha “Maio Laranja”, de conscientização, prevenção e combate ao abuso e à exploração sexual de crianças e adolescentes, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17946</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Marlos da Cohab</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17946/projeto_de_lei_no_________2026_-_placas_de_obras_no_lei_e_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de informações nas placas, que denominar praças ou outros espaços públicos administrativos e de lazer, no Município de Santa Cruz do Capibaribe e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17953</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17953/mudanca_de_nomenclatura_-_motorista_de_ambulancia_para_condutor_de_ambulancia.pdf</t>
+  </si>
+  <si>
+    <t>Altera a nomenclatura do cargo de “Motorista de Ambulância” para “Condutor de Ambulância” no município de Santa Cruz do Capibaribe e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17970</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17970/projeto_de_lei-_selo_empresa_amiga_da_mulher.pdf</t>
+  </si>
+  <si>
+    <t>“Institui o Programa Selo Empresa Amiga da Mulher – Pelo Fim da Violência contra a Mulher, no âmbito do Município de Santa Cruz do Capibaribe/PE, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>17973</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17973/forro_do_menino_patrimonio_cultural.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece o “Forró do Menino” como Patrimônio Cultural Imaterial do Município de Santa Cruz do Capibaribe e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17986</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17986/pl_-_denomina_rua_severina_m._da_conceicao.pdf</t>
+  </si>
+  <si>
+    <t>“Denomina nome de Rua Severina Minervina da Conceição, a Rua Projetada 10 – Código Logradouro 01246-7, Loteamento Leonor Araújo, Bairro Santo Agostinho no município de Santa Cruz do Capibaribe/PE, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>17987</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Irmão Antônio</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17987/pl_-_2026_01.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Prevenção à Violência e Fortalecimento da Segurança Urbana no Município de Santa Cruz do Capibaribe – PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17988</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17988/010_-_12_-_03_-_2026_-_cria_a_politica_doulas_no_sus_no_municipio_santa_cruz_do_capibaribe-pe..pdf</t>
+  </si>
+  <si>
+    <t>Cria a Política Doulas no SUS no Município Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17989</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17989/011_-_12_-_03_-_2026_-_institui_no_municipio_santa_cruz_do_capibaribe-pe_a_campanha_voltada_a_conscientizacao_sobre_a_saude_bucal_infantil..pdf</t>
+  </si>
+  <si>
+    <t>Institui no Município Santa Cruz do Capibaribe/PE a campanha voltada à conscientização sobre a saúde bucal infantil, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18003</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18003/politica_municipal_de_apoio_habitacional_temporario.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a Política Municipal de Apoio Habitacional Temporário às Mulheres em Situação de Violência Doméstica e Familiar no Município de Santa Cruz do Capibaribe, no âmbito da política de assistência social, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18004</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18004/012_-_12_-_03_-_2026_-_denomina_nome_de_rua_jose_severino_da_silva_seu_zequinha_a_rua_projetada_12__codigo_logradouro_01475-3_loteamento_leonor_araujo_bairro_santo_agostinho.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de Rua José Severino da Silva (Seu Zequinha), a Rua Projetada 12 – Código Logradouro 01475-3, Loteamento Leonor Araújo, Bairro Santo Agostinho no município de Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18022</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18022/projeto_de_lei_no_________2025_-_altera_nome_escola_donatila_2.pdf</t>
+  </si>
+  <si>
+    <t>Altera a denominação da Escola Municipal Profª Donatila da Costa Lima, para “Escola Municipal Artur da Silva Correia” no Município de Santa Cruz do Capibaribe e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18023</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18023/pl_-_2026_02.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal ‘Buraco Zero e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18024</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18024/pl_-_2026_03.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre medidas de combate à poluição sonora no município, estabelecendo normas de fiscalização, penalidades e ações educativas para garantir o bem-estar da população.</t>
+  </si>
+  <si>
+    <t>18033</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18033/prevencao_a_misoginia_ao_machismo_e_a_violencia_de_genero.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para o desenvolvimento de ações pedagógicas de prevenção à misoginia, ao machismo e à violência de gênero no âmbito da Rede Municipal de Ensino de Santa Cruz do Capibaribe, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18035</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18035/projeto_de_lei_-_manutencao_e_requalificacao_de_placas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a manutenção, recuperação e_x000D_
+requalificação das placas de identificação de praças,_x000D_
+prédios e equipamentos públicos no município Santa_x000D_
+Cruz do Capibaribe, e autoriza a inclusão gradual de_x000D_
+QR Code contendo informações biográficas do_x000D_
+homenageado, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18036</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18036/projeto_de_lei_-_estabilidade_provisoria_no_emprego.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a garantia de estabilidade_x000D_
+provisória no cargo ou função aos servidores_x000D_
+públicos municipais efetivos e contratados que_x000D_
+sejam pais ou responsáveis legais por crianças_x000D_
+diagnosticadas com doenças oncológicas, no_x000D_
+âmbito do Município de Santa Cruz do_x000D_
+Capibaribe, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18037</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18037/014_-_17_-_03_-_2026_-_institui_a_politica_municipal_de_atencao_as_pessoas_ostomizadas_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Atenção às Pessoas Ostomizadas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18038</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18038/pl_-_dispoe_sobre_diretrizes_para_o_uso_responsavel_de_aerossol_de_extratos_vegetais_spray_de_pimenta_por_mulheres_para_fins_de_defesa_pessoal_.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: Dispõe sobre diretrizes para o uso responsável de aerossol de extratos vegetais (spray de pimenta) por mulheres para fins de defesa pessoal no âmbito do Município de Santa Cruz do Capibaribe/PE.</t>
+  </si>
+  <si>
+    <t>18040</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18040/projeto_de_lei-_institui_diretrizes_e_normas_de_seguranca_para_uso_de_piscinas_nas_escolas_municipais.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes e normas de segurança para o uso de piscinas nas escolas públicas da rede municipal de ensino de Santa Cruz do Capibaribe e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18047</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Augusto Maia, Deomedes Brito, Dr. Nanau, Marlos da Cohab</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18047/22-_projeto_de_lei_61.2026-leg-_reajusta_o_vencimento_dos_cargos_efetivos_e_comissionados_da_camara_de_vereadores_1_1.pdf</t>
+  </si>
+  <si>
+    <t>Reajusta o vencimento dos cargos, efetivos e comissionados, da Câmara de Vereadores de Santa Cruz do Capibaribe</t>
+  </si>
+  <si>
+    <t>18075</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18075/creche_municipal_-_professora_sandra_rejane_mestre_de_santana.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Creche Municipal Professora Sandra Rejane Mestre de Santana, o prédio público localizada na Av. Vereador Francisco Glicério da Silva (CEP 55196-061), Lot. Santa Filomena – Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>18139</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>Gilson Julião</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18139/projeto_de_lei_-_sulanca.pdf</t>
+  </si>
+  <si>
+    <t>Declara Patrimônio Imaterial e Cultural do município de Santa Cruz do Capibaribe/PE a Sulanca, expressão oriunda do artesanato e do movimento econômico e social iniciado em meados da década de 30, estabelece o dia 20 de setembro o dia Municipal da Sulanca, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18146</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18146/rua_missionaria_maria_amelia_de_andrade_silva.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Missionária Maria Amélia de Andrade Silva, a Rua Projetada 18 - Lot. Novo Horizonte, Código Log. 00611-4 – Bairro: Malaquias Cardoso.</t>
+  </si>
+  <si>
+    <t>18147</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18147/015_-_26_-_03_-_2026_-_estabelece_diretrizes_para_a_politica_de_prevencao_a_negligencia_no_atendimento_de_criancas_de_0_a_6_anos_usuarias_dos_equipamentos_de_saude_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece diretrizes para a Política de Prevenção à Negligência no Atendimento de Crianças de 0 a 6 anos usuárias dos equipamentos de saúde do Município Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18180</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18180/patrimonio_material_-_estadio_municipal_arizao.pdf</t>
+  </si>
+  <si>
+    <t>Declara Patrimônio Material do Município de Santa Cruz do Capibaribe, o Estádio Municipal Arizão.</t>
+  </si>
+  <si>
+    <t>18182</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18182/projeto_de_lei_ordinaria_-_corrida_padre_zuzinha_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Corrida Padre Zuzinha no Calendário Oficial de Eventos do Município de Santa Cruz do Capibaribe – PE.</t>
+  </si>
+  <si>
+    <t>18183</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>Nailson Ramos</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18183/projeto_de_lei_nailson_-_altera_lei_municipal_1.964-2011.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Altera dispositivos da Lei Municipal nº_x000D_
+1.964/2011 para permitir a utilização de veículos do_x000D_
+tipo caminhoneta e picape (pick-up) na prestação do_x000D_
+serviço de táxi no Município de Santa Cruz do_x000D_
+Capibaribe, respeitada a regulamentação do Poder_x000D_
+Executivo.</t>
+  </si>
+  <si>
+    <t>18222</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18222/projeto_de_lei_ordinaria_-_hino_municipal_de_santa_cruz_do_capibaribe.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: Institui diretrizes para a valorização do Hino do Município de Santa Cruz do Capibaribe no âmbito das instituições de ensino públicas e privadas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18227</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18227/016_-_06_-_04_-_2026_-_institui_a_politica_municipal_de_incentivo_a_corrida_de_rua_e_caminhada_no_municipio_de_santa_cruz_do_capibaribe.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Incentivo à Corrida de Rua e Caminhada no Município de Santa Cruz do Capibaribe, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18291</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18291/denominacao_de_praca_-_sitio_carrapicho_novo.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Maria de Assunção de Siqueira, a praça ao lado da Igreja São João Batista, localizada na comunidade do Sítio Carrapicho Novo, zona rural do município de Santa Cruz do Capibaribe e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18292</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18292/denominacao_de_praca_-_comunidade_do_carrapicho_velho.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Vereadora Zilda Barbosa de Moraes Mena, a Praça ao lado da Igreja São José Operário, localizada na comunidade do Sítio Carrapicho Velho, zona rural do município de Santa Cruz do Capibaribe e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18295</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18295/017_-_13_-_04_-_2026_-_estabelece_as_diretrizes_para_a_instituicao_da_politica_de_assistencia_e_terapia_nutricional_para_alunos_com_transtorno_do_espectro_autista_tea_na_rede_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece as diretrizes para a instituição da Política de Assistência e Terapia Nutricional para alunos com Transtorno do Espectro Autista (TEA) na rede municipal de ensino de Santa Cruz do Capibaribe, e dá outras providências</t>
+  </si>
+  <si>
+    <t>18296</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18296/018_-_06_-_04_-_2026_-_estabelece_as_diretrizes_para_a_politica_municipal_de_atencao_a_saude_das_pessoas_com_lesao_medular_e_retencao_urinaria_no_municipio..pdf</t>
+  </si>
+  <si>
+    <t>Estabelece as diretrizes para a Política Municipal de Atenção à Saúde das Pessoas com Lesão Medular e Retenção Urinária no Município de Santa Cruz do Capibaribe, e dá outras providências</t>
+  </si>
+  <si>
+    <t>18314</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18314/dia_municipal_da_mulher_evidencia.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Institui o “Dia Municipal da Mulher Evidência” no âmbito do Município de Santa Cruz do Capibaribe, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18319</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18319/projeto_de_lei-_autoriza_o_sepultamento_de_animais_domesticos_de_estimacao.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o sepultamento de animais domésticos de estimação em jazigos, campas e sepulturas pertencentes às famílias de seus tutores, no âmbito do Município de Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18321</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18321/019_-_14_-_04_-_2026_-_regulamenta_a_instalacao_e_o_uso_de_conteineres_de_coleta_de_residuos_solidos_domiciliares_publicos_e_cacambas_estacionarias_de_residuos_da_construcao_civil_particulares..pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a instalação e o uso de contêineres de coleta de resíduos sólidos domiciliares (públicos) e caçambas estacionárias de resíduos da construção civil (particulares) em vias públicas no âmbito do Município de Santa Cruz do Capibaribe, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18340</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18340/projeto_de_lei_-_cia._avani_lopes.pdf</t>
+  </si>
+  <si>
+    <t>Declara como Patrimônio Artístico e Cultural, de natureza imaterial, do município de Santa Cruz do Capibaribe, Pernambuco, a Cia. Artística Avani Lopes, instituindo mecanismos de proteção, fomento e salvaguarda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18342</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18342/projeto_de_lei_-_nome_de_rua_-_matheus.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua Matheus Vieira Barbosa, no município de Santa Cruz do_x000D_
+Capibaribe e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18343</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18343/020_-_15_-_04_-_2026_-_declara_o_tradicional_forro_de_ze_de_lau_como_patrimonio_cultural_de_natureza_imaterial.pdf</t>
+  </si>
+  <si>
+    <t>Declara o Tradicional "Forró de Zé de Lau" como Patrimônio Cultural de Natureza Imaterial do Município de Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18348</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>Tallys Maia</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18348/pl_01___nome_de_rua___toin_da_feira.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de Rua Antônio Bezerra de Lima Filho (Toin da Feira) a Rua Via Local 01 - LOT. RESIDENCIAL CAPIBARIBE – MALAQUIAS CARDODO, que possui Código Logradouro 00152-0.</t>
+  </si>
+  <si>
+    <t>18350</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18350/pl_02___nome_de_rua___ze_alvino.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de Rua José Alvino de Lima (Zé Alvino) a Rua Projetada 03 – BAIRRO GAUDÊNCIO GOMES FEITOSA, possui Código Logradouro 01457-5.</t>
+  </si>
+  <si>
+    <t>18354</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18354/021_-_16_-_04_-_2026_-_institui_a_campanha_permanente_de_conscientizacao_sobre_familias_atipicas_no_municipio_de_santa_cruz_do_capibaribe-pe.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Campanha Permanente de Conscientização sobre Famílias Atípicas no Município de Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18368</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18368/022_-_21_-_04_-_2026_-_estabelece_as_diretrizes_para_a_implementacao_de_acoes_de_incentivo_a_pratica_esportiva_para_pessoas_com_transtorno_mental_no_municipio_santa_cruz_do_capibaribe-pe.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece as diretrizes para a implementação de ações de incentivo à prática esportiva para pessoas com transtorno mental no Município de Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18386</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18386/projeto_de_lei_-_escola_municipal_professor_clodoaldo.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Escola Municipal Professor Clodoaldo Moreira da Silva a Escola Municipal, a ser localizada na Rua Rio de Janeiro s/n, Bairro Cruz Alta no município de Santa Cruz do Capibaribe, Pernambuco.</t>
+  </si>
+  <si>
+    <t>18393</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18393/022_-_22_-_04_-_2026_-_dispoe_sobre_a_proibicao_do_uso_de_dispositivos_eletronicos_para_fumar_em_recintos_coletivos.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição do uso de dispositivos eletrônicos para fumar em recintos coletivos, estabelece normas de proteção à saúde pública e institui diretrizes para a campanha permanente de conscientização no Município de Santa Cruz do Capibaribe, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18396</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18396/creche_municipal_-_professora_sandra_rejane_mestre_de_santana_lot._leonor.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Creche Municipal Professora Sandra Rejane Mestre de Santana, o prédio público localizado entre a Rua Maria Antônia Pereira dos Santos (Irmã Marta), Cep. 55191-715 e a Rua Tercília de Souza Neves, Cep. 55191- 670 (quadras I e L) – Lot. Leonor Araújo, Bairro Santo Agostinho.</t>
+  </si>
+  <si>
+    <t>18414</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18414/projeto_de_lei__institui_o_programa_municipal_de_promocao_da_qualidade_de_vida_da_populacao_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Promoção da Qualidade de Vida da População e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18421</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18421/projeto_terco_3.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a concessão do terço constitucional de férias ao Prefeito, Vice-Prefeito e Vereadores do município de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>18428</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18428/projeto_de_lei_-_autorizacao_previa_para_descontos.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transparência, o controle e a obrigatoriedade de renovação anual das autorizações de descontos facultativos em folha de pagamento dos servidores públicos ativos, aposentados e pensionistas do Município de Santa Cruz do Capibaribe e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18429</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18429/024-_01_-_05_-_2026_-_estabelece_as_diretrizes_para_a_politica_municipal_de_economia_circular_e_logistica_reversa_de_residuos_texteis.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece as diretrizes para a Política Municipal de Economia Circular e Logística Reversa de Resíduos Têxteis no Município Santa Cruz do Capibaribe e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18430</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18430/025-_01_-_05_-_2026_-_estabelece_as_diretrizes_para_a_implementacao_de_acoes_de_fisioterapia_de_reabilitacao_destinadas_a_mulheres_mastectomizadas_no_ambito_do_municipio_de_scc.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece as diretrizes para a implementação de ações de fisioterapia de reabilitação destinadas a mulheres mastectomizadas no âmbito do Município de Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18431</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18431/026-_03_-_05_-_2026_-_institui_diretrizes_para_a_politica_municipal_de_empregabilidade_assistida_e_seguranca_tecnologica_da_pessoa_com_transtorno_do_espectro_autista..pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a Política Municipal de Empregabilidade Assistida e Segurança Tecnológica da Pessoa com Transtorno do Espectro Autista (TEA) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18432</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18432/modelo_projeto_de_lei_lupus.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal de_x000D_
+Conscientização sobre o Lúpus no_x000D_
+Município de Santa Cruz do_x000D_
+Capibaribe e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>18433</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18433/modelo_projeto_de_lei_selo_escola_amiga_da_alimentacao_sa.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Selo “Escola Amiga da_x000D_
+Alimentação Saudável” no âmbito do_x000D_
+Município de Santa Cruz do_x000D_
+Capibaribe e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18453</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18453/pl_03___selo_recria_moda.pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Selo Recria Moda de Sustentabilidade” no Município de Santa Cruz do Capibaribe e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18454</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18454/pl_04___licenca_paternidade.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Estatuto dos Servidores Públicos do Município de Santa Cruz do Capibaribe, Lei Municipal nº 923/90, para ampliar o prazo da licença-paternidade, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18484</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18484/pl_-_historia_da_minha_escola.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: Dispõe sobre as diretrizes para valorização da história e da memória dos patronos das instituições de ensino da rede pública municipal de Santa Cruz do Capibaribe/PE, e dá outras providências</t>
+  </si>
+  <si>
+    <t>18485</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18485/estadio_municipal_-_ari_barbosa_de_lima_arizao.pdf</t>
+  </si>
+  <si>
+    <t>Altera a denominação do Estádio Municipal, para Estádio Municipal Ari Barbosa de Lima (Arizão), em nosso município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18486</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18486/central_de_feiras_e_mercados_-_proibicao_de_fumantes_na_area_interna_da_central_de_feiras.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece diretrizes para a proibição do uso de cigarros, cigarrilhas, charutos, cachimbos, dispositivos eletrônicos para fumar e quaisquer outros produtos fumígenos nas dependências da Central de Feiras e Mercados José Amaro Xavier (Zezinho da Farinha), no Município de Santa Cruz do Capibaribe, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18531</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18531/pl_nome_rua_maria_olimpia_de_melo.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de Rua Maria Olímpia de Melo (Maria de Nuta) a Rua Projetada 01 – BAIRRO    GAUDÊNCIO    GOMES_x000D_
+FEITOSA, possui Código Logradouro 00418-9.</t>
+  </si>
+  <si>
+    <t>18537</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18537/027-_13_-_05_-_2026_-_dispoe_sobre_as_regras_de_posturas_urbanas_posse_responsavel_manejo_circulacao_e_sancoes_administrativas_para_a_conducao_de_caes..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as regras de posturas urbanas, posse responsável, manejo, circulação e sanções administrativas para a condução de cães com histórico ou potencial de agressividade em vias e logradouros públicos no âmbito do Município de Santa Cruz do Capibaribe/PE, e dá outras providências.</t>
+  </si>
+  <si>
     <t>17506</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17506/projeto_de_resolucao_atualizado.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17506/projeto_de_resolucao_atualizado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a iluminação temática do prédio da Câmara Municipal de Santa Cruz do Capibaribe em apoio a campanhas de conscientização, prevenção e mobilização social, e dá outras providências</t>
   </si>
   <si>
     <t>17599</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17599/dieufrasio_miguel_da_silva_cardoso.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17599/dieufrasio_miguel_da_silva_cardoso.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão de Santa Cruz do Capibaribe ao Sr. Dieufrasio Miguel da Silva Cardoso.</t>
   </si>
   <si>
+    <t>17771</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17771/titulo_de_cidada_-_francisca_kika.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã de Santa Cruz do Capibaribe a Ilma. Sra. Francisca de Oliveira Cosmo.</t>
+  </si>
+  <si>
+    <t>17938</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17938/pr_-_jhean_carlos_pereira_castro.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão de Santa Cruz do Capibaribe ao Ilmo. Sr. Jhean Carlos Pereira Castro.</t>
+  </si>
+  <si>
+    <t>17945</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17945/1o_-_2026_-__projeto_de_resolucao_-_titulo_de_cidada_-_maria_carolina_costa_monteiro_-_carol_joias.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã de Santa Cruz do Capibaribe a Ilma Maria Carolina Costa Monteiro (Carol das Joias" ou "Carolina da Fulô).</t>
+  </si>
+  <si>
+    <t>17971</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17971/projeto_de_resolucao-_titulo_de_cidadao-paulo_ricardo_do_nascimento_mendes..pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão de Santa Cruz do Capibaribe ao Ilmo. Paulo Ricardo do Nascimento Mendes.</t>
+  </si>
+  <si>
+    <t>17972</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17972/projeto_de_resolucao-_titulo_de_cidadao-jhean_carlos_pereira_castro..pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão de Santa Cruz do Capibaribe ao Ilmo. Jhean Carlos Pereira Castro.</t>
+  </si>
+  <si>
+    <t>18005</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18005/tribuna_zilda.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: Denomina a Tribuna da Câmara Municipal de Santa Cruz do Capibaribe de “Tribuna Vereadora Zilda Barbosa de Moraes Mena”, em homenagem à ex-vereadora do município.</t>
+  </si>
+  <si>
+    <t>18041</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18041/titulo_de_cidadao_madellon_leite.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã de Santa Cruz do Capibaribe a Ilma. Sra. Madellon Leite.</t>
+  </si>
+  <si>
+    <t>18042</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18042/titulo_de_cidadao_jose_henrique_moraes.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão de Santa Cruz do Capibaribe ao Ilmo. Sr. José Henrique Moraes.</t>
+  </si>
+  <si>
+    <t>18095</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18095/tc_-_edinilda.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão de Santa Cruz do Capibaribe a Ilma. Sra. Edinilda Ferreira Moraes de Oliveira.</t>
+  </si>
+  <si>
+    <t>18096</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18096/tc_-_raimundo.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão de Santa Cruz do Capibaribe ao Ilmo. Sr. Raimundo Costa de Andrade.</t>
+  </si>
+  <si>
+    <t>18097</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18097/tc_-_azedo.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão de Santa Cruz do Capibaribe ao Ilmo. Sr. ELIEL CUSTÓDIO NEVES .</t>
+  </si>
+  <si>
+    <t>18138</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18138/procuradoria_especial_da_mulher_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito da Câmara Municipal de Santa Cruz do Capibaribe, a Procuradoria Especial da Mulher, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18165</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18165/projeto_de_resolucao_rodolfo_alves_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão de Santa Cruz do Capibaribe ao Ilmo. Sr. Rodolfo Alves da Silva.</t>
+  </si>
+  <si>
+    <t>18230</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18230/tc_-_cleciana.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão de Santa Cruz do Capibaribe ao Ilma. Sra. Cleciana Alves de Arruda.</t>
+  </si>
+  <si>
+    <t>18234</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18234/presolucao_no________2026_-_titulo_de_cidadao_onildo_lindberg_ananias_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão de Santa Cruz do Capibaribe ao Ilmo. Sr. Onildo Lindberg Ananias da Silva.</t>
+  </si>
+  <si>
+    <t>18344</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18344/1a_projeto_de_resolucao_-_medalha_padre_zuzinha_-_sr_jose_barbosa_da_silva_-_ze_de_lau.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Medalha Padre José Pereira de Assunção - “Medalha Padre Zuzinha” ao Ilmo Sr. José Barbosa da Silva - (Zé de Lau), nos termos do art. 2º da Lei Municipal nº 1.529/2005.</t>
+  </si>
+  <si>
+    <t>18420</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18420/projeto_de_resolucao_promotor_de_justica_dr_tiago_sales_boulhosa_gonzales_1.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão de Santa Cruz do Capibaribe ao  Exmo. Sr. Promotor de Justiça Dr. Tiago Sales Boulhosa Gonzalez</t>
+  </si>
+  <si>
+    <t>18434</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18434/2o_-_2026_-__projeto_de_resolucao_-_titulo_de_cidadao_-_ednaldo_pereira.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão de Santa Cruz do Capibaribe ao Ilmo. Sr. Ednaldo Pereira.</t>
+  </si>
+  <si>
+    <t>18479</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18479/projeto_de_resolucao_-_titulo_de_cidadao_-_jobson_barros.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadania de Santa Cruz do Capibaribe ao Ilmo. Sr. Jobson Willames Barros Silva (Jobson Barros).</t>
+  </si>
+  <si>
+    <t>18487</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18487/projeto_de_resolucao-_titulo_de_cidadao-leandro_brito.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão de Santa Cruz do Capibaribe ao Ilmo. Leandro Brito.</t>
+  </si>
+  <si>
+    <t>18500</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18500/erivan_joaquim_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de Cidadão de Santa Cruz do Capibaribe ao Sr. Erivan Joaquim da Silva.</t>
+  </si>
+  <si>
+    <t>18532</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18532/p_resolucao_no________2026_-_titulo_de_cidadao_joao_batista_truta.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador MARLOS MELO DA COSTA, na qualidade de representante do Poder Legislativo de Santa Cruz do Capibaribe, estado de Pernambuco, no uso das suas atribuições legais, submete à apreciação dos Vereadores desta Casa, o presente Projeto de Resolução, que concede o Título de Cidadão de Santa Cruz do Capibaribe ao Ilmo. Sr. João Batista Truta.</t>
+  </si>
+  <si>
+    <t>18538</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18538/projeto_de_resolucao-_titulo_de_cidadao-jhean_carlos_pereira_castro..pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão de Santa Cruz do_x000D_
+Capibaribe ao Ilmo. Jhean Carlos Pereira Castro.</t>
+  </si>
+  <si>
+    <t>18542</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18542/pr_reeleicao_2.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do inciso III do artigo 5, o artigo 14, o caput do artigo 16 e o artigo 53 constantes na Resolução Municipal nº 068/2018 - Regimento_x000D_
+Interno da Câmara de Vereadores de Santa Cruz do Capibaribe e dá outras providências</t>
+  </si>
+  <si>
+    <t>18557</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18557/titulo_humberto.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão de Santa Cruz do_x000D_
+Capibaribe ao Ilmo. Sr. Humberto Lucas de Aquino_x000D_
+Oliveira.</t>
+  </si>
+  <si>
     <t>17411</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Millena de Iapoi</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17411/req-_solicita_acs_para_o_pindurao_dos_ramos.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17411/req-_solicita_acs_para_o_pindurao_dos_ramos.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo à Secretária Municipal de Saúde, Sra. Simone Queiroz Aragão de Araújo, a designação de um Agente Comunitário de Saúde (ACS) para realizar a cobertura regular das famílias residentes no Sítio Pindurão dos Ramos e adjacências.</t>
   </si>
   <si>
     <t>17412</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17412/contrucao_de_praca_-_rua_dos_pacas_com_a_rua_ana_maria_do_nascimento.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17412/contrucao_de_praca_-_rua_dos_pacas_com_a_rua_ana_maria_do_nascimento.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal, extensivo à Secretaria competente, que sejam envidados esforços no sentido de viabilizar a construção de uma praça pública em terreno pertencente ao Município, localizado entre a Rua dos Pacas, Rua Ana Maria do Nascimento e Rua Maria de Lourdes do Nascimento, no Bairro Malaquias Cardoso.</t>
   </si>
   <si>
     <t>17413</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17413/requerimento_-_mega_operacao_integrada.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17413/requerimento_-_mega_operacao_integrada.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao senhor Prefeito do município, Sr. Hélio Lima Aragão Filho, as forças policiais e secretarias competentes que seja realizada EM CARÁTER DE URGÊNCIA uma Mega Operação integrada da Guarda Civil Municipal, DETRAN-PE, Agentes de Trânsito e Polícia Militar.</t>
   </si>
   <si>
     <t>17414</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17414/requerimento-_continuidade_do_bolsa_universitaria_2026.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17414/requerimento-_continuidade_do_bolsa_universitaria_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador EMANUEL SOUZA RAMOS, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo a Secretaria de Desenvolvimento Social, que empreguem esforços para a efetiva continuidade do programa Bolsa Universitária em nosso município referente ao ano de 2026.</t>
   </si>
   <si>
     <t>17415</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17415/rua_capitao_pedrosa_-_bairro_sao_cristovao_cobertura_asfaltica.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17415/rua_capitao_pedrosa_-_bairro_sao_cristovao_cobertura_asfaltica.pdf</t>
   </si>
   <si>
     <t>SOLICITAR ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal, extensivo à Secretaria competente, que sejam envidados esforços no sentido de viabilizar a execução da cobertura asfáltica da Rua Capitão Pedrosa, CEP 55194-100, (Rua da Assembleia de Deus) localizada no Bairro São Cristóvão, neste município.</t>
   </si>
   <si>
     <t>17416</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17416/portico_-_entrada_do_mirante_do_cruzeiro_da_palestina.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17416/portico_-_entrada_do_mirante_do_cruzeiro_da_palestina.pdf</t>
   </si>
   <si>
     <t>SOLICITAR ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal, extensivo à Secretaria competente, que sejam envidados esforços no sentido de viabilizar a construção de um Pórtico na entrada da via de acesso ao Mirante do Cruzeiro da Palestina.</t>
   </si>
   <si>
     <t>17417</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17417/rua_clementino_fernandes_de_moura_rua_da_aabb_-_bairro_novo_cobertura_asfaltica.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17417/rua_clementino_fernandes_de_moura_rua_da_aabb_-_bairro_novo_cobertura_asfaltica.pdf</t>
   </si>
   <si>
     <t>SOLICITAR ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal, extensivo à Secretaria competente, que sejam envidados esforços no sentido de viabilizar a execução da cobertura asfáltica da Rua Clementino Fernandes de Moura, (Rua ao lado da antiga AABB) CEP 55192-400, localizada no Bairro Novo, neste município.</t>
   </si>
   <si>
     <t>17418</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17418/caixa_de_agua_no_mirante_do_cruzeiro_da_palestina.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17418/caixa_de_agua_no_mirante_do_cruzeiro_da_palestina.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal, extensivo à Secretaria competente, que sejam envidados esforços no sentido de viabilizar a instalação de uma caixa d’água no Mirante do Cruzeiro da Palestina, a fim de suprir as necessidades de limpeza e manutenção em geral daquele espaço público.</t>
   </si>
   <si>
     <t>17419</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17419/saneamento_basico_-_mirante_do_cruzeiro_da_palestina.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17419/saneamento_basico_-_mirante_do_cruzeiro_da_palestina.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal, extensivo à Secretaria competente, que sejam envidados esforços no sentido de viabilizar a instalação de um sistema de saneamento básico suspenso, destinado a atender às demandas decorrentes da construção dos banheiros públicos no Mirante do Cruzeiro da Palestina.</t>
   </si>
   <si>
     <t>17420</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17420/req-_solicita_manutencao_dos_brinquedos_da_praca_do_santo_agostinho.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17420/req-_solicita_manutencao_dos_brinquedos_da_praca_do_santo_agostinho.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, a realização de manutenção e, se necessária, a substituição dos brinquedos da Praça localizada em frente a Igreja matriz de Santo Agostinho, Bairro Santo Agostinho.</t>
   </si>
   <si>
     <t>17421</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17421/semaforo_-_via_de_acesso_a_manhosa.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17421/semaforo_-_via_de_acesso_a_manhosa.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal, extensivo à Secretaria competente, que sejam envidados esforços no sentido de viabilizar a instalação de um semáforo no cruzamento da Avenida João Pereira de Abreu com a Rua Edinaldo Izídio da Silva e a Rua Jordão Batista de Oliveira, no bairro Dona Dom, importantes vias de acesso ao Açude da Manhosa.</t>
   </si>
   <si>
     <t>17422</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17422/redutores_de_velocidade_-_via_de_acesso_ao_acude_da_manhosa.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17422/redutores_de_velocidade_-_via_de_acesso_ao_acude_da_manhosa.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal, extensivo à Secretaria competente, que sejam envidados esforços no sentido de viabilizar a instalação de redutores de velocidade no perímetro que compreende as Ruas Edinaldo Izídio da Silva, Jordão Batista de Oliveira e Maria Marlene Ramos Arruda, vias que dão acesso ao Açude da Manhosa.</t>
   </si>
   <si>
     <t>17423</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17423/001_-_requer_o_envio_da_carreta_da_mulher_pernambucana_ao_nosso_municipio.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17423/001_-_requer_o_envio_da_carreta_da_mulher_pernambucana_ao_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer a Exma. Srª Governadora do Estado Pernambuco – Raquel Teixeira Lyra Lucena - PSD, extensivo as Secretarias Estadual pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o envio da Carreta da Mulher Pernambucana ao nosso Município, com a finalidade de atender em 2026 as mulheres santa-cruzenses com o Programa “Cuida PE Mulher”.</t>
   </si>
   <si>
     <t>17424</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17424/002_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_75_rua_deputado_osvaldo_rabelo_bairro_malaquias_cardoso.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17424/002_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_75_rua_deputado_osvaldo_rabelo_bairro_malaquias_cardoso.pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente aos imóveis nº 75 da Rua Deputado Osvaldo Rabelo, Bairro Malaquias Cardoso.</t>
   </si>
   <si>
     <t>17425</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17425/req-_solicita_manutencao_na_estrada_de_acesso_ao_sitio_cacimbinha.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17425/req-_solicita_manutencao_na_estrada_de_acesso_ao_sitio_cacimbinha.pdf</t>
   </si>
   <si>
     <t>A Vereadora FLÁVIA MILLENA SOARES GOMES, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, a realização do serviço de manutenção com motoniveladora (patrolamento) na estrada de acesso ao Sítio Cacimbinha, localizado no distrito do Pará.</t>
   </si>
   <si>
     <t>17426</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17426/req-_solicita_rondas_da_gcm_no_pindurao_dos_ramos.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17426/req-_solicita_rondas_da_gcm_no_pindurao_dos_ramos.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Defesa Social, Sr. Manoel Bernardino de Sena Neto, que seja realizada a intensificação das rondas da Guarda Civil Municipal (GCM) com prioridade para o período da tarde, bem como a permanência da viatura em horários estratégicos na localidade do Sítio Pindurão dos Ramos.</t>
   </si>
   <si>
     <t>17427</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17427/003_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_251_da_rua_maria_lica_de_vasconcellos_bairro_cruz_alta..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17427/003_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_251_da_rua_maria_lica_de_vasconcellos_bairro_cruz_alta..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente aos imóveis nº 251 da Rua Maria Lica de Vasconcellos, Bairro Cruz Alta.</t>
   </si>
   <si>
     <t>17428</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17428/004_-_requer_a_pavimentacao_asfaltica_da_rua_maria_lica_de_vasconcellos_bairro_cruz_alta..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17428/004_-_requer_a_pavimentacao_asfaltica_da_rua_maria_lica_de_vasconcellos_bairro_cruz_alta..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação asfáltica da Rua Maria Lica de Vasconcellos, Bairro Cruz Alta.</t>
   </si>
   <si>
     <t>17429</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17429/005_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_558_da_rua_jose_ramos_neto_bairro_cruz_alta..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17429/005_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_558_da_rua_jose_ramos_neto_bairro_cruz_alta..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente aos imóveis nº 558 da Rua José Ramos Neto, Bairro Cruz Alta.</t>
   </si>
   <si>
     <t>17430</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17430/006_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_776_da_rua_sao_paulo_loteamento_santa_tereza_bairro_cruz_alta..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17430/006_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_776_da_rua_sao_paulo_loteamento_santa_tereza_bairro_cruz_alta..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente aos imóveis nº 776 da Rua São Paulo, Loteamento Santa Tereza, Bairro Cruz Alta.</t>
   </si>
   <si>
     <t>17431</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17431/008_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_distrito_para..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17431/008_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_distrito_para..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto ao Comando do 24º Batalhão da Policia Militar de Pernambuco, para que seja feita a viabilização de um maior patrulhamento ostensivo e preventivo no período da semana do carnaval 2026, com a já tradicional (OPERAÇÃO CARNAVAL DA MODA), em sua edição 2026, no Distrito Pará.</t>
   </si>
   <si>
     <t>17432</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17432/007_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_nos_sitios_e_nas_estradas_da_zona_rural_do_nosso_municipio..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17432/007_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_nos_sitios_e_nas_estradas_da_zona_rural_do_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto ao Comando do 24º Batalhão da Policia Militar de Pernambuco, para que seja feita a viabilização de um maior patrulhamento ostensivo e preventivo no período da semana do carnaval 2026, com a já tradicional (OPERAÇÃO CARNAVAL DA MODA), em sua edição 2026, nos Sítios e nas Estradas da Zona Rural do nosso município.</t>
   </si>
   <si>
     <t>17433</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17433/026_-_requer_a_pavimentacao_asfaltica_da_rua_jose_aragao_neto_bairro_cruz_alta..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17433/026_-_requer_a_pavimentacao_asfaltica_da_rua_jose_aragao_neto_bairro_cruz_alta..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação asfáltica da Rua José Aragão Neto, Bairro Cruz Alta.</t>
   </si>
   <si>
     <t>17434</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17434/010_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_gaudencio_gomes_feitosa..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17434/010_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_gaudencio_gomes_feitosa..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto ao Comando do 24º Batalhão da Policia Militar de Pernambuco, para que seja feita a viabilização de um maior patrulhamento ostensivo e preventivo no período da semana do carnaval 2026, com a já tradicional (OPERAÇÃO CARNAVAL DA MODA), em sua edição 2026, no Bairro Gaudêncio Gomes Feitosa.</t>
   </si>
   <si>
     <t>17435</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17435/009_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_distrito_poco_fundo..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17435/009_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_distrito_poco_fundo..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto ao Comando do 24º Batalhão da Policia Militar de Pernambuco, para que seja feita a viabilização de um maior patrulhamento ostensivo e preventivo no período da semana do carnaval 2026, com a já tradicional (OPERAÇÃO CARNAVAL DA MODA), em sua edição 2026, no Distrito Poço Fundo.</t>
   </si>
   <si>
     <t>17436</t>
   </si>
   <si>
-    <t>26</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17436/011_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_sao_cristovao..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17436/011_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_sao_cristovao..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto ao Comando do 24º Batalhão da Policia Militar de Pernambuco, para que seja feita a viabilização de um maior patrulhamento ostensivo e preventivo no período da semana do carnaval 2026, com a já tradicional (OPERAÇÃO CARNAVAL DA MODA), em sua edição 2026, no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>17437</t>
   </si>
   <si>
-    <t>27</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17437/012_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_santo_agostinho..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17437/012_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_santo_agostinho..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto ao Comando do 24º Batalhão da Policia Militar de Pernambuco, para que seja feita a viabilização de um maior patrulhamento ostensivo e preventivo no período da semana do carnaval 2026, com a já tradicional (OPERAÇÃO CARNAVAL DA MODA), em sua edição 2026, no Bairro Santo Agostinho.</t>
   </si>
   <si>
     <t>17438</t>
   </si>
   <si>
-    <t>28</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17438/015_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_novo..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17438/015_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_novo..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto ao Comando do 24º Batalhão da Policia Militar de Pernambuco, para que seja feita a viabilização de um maior patrulhamento ostensivo e preventivo no período da semana do carnaval 2026, com a já tradicional (OPERAÇÃO CARNAVAL DA MODA), em sua edição 2026, no Bairro Novo.</t>
   </si>
   <si>
     <t>17439</t>
   </si>
   <si>
-    <t>29</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17439/014_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_oscarzao..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17439/014_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_oscarzao..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto ao Comando do 24º Batalhão da Policia Militar de Pernambuco, para que seja feita a viabilização de um maior patrulhamento ostensivo e preventivo no período da semana do carnaval 2026, com a já tradicional (OPERAÇÃO CARNAVAL DA MODA), em sua edição 2026, no Bairro Oscarzão.</t>
   </si>
   <si>
     <t>17440</t>
   </si>
   <si>
-    <t>30</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17440/013_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_palestina..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17440/013_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_palestina..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto ao Comando do 24º Batalhão da Policia Militar de Pernambuco, para que seja feita a viabilização de um maior patrulhamento ostensivo e preventivo no período da semana do carnaval 2026, com a já tradicional (OPERAÇÃO CARNAVAL DA MODA), em sua edição 2026, no Bairro Palestina.</t>
   </si>
   <si>
     <t>17441</t>
   </si>
   <si>
-    <t>31</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17441/016_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_nova_santa_cruz..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17441/016_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_nova_santa_cruz..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto ao Comando do 24º Batalhão da Policia Militar de Pernambuco, para que seja feita a viabilização de um maior patrulhamento ostensivo e preventivo no período da semana do carnaval 2026, com a já tradicional (OPERAÇÃO CARNAVAL DA MODA), em sua edição 2026, no Bairro Nova Santa Cruz.</t>
   </si>
   <si>
     <t>17444</t>
   </si>
   <si>
-    <t>32</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17444/017_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_manhosa.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17444/017_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_manhosa.pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto ao Comando do 24º Batalhão da Policia Militar de Pernambuco, para que seja feita a viabilização de um maior patrulhamento ostensivo e preventivo no período da semana do carnaval 2026, com a já tradicional (OPERAÇÃO CARNAVAL DA MODA), em sua edição 2026, no Bairro Manhosa.</t>
   </si>
   <si>
     <t>17445</t>
   </si>
   <si>
-    <t>33</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17445/019_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_dona_dom.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17445/019_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_dona_dom.pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto ao Comando do 24º Batalhão da Policia Militar de Pernambuco, para que seja feita a viabilização de um maior patrulhamento ostensivo e preventivo no período da semana do carnaval 2026, com a já tradicional (OPERAÇÃO CARNAVAL DA MODA), em sua edição 2026, no Bairro Dona Dom.</t>
   </si>
   <si>
     <t>17446</t>
   </si>
   <si>
-    <t>34</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17446/018_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_malaquias_cardoso..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17446/018_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_malaquias_cardoso..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto ao Comando do 24º Batalhão da Policia Militar de Pernambuco, para que seja feita a viabilização de um maior patrulhamento ostensivo e preventivo no período da semana do carnaval 2026, com a já tradicional (OPERAÇÃO CARNAVAL DA MODA), em sua edição 2026, no Bairro Malaquias Cardoso.</t>
   </si>
   <si>
     <t>17447</t>
   </si>
   <si>
-    <t>35</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17447/021_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_cruz_alta..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17447/021_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_cruz_alta..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto ao Comando do 24º Batalhão da Policia Militar de Pernambuco, para que seja feita a viabilização de um maior patrulhamento ostensivo e preventivo no período da semana do carnaval 2026, com a já tradicional (OPERAÇÃO CARNAVAL DA MODA), em sua edição 2026, no Bairro Cruz Alta.</t>
   </si>
   <si>
     <t>17448</t>
   </si>
   <si>
-    <t>36</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17448/req-_solicita_normatizacao_da_coleta_de_lixo_pindurao_dos_ramos.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17448/req-_solicita_normatizacao_da_coleta_de_lixo_pindurao_dos_ramos.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira , que seja realizada a normatização dos dias e horários da coleta de lixo no Sítio Pindurão dos Ramos e adjacências, bem como a ampla divulgação do calendário aos moradores.</t>
   </si>
   <si>
     <t>17449</t>
   </si>
   <si>
-    <t>37</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17449/020_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_da_moda..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17449/020_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_da_moda..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto ao Comando do 24º Batalhão da Policia Militar de Pernambuco, para que seja feita a viabilização de um maior patrulhamento ostensivo e preventivo no período da semana do carnaval 2026, com a já tradicional (OPERAÇÃO CARNAVAL DA MODA), em sua edição 2026, no Bairro da Moda.</t>
   </si>
   <si>
     <t>17450</t>
   </si>
   <si>
-    <t>38</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17450/022_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_centro..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17450/022_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_centro..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto ao Comando do 24º Batalhão da Policia Militar de Pernambuco, para que seja feita a viabilização de um maior patrulhamento ostensivo e preventivo no período da semana do carnaval 2026, com a já tradicional (OPERAÇÃO CARNAVAL DA MODA), em sua edição 2026, no Bairro Centro.</t>
   </si>
   <si>
     <t>17451</t>
   </si>
   <si>
-    <t>39</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17451/023_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_capibaribe..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17451/023_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_capibaribe..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto ao Comando do 24º Batalhão da Policia Militar de Pernambuco, para que seja feita a viabilização de um maior patrulhamento ostensivo e preventivo no período da semana do carnaval 2026, com a já tradicional (OPERAÇÃO CARNAVAL DA MODA), em sua edição 2026, no Bairro Capibaribe.</t>
   </si>
   <si>
     <t>17452</t>
   </si>
   <si>
-    <t>40</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17452/025_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_malhada_do_meio..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17452/025_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_malhada_do_meio..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto ao Comando do 24º Batalhão da Policia Militar de Pernambuco, para que seja feita a viabilização de um maior patrulhamento ostensivo e preventivo no período da semana do carnaval 2026, com a já tradicional (OPERAÇÃO CARNAVAL DA MODA), em sua edição 2026, no Bairro Malhada do Meio.</t>
   </si>
   <si>
     <t>17453</t>
   </si>
   <si>
-    <t>41</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17453/024_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_bela_vista..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17453/024_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_bela_vista..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto ao Comando do 24º Batalhão da Policia Militar de Pernambuco, para que seja feita a viabilização de um maior patrulhamento ostensivo e preventivo no período da semana do carnaval 2026, com a já tradicional (OPERAÇÃO CARNAVAL DA MODA), em sua edição 2026, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>17454</t>
   </si>
   <si>
-    <t>42</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17454/req-_solicita_normatizacao_de_abastecimento_de_agua_favela_do_papelao.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17454/req-_solicita_normatizacao_de_abastecimento_de_agua_favela_do_papelao.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, que seja realizada, com a máxima urgência, a regularização do abastecimento da caixa d'água comunitária via caminhão-pipa na localidade conhecida como Favela do Papelão, no Loteamento Pedra Branca, Bairro Malaquias Cardoso.</t>
   </si>
   <si>
     <t>17455</t>
   </si>
   <si>
-    <t>43</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17455/027_-_requer_a_dragagem_de_limpeza_do_rio_capibaribe..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17455/027_-_requer_a_dragagem_de_limpeza_do_rio_capibaribe..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer a Exma. Srª Governadora do Estado Pernambuco – Raquel Teixeira Lyra Lucena - PSD, ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, ao Exmo. Sr. Prefeito do Brejo da Madre de Deus -  Roberto Abraham Abrahamian Asfora, extensivo as Secretarias Estadual e municipais pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, uma parceria entre Governo do Estado e as Prefeituras de Santa Cruz do Capibaribe e Prefeitura do Brejo da Madre de Deus, para a dragagem de limpeza do Rio Capibaribe em todo seu percurso urbano entre os dois municípios, fazendo a retirada e o destino corretos dos sedimentos, lodo, plantas (pragas aquáticas) além outros resíduos acumulados.</t>
   </si>
   <si>
     <t>17456</t>
   </si>
   <si>
-    <t>44</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17456/028_-_requer_a_dragagem_de_limpeza_do_riacho_tapera.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17456/028_-_requer_a_dragagem_de_limpeza_do_riacho_tapera.pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a dragagem de limpeza do Riacho Tapera em todo seu percurso urbano no município, fazendo a retirada e o destino corretos dos sedimentos, lodo, plantas (pragas aquáticas) além outros resíduos acumulados.</t>
   </si>
   <si>
     <t>17459</t>
   </si>
   <si>
-    <t>45</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17459/req-_solicita_cameras_no_pindurao.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17459/req-_solicita_cameras_no_pindurao.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Defesa Social, Sr. Manoel Bernardino de Sena Neto, a realização de estudo técnico e posterior instalação de câmeras de monitoramento nas vias de acesso ao Sítio Pindurão dos Ramos e suas adjacências, localizado no distrito do Pará.</t>
   </si>
   <si>
     <t>17460</t>
   </si>
   <si>
-    <t>46</t>
-[...5 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17460/avenida_evaristo_gomes.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17460/avenida_evaristo_gomes.pdf</t>
   </si>
   <si>
     <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja finalizado o serviço de pavimentação da avenida Evaristo Gomes da Silva, bairro Santo Agostinho.</t>
   </si>
   <si>
     <t>17461</t>
   </si>
   <si>
-    <t>47</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17461/casa_azul.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17461/casa_azul.pdf</t>
   </si>
   <si>
     <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja construído uma CASA AZUL para atender pacientes com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>17463</t>
   </si>
   <si>
-    <t>48</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17463/mirante_cruzeiro.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17463/mirante_cruzeiro.pdf</t>
   </si>
   <si>
     <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja instalado Corrimão no Mirante do Cruzeiro.</t>
   </si>
   <si>
     <t>17464</t>
   </si>
   <si>
-    <t>49</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17464/req._posto_policial_malhada.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17464/req._posto_policial_malhada.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao senhor_x000D_
 prefeito do município, Sr. Hélio Lima Aragão Filho que sejam disponibilizado URGENTEMENTE efetivo 24 horas, viatura e contato oficial no Posto da Polícia Comunitária Cidadã da Malhada do Meio.</t>
   </si>
   <si>
     <t>17465</t>
   </si>
   <si>
-    <t>50</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17465/req-_solicita_cameras_no_lagoa_do_barbosa.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17465/req-_solicita_cameras_no_lagoa_do_barbosa.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Defesa Social, Sr. Manoel Bernardino de Sena Neto , a realização de estudo técnico e posterior, instalação de câmeras de videomonitoramento nas estradas de acesso e pontos centrais do Sítio Lagoa do Babosa. localizado no distrito do Pará.</t>
   </si>
   <si>
     <t>17466</t>
   </si>
   <si>
-    <t>51</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17466/req-_solicita_cameras_no_barra_da_cruz.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17466/req-_solicita_cameras_no_barra_da_cruz.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Defesa Social, Sr. Manoel Bernardino de Sena Neto , a realização de estudo técnico e posterior, instalação de câmeras de videomonitoramento nas estradas de acesso e pontos centrais do Sítio Barra da cruz. localizado no distrito do Pará.</t>
   </si>
   <si>
     <t>17467</t>
   </si>
   <si>
-    <t>52</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17467/rua_lazaro_davi_monteiro_rua_larga_-_bairro_sao_cristovao_cobertura_asfaltica.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17467/rua_lazaro_davi_monteiro_rua_larga_-_bairro_sao_cristovao_cobertura_asfaltica.pdf</t>
   </si>
   <si>
     <t>SOLICITAR ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal, extensivo à Secretaria competente, que sejam envidados esforços no sentido de viabilizar a execução da cobertura asfáltica da Rua Lázaro Davi Monteiro, (Rua Larga), CEP 55194-200, localizada no Bairro São Cristóvão, neste município.</t>
   </si>
   <si>
     <t>17468</t>
   </si>
   <si>
-    <t>53</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17468/req-_solicita_banheiros_no_cruzeiro.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17468/req-_solicita_banheiros_no_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, a construção de banheiros públicos (masculino e feminino), incluindo unidade adaptada com acessibilidade para cadeirantes (PCD), no Ponto Turístico do Cruzeiro, localizado no Bairro Palestina.</t>
   </si>
   <si>
     <t>17469</t>
   </si>
   <si>
-    <t>54</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17469/req-_solicita_manutencao_de_poco_pindurao.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17469/req-_solicita_manutencao_de_poco_pindurao.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Desenvolvimento Econômico, Inovação, Turismo e Agricultura, Sr. Ralph Wilkerson Borges Lagos, a realização de serviços de manutenção, instalação de bomba elétrica e operacionalização do sistema de abastecimento de poço artesiano no Sítio Pindurão dos Ramos, Localizado no distrito do pará.</t>
   </si>
   <si>
     <t>17470</t>
   </si>
   <si>
-    <t>55</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17470/030_-_requer_a_a_criacao_do_programa_casa_pintada_na_via_principal_de_acesso_ao_mirante_do_cruzeiro_da_palestina..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17470/030_-_requer_a_a_criacao_do_programa_casa_pintada_na_via_principal_de_acesso_ao_mirante_do_cruzeiro_da_palestina..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a criação do Programa Casa Pintada na via principal de acesso ao Mirante Oséas Moraes da Silva – Zeinha Moraes, no Cruzeiro da Palestina.</t>
   </si>
   <si>
     <t>17471</t>
   </si>
   <si>
-    <t>56</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17471/029_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_24_e_no_559_da_rua_maria_feitosa_de_jesus_loteamento_sao_jose_bairro_cruz_alta..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17471/029_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_24_e_no_559_da_rua_maria_feitosa_de_jesus_loteamento_sao_jose_bairro_cruz_alta..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente aos imóveis nº 24 e nº 559 da Rua Maria Feitosa de Jesus, Loteamento São José, Bairro Cruz Alta.</t>
   </si>
   <si>
     <t>17472</t>
   </si>
   <si>
-    <t>57</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17472/032_-_requer_a_criacao_de_uma_rota_secundaria_de_acesso_de_veiculos_ao_mirante_do_cruzeiro_da_palestina..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17472/032_-_requer_a_criacao_de_uma_rota_secundaria_de_acesso_de_veiculos_ao_mirante_do_cruzeiro_da_palestina..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a criação de uma rota secundaria para subida de veículos ao Mirante Oséas Moraes da Silva – Zeinha Moraes, no Cruzeiro da Palestina.</t>
   </si>
   <si>
     <t>17473</t>
   </si>
   <si>
-    <t>58</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17473/031_-_requer_a_a_criacao_do_programa_casa_pintada_na__rua_da_escadaria_de_acesso_ao_mirante_do_cruzeiro_da_palestina..pdf</t>
+    <t>Caetano Motos, Tallys Maia</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17473/031_-_requer_a_a_criacao_do_programa_casa_pintada_na__rua_da_escadaria_de_acesso_ao_mirante_do_cruzeiro_da_palestina..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a criação do Programa Casa Pintada na Rua Padre Manoel Francisco Xavier (Rua Padre Bianchi) Rua da Escadaria de acesso ao Mirante Oséas Moraes da Silva – Zeinha Moraes, no Cruzeiro da Palestina.</t>
   </si>
   <si>
     <t>17474</t>
   </si>
   <si>
-    <t>59</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17474/reposicao_de_lampada_rua_martins_barros.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17474/reposicao_de_lampada_rua_martins_barros.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ MOURA FILHO, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a substituição da lâmpada apagada/queimada na Rua Martins Barros, nº 29- Bairro Bela Vista. Poste vizinho ao nº 29. Ponto de referência: Rua Por trás do Cabana Club.</t>
   </si>
   <si>
     <t>17475</t>
   </si>
   <si>
-    <t>60</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17475/requerimento_reposicao_lampada_apagada.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17475/requerimento_reposicao_lampada_apagada.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ MOURA FILHO, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a substituição da lâmpada apagada/queimada no poste nº T. 027.379, na Rua Ana Eulina Rocha, nº 104/100- Bairro São Dona Lica II. Ponto de referência: A quarta rua a direita, após a ponte</t>
   </si>
   <si>
     <t>17476</t>
   </si>
   <si>
-    <t>61</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17476/req-_solicita_limpeza_na_vila_do_amor.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17476/req-_solicita_limpeza_na_vila_do_amor.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, a realização de serviços de varrição e recolhimento de lixo acumulado nas vias públicas do Bairro Gaudêncio Feitosa (Vila do Amor).</t>
   </si>
   <si>
     <t>17477</t>
   </si>
   <si>
-    <t>62</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17477/requerimento_mirante_do_cruzeiro.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17477/requerimento_mirante_do_cruzeiro.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ MOURA FILHO, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa Legislativa, requer ao Exmo. Sr. Prefeito do Município de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo às Secretarias Municipais pertinentes à demanda, que sejam envidados os esforços necessários no sentido de adotar as providências cabíveis, visando à implantação de sinalização viária e turística adequada até o Mirante do Cruzeiro, nos pontos que forem considerados pertinentes, com o objetivo de facilitar o acesso da população e dos visitantes, promover a segurança, organizar o trânsito e valorizar o referido ponto turístico do município.</t>
   </si>
   <si>
     <t>17478</t>
   </si>
   <si>
-    <t>63</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17478/requerimento_mirante_do_cruzeiro_placas_informartivas..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17478/requerimento_mirante_do_cruzeiro_placas_informartivas..pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ MOURA FILHO, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa Legislativa, requer ao Exmo. Sr. Prefeito do Município de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo às Secretarias Municipais competentes, que sejam adotadas as providências necessárias visando à instalação de placas informativas no Mirante do Cruzeiro, contendo:_x000D_
 • Regras de uso do espaço;_x000D_
 • Orientações de preservação ambiental;_x000D_
 • Informações educativas voltadas à conscientização da população e dos visitantes.</t>
   </si>
   <si>
     <t>17481</t>
   </si>
   <si>
-    <t>64</t>
-[...5 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17481/requerimento_lixeiras_para_o_cruzeiro_da_palestina.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17481/requerimento_lixeiras_para_o_cruzeiro_da_palestina.pdf</t>
   </si>
   <si>
     <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
 no sentido de que seja providenciadas lixeiras públicas em cantos estratégicos na subida do_x000D_
 Cruzeiro da Palestina.</t>
   </si>
   <si>
     <t>17482</t>
   </si>
   <si>
-    <t>65</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17482/requerimento_saneamento_dona_arlinda.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17482/requerimento_saneamento_dona_arlinda.pdf</t>
   </si>
   <si>
     <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
 que sejam realizados os devidos reparos no sistema de saneamento básico do Loteamento_x000D_
 Dona Arlinda, neste município.</t>
   </si>
   <si>
     <t>17483</t>
   </si>
   <si>
-    <t>66</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17483/req-_solicita_pavimentacao_para_rua_augusto_tenesio_poco_fundo.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17483/req-_solicita_pavimentacao_para_rua_augusto_tenesio_poco_fundo.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo à Secretária Municipal de Desenvolvimento Urbano, Srª. Patrícia Souto de Barros Lagos, a realização do serviço de Pavimentação da Rua Augusto Tenésio de Siqueira, localizada no Distrito de Poço Fundo.</t>
   </si>
   <si>
     <t>17484</t>
   </si>
   <si>
-    <t>67</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17484/req-_solicita_pavimentacao_para_rua_irene_emilia_poco_fundo.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17484/req-_solicita_pavimentacao_para_rua_irene_emilia_poco_fundo.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo à Secretária Municipal de Desenvolvimento Urbano, Srª. Patrícia Souto de Barros Lagos, a realização do serviço de Pavimentação da Rua Irene Emilia Barbosa, localizada no Distrito de Poço Fundo.</t>
   </si>
   <si>
     <t>17485</t>
   </si>
   <si>
-    <t>68</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17485/construcao_de_estacionamento_para_motos_-_rua_da_escadaria_na_palestina.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17485/construcao_de_estacionamento_para_motos_-_rua_da_escadaria_na_palestina.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal, extensivo à Secretaria competente, que sejam realizados estudos de viabilidade e, posteriormente, a construção de um espaço público reservado para o estacionamento de motocicletas, nas proximidades da Rua Manoel Francisco Xavier, CEP 55190-036 – Bairro da Palestina, conhecida como Rua da Escadaria Isaque Teodoro Aragão (Bibiu de Nicolau) ou Rua do Cruzeiro.</t>
   </si>
   <si>
     <t>17486</t>
   </si>
   <si>
-    <t>69</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17486/modelo_-_requerimento_cemiterio_cacimba_de_baixo.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17486/modelo_-_requerimento_cemiterio_cacimba_de_baixo.pdf</t>
   </si>
   <si>
     <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
 no sentido de que seja providenciadas as desmarcações dos lotes no "Cemitério de_x000D_
 Cacimba de Baixo "Cemitério São Sebastião", em nosso município.</t>
   </si>
   <si>
     <t>17491</t>
   </si>
   <si>
-    <t>70</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17491/req-_solicita_pavimentacao_para_rua_projetada_05_poco_fundo.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17491/req-_solicita_pavimentacao_para_rua_projetada_05_poco_fundo.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo à Secretária Municipal de Desenvolvimento Urbano, Srª. Patrícia Souto de Barros Lagos, a realização do serviço de Pavimentação da Rua projetada 05, localizada no Distrito de Poço Fundo.</t>
   </si>
   <si>
     <t>17492</t>
   </si>
   <si>
-    <t>71</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17492/req-_solicita_pavimentacao_para_rua_projetada_09_poco_fundo.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17492/req-_solicita_pavimentacao_para_rua_projetada_09_poco_fundo.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo à Secretária Municipal de Desenvolvimento Urbano, Srª. Patrícia Souto de Barros Lagos, a realização do serviço de Pavimentação da Rua projetada 09, localizada no Distrito de Poço Fundo.</t>
   </si>
   <si>
     <t>17493</t>
   </si>
   <si>
-    <t>72</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17493/req-_solicita_bebedouro_para_a_praca_do_santo_agostinho.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17493/req-_solicita_bebedouro_para_a_praca_do_santo_agostinho.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, a instalação de bebedouro público (modelo antivandalismo e com acessibilidade) na Praça localizada em frente à Igreja Matriz de Santo Agostinho.</t>
   </si>
   <si>
     <t>17494</t>
   </si>
   <si>
-    <t>73</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17494/036_-_requer_a_pavimentacao_asfaltica_da_rua_elias_ferreira_do_nascimento_bairro_dona_dom..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17494/036_-_requer_a_pavimentacao_asfaltica_da_rua_elias_ferreira_do_nascimento_bairro_dona_dom..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação asfáltica da Rua Elias Ferreira do Nascimento, Bairro Dona Dom.</t>
   </si>
   <si>
     <t>17495</t>
   </si>
   <si>
-    <t>74</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17495/wifi_cruzeiro.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17495/wifi_cruzeiro.pdf</t>
   </si>
   <si>
     <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à Secretaria competente, a instalação de ponto de internet Wi-Fi livre no Mirante do Cruzeiro.</t>
   </si>
   <si>
     <t>17496</t>
   </si>
   <si>
-    <t>75</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17496/req-_solicita_pavimentacao_para_rua_projetada_02_poco_fundo.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17496/req-_solicita_pavimentacao_para_rua_projetada_02_poco_fundo.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo à Secretária Municipal de Desenvolvimento Urbano, Srª. Patrícia Souto de Barros Lagos, a realização do serviço de Pavimentação da Rua Projetada 02, localizada no Distrito de Poço Fundo.</t>
   </si>
   <si>
     <t>17497</t>
   </si>
   <si>
-    <t>76</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17497/professor_de_zumba_-_mirante_do_cruzeiro.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17497/professor_de_zumba_-_mirante_do_cruzeiro.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal, extensivo à Secretaria competente, que sejam realizados estudos de viabilidade e, posteriormente, a disponibilização de um(a) Professor(a) para ministrar aulas de Zumba, no Mirante do Cruzeiro, especialmente nos horários de maior fluxo de pessoas.</t>
   </si>
   <si>
     <t>17498</t>
   </si>
   <si>
-    <t>77</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17498/construcao_de_creche_-_lot._leonor.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17498/construcao_de_creche_-_lot._leonor.pdf</t>
   </si>
   <si>
     <t>SOLICITA à Exmª. Sra. Raquel Teixeira Lyra Lucena, Governadora do Estado de Pernambuco, extensivo à Secretaria competente, que sejam realizados estudos de viabilidade técnica e orçamentária com vistas à construção de uma Creche no Loteamento Leonor – Bairro Santo Agostinho, em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>17499</t>
   </si>
   <si>
-    <t>78</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17499/profissional_na_area_da_saude_-_mirante_do_cruzeiro.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17499/profissional_na_area_da_saude_-_mirante_do_cruzeiro.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal, extensivo à Secretaria competente, que sejam realizados estudos de viabilidade e, posteriormente, a disponibilização de um profissional da área da saúde no Mirante do Cruzeiro, com local apropriado para atendimento, especialmente nos horários de maior fluxo de pessoas.</t>
   </si>
   <si>
     <t>17500</t>
   </si>
   <si>
-    <t>79</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17500/req-_solicita_pavimentacao_para_rua_seu_izidorio_poco_fundo.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17500/req-_solicita_pavimentacao_para_rua_seu_izidorio_poco_fundo.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo à Secretária Municipal de Desenvolvimento Urbano, Srª. Patrícia Souto de Barros Lagos, a realização do serviço de Pavimentação da Rua Izidório Paulo da Silva (seu Izidório), localizada no Distrito de Poço Fundo.</t>
   </si>
   <si>
     <t>17501</t>
   </si>
   <si>
-    <t>80</t>
-[...5 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17501/coletor_arapua.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17501/coletor_arapua.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a_x000D_
 demanda, no sentido de envidar esforços, para que seja feito, em caráter de urgência, a_x000D_
 implantação de coletores de lixo (lixeira tipo container de 1.000 litros), nas_x000D_
 imediações do Sítio Arapuá (próximo a ponte), Zona Rural de nosso município.</t>
   </si>
   <si>
     <t>17502</t>
   </si>
   <si>
-    <t>81</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17502/033_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_27_da_avenida_teonilo_silvestre_da_silva_bairro_sao_cristovao..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17502/033_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_27_da_avenida_teonilo_silvestre_da_silva_bairro_sao_cristovao..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente ao imóvel nº 27 da Avenida Teonilo Silvestre da Silva, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>17503</t>
   </si>
   <si>
-    <t>82</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17503/034_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_16_da_rua_doutor_arnaldo_monteiro_bairro_novo..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17503/034_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_16_da_rua_doutor_arnaldo_monteiro_bairro_novo..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente ao imóvel nº 16 da Rua Doutor Arnaldo Monteiro, Bairro Novo.</t>
   </si>
   <si>
     <t>17504</t>
   </si>
   <si>
-    <t>83</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17504/requerimento-_oferta_gratuita_de_implanon.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17504/requerimento-_oferta_gratuita_de_implanon.pdf</t>
   </si>
   <si>
     <t>O Vereador EMANUEL SOUZA RAMOS, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo a Secretaria Municipal de Saúde para que possam unir esforços para a oferta gratuita de implante de anticoncepcional subdérmico Implanon na rede municipal de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>17505</t>
   </si>
   <si>
-    <t>84</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17505/035_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_19_da_rua_elias_ferreira_do_nascimento_bairro_dona_dom.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17505/035_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_19_da_rua_elias_ferreira_do_nascimento_bairro_dona_dom.pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente ao imóvel nº 19 da Rua Elias Ferreira do Nascimento, Bairro Dona Dom.</t>
   </si>
   <si>
     <t>17508</t>
   </si>
   <si>
-    <t>85</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17508/037_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_287_da_rua_luiza_mendes_bairro_nova_santa_cruz..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17508/037_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_287_da_rua_luiza_mendes_bairro_nova_santa_cruz..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente ao imóvel nº 287 da Rua Luiza Mendes, Bairro Nova Santa Cruz.</t>
   </si>
   <si>
     <t>17509</t>
   </si>
   <si>
-    <t>86</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17509/req-_solicita_bebedouro_para_o_mirante_do_cruzeiro.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17509/req-_solicita_bebedouro_para_o_mirante_do_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, a instalação de bebedouro público (modelo antivandalismo e com acessibilidade) no Mirante do Cruzeiro, localizado no Bairro Palestina.</t>
   </si>
   <si>
     <t>17510</t>
   </si>
   <si>
-    <t>87</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17510/req-_solicita_bebedouro_para_o_parque_wellington.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17510/req-_solicita_bebedouro_para_o_parque_wellington.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, a instalação de bebedouro público (modelo antivandalismo e com acessibilidade) nas dependências do Parque Municipal Wellington Monteiro.</t>
   </si>
   <si>
     <t>17512</t>
   </si>
   <si>
-    <t>88</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17512/modelo_-_requerimento_calcada_na_entrada_de_poco_fundo.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17512/modelo_-_requerimento_calcada_na_entrada_de_poco_fundo.pdf</t>
   </si>
   <si>
     <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
 que seja realizado em caráter de urgência a construção da calçada da via de acesso_x000D_
 localizada na entrada do Distrito de Poço Fundo, que faz ligação com a Rua Santo_x000D_
 Antônio.</t>
   </si>
   <si>
     <t>17513</t>
   </si>
   <si>
-    <t>89</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17513/modelo_-_requerimento_poco_fundo_corrimao.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17513/modelo_-_requerimento_poco_fundo_corrimao.pdf</t>
   </si>
   <si>
     <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
 a instalação de um corrimão na escadaria de acesso ao Cruzeiro da Vila de Poço_x000D_
 Fundo, visando garantir maior segurança e acessibilidade aos munícipes que frequentam o_x000D_
 local.</t>
   </si>
   <si>
     <t>17514</t>
   </si>
   <si>
-    <t>90</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17514/requerimento_calcada_via_de_acesso_poco_fundo.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17514/requerimento_calcada_via_de_acesso_poco_fundo.pdf</t>
   </si>
   <si>
     <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
 que seja realizado em caráter de urgência a construção da calçada da via de acesso_x000D_
 localizada na saída do Distrito de Poço Fundo, que faz ligação para a PE-160, sentido_x000D_
 Jataúba.</t>
   </si>
   <si>
     <t>17515</t>
   </si>
   <si>
-    <t>91</t>
-[...5 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17515/req_____2026_-_totens_de_monitoramento_da_academia_das_cidades_da_cohab.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17515/req_____2026_-_totens_de_monitoramento_da_academia_das_cidades_da_cohab.pdf</t>
   </si>
   <si>
     <t>O Vereador MARLOS MELO DA COSTA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, depois de ouvir o plenário, requer ao Senhor Prefeito Hélio de Lima Aragão Filho, extensivo a Secretaria competente, que sejam instalados dois Totens de Monitoramento, com Visão 360º e reconhecimento facial do sistema de segurança municipal, na Academia das Cidades do bairro da Cohab, em nossa cidade.</t>
   </si>
   <si>
     <t>17516</t>
   </si>
   <si>
-    <t>92</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17516/iluminacao_cruzeiro_13-01.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17516/iluminacao_cruzeiro_13-01.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo ao Senhor Secretário Municipal de Infraestrutura e Meio Ambiente – Antônio Marcelo Cumaru Pereira, solicitando, em caráter de urgência, que sejam realizados os devidos melhoramentos na iluminação pública da entrada do bairro Palestina, abrangendo o trecho que passa pela Caixa d’água até o Cruzeiro, no município de Santa Cruz do Capibaribe, visando garantir mais segurança, mobilidade e bem-estar à população que transita diariamente pela localidade.</t>
   </si>
   <si>
     <t>17517</t>
   </si>
   <si>
-    <t>93</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17517/requerimento_construcao_piscina.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17517/requerimento_construcao_piscina.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ MOURA FILHO, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido de envidar esforços, para que sejam adotadas as providências necessárias, junto à Secretaria competente, visando à construção de uma piscina no Centro de Convivência de Idosos deste município.</t>
   </si>
   <si>
     <t>17518</t>
   </si>
   <si>
-    <t>94</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17518/teloes_na_copa.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17518/teloes_na_copa.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo ao - Setor de Cultura Do Município, no sentido de que sejam disponibilizados telões no espaço onde será realizado o São João da Moda 2026, nos dias de jogos da Seleção Brasileira, na Copa Do Mundo 2026, possibilitando que a população possa acompanhar as partidas em ambiente público, seguro e organizado.</t>
   </si>
   <si>
     <t>17519</t>
   </si>
   <si>
-    <t>95</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17519/atividades_culturais_cruzeiro.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17519/atividades_culturais_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo a Senhora Secretária Municipal de Educação e Cultura – Cleciana Alves de Arruda, que o Poder Executivo promova atividades culturais, esportivas e recreativas, fortalecendo o convívio comunitário e a ocupação positiva do espaço público.</t>
   </si>
   <si>
     <t>17520</t>
   </si>
   <si>
-    <t>96</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17520/038_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_129_da_rua_analicio_antonio_de_moura_loteamento_sao_jose_bairro_bela_vista..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17520/038_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_129_da_rua_analicio_antonio_de_moura_loteamento_sao_jose_bairro_bela_vista..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente ao imóvel nº 129 da Rua Analicio Antônio de Moura, Loteamento São José, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>17521</t>
   </si>
   <si>
-    <t>97</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17521/039_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_303_e_no_373_da_rua_joao_raimundo_de_souza_bairro_bela_vista..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17521/039_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_303_e_no_373_da_rua_joao_raimundo_de_souza_bairro_bela_vista..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente aos imóveis nº 303 e nº 373 da Rua João Raimundo de Souza, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>17522</t>
   </si>
   <si>
-    <t>98</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17522/040_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_104_da_rua_presidente_humberto_de_alencar_castelo_branco_bairro_nova_santa_cruz..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17522/040_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_104_da_rua_presidente_humberto_de_alencar_castelo_branco_bairro_nova_santa_cruz..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente ao imóvel nº 104 da Rua Presidente Humberto de Alencar Castelo Branco, Bairro Nova Santa Cruz.</t>
   </si>
   <si>
     <t>17523</t>
   </si>
   <si>
-    <t>99</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17523/requerimento_bancos_para_subida_do_cruzeiro.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17523/requerimento_bancos_para_subida_do_cruzeiro.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a_x000D_
 demanda, no sentido de envidar esforços, para que seja feito, em caráter de urgência, a_x000D_
 instalação de bancos de praça ao longo da subida do Mirante do Cruzeiro, localizado_x000D_
 no bairro Palestina em nosso município.</t>
   </si>
   <si>
     <t>17524</t>
   </si>
   <si>
-    <t>100</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17524/requerimento_limpeza_e_manutencao_no_calcamento.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17524/requerimento_limpeza_e_manutencao_no_calcamento.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a_x000D_
 demanda, no sentido de envidar esforços, para que seja realizado um mutirão de_x000D_
 limpeza, com varrição completa e pintura de meio fios, serviço de tapas buracos,_x000D_
 recolhimento de entulhos, entre outros, por todo trecho da Gaudêncio Gomes_x000D_
 Feitosa, bairro Portal (bairro vizinho ao ATACADÃO), em nosso município.</t>
   </si>
   <si>
     <t>17525</t>
   </si>
   <si>
-    <t>101</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17525/requerimento__manutencao_no_calcamento_-_escola_malhada.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17525/requerimento__manutencao_no_calcamento_-_escola_malhada.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a_x000D_
 demanda, no sentido de envidar esforços, para que seja realizado um mutirão de_x000D_
 limpeza, com varrição completa e pintura de meio fios, como também serviço de_x000D_
 tapas buracos, por todo trecho da Rua Manoel Clemente Barros (Rua da Escola José_x000D_
 Mendonça Bezerra – Escola da Malhada), bairro Malhada do Meio, em nosso_x000D_
 município.</t>
   </si>
   <si>
     <t>17528</t>
   </si>
   <si>
-    <t>102</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17528/req._pavimentacao_rua_noel_assinado.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17528/req._pavimentacao_rua_noel_assinado.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Noel Rosa- Nova Santa Cruz.</t>
   </si>
   <si>
     <t>17529</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17529/requalificacao_da_quadra_do_residencial_cruzeiro_ass.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17529/requalificacao_da_quadra_do_residencial_cruzeiro_ass.pdf</t>
   </si>
   <si>
     <t>Requeiro á mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento interno desta Casa, SOLICITAR, ao Exmo. Sr. Prefeito Helinho Aragão, que envide esforços para a requalificação da quadra esportiva do bairro Residencial Cruzeiro, tendo em vista que a referida quadra encontrasse deteriorada necessitando de uma requalificação.</t>
   </si>
   <si>
     <t>17530</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17530/mutirao_de_limpeza_bairro_maria_vieira_ii_ass.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17530/mutirao_de_limpeza_bairro_maria_vieira_ii_ass.pdf</t>
   </si>
   <si>
     <t>Requeiro á mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento interno desta Casa, SOLICITAR, ao Exmo. Sr. Prefeito Helinho Aragão, que envide esforços para a realização de um mutirão de limpeza no bairro Maria Vieira II.</t>
   </si>
   <si>
     <t>17533</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17533/apresentacao_acustica_no_cruzeiro.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17533/apresentacao_acustica_no_cruzeiro.pdf</t>
   </si>
   <si>
     <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, para que sejam estudadas e viabilizadas possibilidades para que artistas musicais (no formato acústico) da nossa cidade possam se apresentar no Mirante do Cruzeiro, posteriormente a criação da agenda cultural, específica para a realização dessas apresentações no referido local</t>
   </si>
   <si>
     <t>17534</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17534/042_-_requer_a_vistoria_preventiva_das_arvores_centenarias_ou_de_patrimonio_historico_ambiental_no_distrito_do_poco_fundo.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17534/042_-_requer_a_vistoria_preventiva_das_arvores_centenarias_ou_de_patrimonio_historico_ambiental_no_distrito_do_poco_fundo.pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a vistoria preventiva com laudo técnico, nas árvores centenárias ou de Patrimônio Histórico Ambiental no Distrito Poço Fundo, evitando assim o tombamento destas arvores, como ocorrido em fevereiro de 2024, após fortes chuvas em nosso município.</t>
   </si>
   <si>
     <t>17535</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17535/043_-_requer_a_vistoria_preventiva_das_arvores_centenarias_ou_de_patrimonio_historico_ambiental_no_distrito_sede_scc..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17535/043_-_requer_a_vistoria_preventiva_das_arvores_centenarias_ou_de_patrimonio_historico_ambiental_no_distrito_sede_scc..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a vistoria preventiva com laudo técnico, nas árvores centenárias ou de Patrimônio Histórico Ambiental no Distrito Sede Santa Cruz do Capibaribe, evitando assim o tombamento destas arvores, como ocorrido em fevereiro de 2024, após fortes chuvas em nosso município.</t>
   </si>
   <si>
     <t>17536</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17536/041_-_requer_a_vistoria_preventiva_das_arvores_centenarias_ou_de_patrimonio_historico_ambiental_no_distrito_do_para.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17536/041_-_requer_a_vistoria_preventiva_das_arvores_centenarias_ou_de_patrimonio_historico_ambiental_no_distrito_do_para.pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a vistoria preventiva com laudo técnico, nas árvores centenárias ou de Patrimônio Histórico Ambiental no Distrito do Pará, evitando assim o tombamento destas arvores, como ocorrido em fevereiro de 2024, após fortes chuvas em nosso município.</t>
   </si>
   <si>
     <t>17537</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17537/modelo_-_requerimento_cruzeiro_poco_fundo_revitalizacao.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17537/modelo_-_requerimento_cruzeiro_poco_fundo_revitalizacao.pdf</t>
   </si>
   <si>
     <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são conferidas_x000D_
 pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do_x000D_
 Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes, que_x000D_
 seja realizado a revitalização do Cruzeiro do Distrito de Poço Fundo, com vistas à_x000D_
 preservação do patrimônio cultural, religioso e histórico da comunidade.</t>
   </si>
   <si>
     <t>17540</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17540/requerimento__conclusao_pavimentacao.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17540/requerimento__conclusao_pavimentacao.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a_x000D_
 demanda, no sentido de envidar esforços, para que seja feito a conclusão/término da_x000D_
 pavimentação da Rua Eudes Nunes de Araújo, localizada no bairro Bela Vista,_x000D_
 loteamento Cidade Alta, em nosso município.</t>
   </si>
   <si>
     <t>17541</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17541/requerimento_limpeza_e_manutencao_no_calcamento_rua_jose_pedro.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17541/requerimento_limpeza_e_manutencao_no_calcamento_rua_jose_pedro.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a_x000D_
 demanda, no sentido de envidar esforços, para que seja realizado um mutirão de_x000D_
 limpeza (incluindo terrenos baldios) , com varrição completa e pintura de meio fios,_x000D_
 serviço de tapas buracos, recolhimento de entulhos, entre outros, por todo trecho da_x000D_
 Rua José Pedro da Silva, bairro bela vista, loteamento Cidade Alta, em nosso_x000D_
 município.</t>
   </si>
   <si>
     <t>17542</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17542/requerimento_limpeza_e_manutencao_no_calcamento_rua_eudes_nunes.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17542/requerimento_limpeza_e_manutencao_no_calcamento_rua_eudes_nunes.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a_x000D_
 demanda, no sentido de envidar esforços, para que seja realizado um mutirão de_x000D_
 limpeza (incluindo terrenos baldios), com varrição completa e pintura de meio fios,_x000D_
 serviço de tapas buracos, recolhimento de entulhos, entre outros, por todo trecho da_x000D_
 Rua Eudes Nunes de Araújo, bairro bela vista, loteamento Cidade Alta, em nosso_x000D_
 município.</t>
   </si>
   <si>
     <t>17543</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17543/requerimento_limpeza_e_manutencao_no_calcamento_rua_edeilson_nunes.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17543/requerimento_limpeza_e_manutencao_no_calcamento_rua_edeilson_nunes.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a_x000D_
 demanda, no sentido de envidar esforços, para que seja realizado um mutirão de_x000D_
 limpeza (incluindo terrenos baldios), com varrição completa e pintura de meio fios,_x000D_
 serviço de tapas buracos, recolhimento de entulhos, entre outros, por todo trecho da_x000D_
 Rua Edeilson Nunes de Araújo, bairro bela vista, loteamento Cidade Alta, em nosso_x000D_
 município.</t>
   </si>
   <si>
     <t>17544</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17544/requerimento_rua_jose_marcelo_simao.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17544/requerimento_rua_jose_marcelo_simao.pdf</t>
   </si>
   <si>
     <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são conferidas_x000D_
 pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do_x000D_
 Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes, que_x000D_
 seja feito o serviço de tapa buraco ou semelhante na Rua José Marcelo Simão, Loteamento_x000D_
 São Miguel - Bairro Bela Vista, próximo ao número 90, com o objetivo de melhorar as_x000D_
 condições de tráfego e garantir maior segurança aos moradores e usuários da via.</t>
   </si>
   <si>
     <t>17554</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17554/044_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_53_da_rua_antonio_felix_da_silva_bairro_novo..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17554/044_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_53_da_rua_antonio_felix_da_silva_bairro_novo..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente ao imóvel nº 53 da Rua Antônio Felix da Silva, Bairro Novo.</t>
   </si>
   <si>
     <t>17555</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17555/045_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_129_da_rua_ananias_carlos_da_rocha_bairro_novo..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17555/045_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_129_da_rua_ananias_carlos_da_rocha_bairro_novo..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente ao imóvel nº 129 da Rua Ananias Carlos da Rocha, Bairro Novo.</t>
   </si>
   <si>
     <t>17556</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17556/046_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_27_da_rua_maria_francisca_da___silva_bairro_novo..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17556/046_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_27_da_rua_maria_francisca_da___silva_bairro_novo..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente ao imóvel nº 27 da Rua Maria Francisca da   Silva, Bairro Novo.</t>
   </si>
   <si>
     <t>17557</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17557/047_-_requer_que_as_pessoas_acometidas_por_fibromialgia_tenha_o_direito_de_utilizar_as_vagas_de_estacionamento_reservadas_as_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17557/047_-_requer_que_as_pessoas_acometidas_por_fibromialgia_tenha_o_direito_de_utilizar_as_vagas_de_estacionamento_reservadas_as_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja reconhecido em caráter de urgência, que as pessoas acometidas por fibromialgia tenha o direito de utilizar as vagas de estacionamento reservadas às pessoas com deficiência em vias públicas e em locais privados de uso coletivo no Município Santa Cruz do Capibaribe/PE, assim como disposto na Lei Federal nº 15.176, de 23 de julho de 2025, que equiparação da pessoa acometida pelas doenças à pessoa com deficiência.</t>
   </si>
   <si>
     <t>17558</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17558/048_-_requer_que_as_pessoas_acometidas_por_fibromialgia_tenha_equiparacao_legal_dessa_condicao_a_deficiencia.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17558/048_-_requer_que_as_pessoas_acometidas_por_fibromialgia_tenha_equiparacao_legal_dessa_condicao_a_deficiencia.pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja reconhecido em caráter de urgência, que as pessoas acometidas por fibromialgia tenha equiparação legal dessa condição à deficiência, conforme consolidado pela recente Lei Federal nº 15.176, de 23 de julho de 2025, com benefícios e direitos como:_x000D_
 _x000D_
 1 - Ações afirmativas e cotas em concursos públicos no município._x000D_
 2 - Isenções fiscais e direitos assistenciais._x000D_
 3 - Facilidade para o acesso aos benefícios municipais a pessoas com deficiência._x000D_
 4 - Prioridade no atendimento em serviços públicos e privados no município.</t>
   </si>
   <si>
     <t>17559</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>Gilson Julião</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17559/requerimento_iluminacao_rota_do_mar_club.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17559/requerimento_iluminacao_rota_do_mar_club.pdf</t>
   </si>
   <si>
     <t>O Vereador GILSON JOSÉ JULIÃO, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, ANTÔNIO MARCELO CUMARU PEREIRA, que providenciem a instalação de lâmpadas de led e façam as devidas substituições nos locais que se encontram sem iluminação pública nas ruas Pedro Paulo de Souza, José da Silva Neves e Letícia Carlos da Rocha, localizadas no Bairro Dona Dom, especificamente nos fundos das conhecidas quadras do Rota do Mar Club.</t>
   </si>
   <si>
     <t>17561</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17561/construcao_de_creche_-_bairro_cruz_alta.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17561/construcao_de_creche_-_bairro_cruz_alta.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal de Santa Cruz do Capibaribe, extensivo à Secretaria competente, que sejam realizados estudos de viabilidade técnica e orçamentária, com vistas à posterior construção de uma Creche no Bairro Cruz Alta, a fim de atender à demanda das famílias da localidade.</t>
   </si>
   <si>
     <t>17562</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17562/programa_cultural_-_mirante_do_cruzeiro.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17562/programa_cultural_-_mirante_do_cruzeiro.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal de Santa Cruz do Capibaribe, extensivo à Secretaria competente, que sejam envidados esforços no sentido de viabilizar a implantação de um projeto cultural de musicalidade acústica, com a participação de artistas locais e regionais, a ser realizado no Mirante do Cruzeiro da Palestina, promovendo cultura, lazer e valorização dos talentos da região.</t>
   </si>
   <si>
     <t>17567</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17567/req-_solicita_manutencao_de_calcamento_na_rua_caramuru.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17567/req-_solicita_manutencao_de_calcamento_na_rua_caramuru.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, a realização do serviços de reparo do calçamento da Rua Caramuru, localizada no Centro.</t>
   </si>
   <si>
     <t>17569</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17569/requerimento__quadra_da_escola_donatila.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17569/requerimento__quadra_da_escola_donatila.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a_x000D_
 demanda, no sentido de envidar esforços, para que seja incluído no projeto da_x000D_
 reconstrução da Escola Professora Donatilla da Costa Lima, a construção de uma_x000D_
 quadra poliesportiva (coberta e com arquibancadas), situada no bairro da Cohab, em_x000D_
 nosso município.</t>
   </si>
   <si>
     <t>17570</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17570/requerimento_ponto_turistico_no_cruzeiro.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17570/requerimento_ponto_turistico_no_cruzeiro.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a_x000D_
 demanda, no sentido de envidar esforços, para que seja feito a implantação de uma Sala_x000D_
 de Apoio Turístico no Mirante do Cruzeiro, contemplando com um espaço destinado_x000D_
 à exposição de fotografias dos pontos turísticos e culturais de nossa cidade.</t>
   </si>
   <si>
     <t>17571</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17571/praca_-_lot._sao_jose.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17571/praca_-_lot._sao_jose.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Exmo. Sr. Hélio Lima Aragão Filho, Prefeito Municipal de Santa Cruz do Capibaribe, extensivo à Secretaria Municipal competente, que sejam envidados esforços no sentido de viabilizar estudos técnicos e, posteriormente, a construção de uma praça pública, em terreno de propriedade do Município, localizado entre as ruas Geovana Clementino da Silva, José Ramos Neto e José Abelardo Vieira do Nascimento, no Loteamento São José – Bairro Cruz Alta.</t>
   </si>
   <si>
     <t>17572</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17572/req-_solicita_bebedouro_para_o_parque_florestal.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17572/req-_solicita_bebedouro_para_o_parque_florestal.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, a instalação de bebedouro público (modelo antivandalismo e com acessibilidade) no Parque Florestal Fernando Silvestre da Silva.</t>
   </si>
   <si>
     <t>17573</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17573/req-_solicita_cameras_na_rua_ismael_belo_de_souza_filho_poco_fundo.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17573/req-_solicita_cameras_na_rua_ismael_belo_de_souza_filho_poco_fundo.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Defesa Social, Sr. Manoel Bernardino de Sena Neto, a instalação de câmeras de videomonitoramento na Rua Ismael Belo De Souza Filho, nas proximidades da Creche Escola José Ramos de Souza, no Distrito de Poço Fundo.</t>
   </si>
   <si>
     <t>17574</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17574/req-_solicita_instalacao_de_telas_na_praca_gercina_clemetino_de_mello_malhada.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17574/req-_solicita_instalacao_de_telas_na_praca_gercina_clemetino_de_mello_malhada.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, a realização do serviço de instalação de novas redes de proteção no entorno da quadra da Praça Gercina Clemetino de Mello, localizada no Bairro Malhada.</t>
   </si>
   <si>
     <t>17575</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17575/req-_solicita_instalacao_de_telas_na_praca_do_residencial_cruzeiro.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17575/req-_solicita_instalacao_de_telas_na_praca_do_residencial_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, a realização do serviço de instalação de redes de proteção no entorno da quadra da praça localizada no cruzamento entre a Av. Oséas Moraes da Silva (Zéinha) e a Rua José de Lira Barros (Zé Preto dos Calçados) no Residencial Cruzeiro, Bairro palestina.</t>
   </si>
   <si>
     <t>17576</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17576/req-_solicita_manutencao_de_canteiros_na_praca_de_alimentacao.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17576/req-_solicita_manutencao_de_canteiros_na_praca_de_alimentacao.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, a realização do serviço de manutenção corretiva da estrutura de alvenaria dos canteiros das árvores na Praça de Alimentação José Leandro da Silva (Seu Silva), situada na Rua Batalha dos Guararapes.</t>
   </si>
   <si>
     <t>17577</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17577/req-_solicita_protecao_lateral_para_canal_no_bairro_cruz_alta.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17577/req-_solicita_protecao_lateral_para_canal_no_bairro_cruz_alta.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, a realização de obras para instalação de proteção lateral (guarda-corpo) em toda a extensão do canal localizado na Rua Antônio Assis Aragão, divisa entre os Bairros São Cristóvão e Cruz Alta.</t>
   </si>
   <si>
     <t>17578</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17578/049_-_requer_a_mudanca_de_fluxo_de_veiculos_da_avenida_rio_branco_deixando-a_de_ser_mao_dupla_tornando-se_sentido_unico.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17578/049_-_requer_a_mudanca_de_fluxo_de_veiculos_da_avenida_rio_branco_deixando-a_de_ser_mao_dupla_tornando-se_sentido_unico.pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a mudança de fluxo de veículos da Avenida Rio Branco, deixando-a de ser mão dupla tornando-se sentido único entre Rua Maria Antônia Paulina até a Rua José Francisco Catolé no Bairro Nova Santa Cruz.</t>
   </si>
   <si>
     <t>17579</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17579/050_-_requer_a_pavimentacao_asfaltica_da_avenida_rio_branco_bairro_nova_santa_cruz..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17579/050_-_requer_a_pavimentacao_asfaltica_da_avenida_rio_branco_bairro_nova_santa_cruz..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação asfáltica da Avenida Rio Branco, Bairro Nova Santa Cruz.</t>
   </si>
   <si>
     <t>17580</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17580/052_-_requer_a_pavimentacao_asfaltica_da_rua_dr_petronio_barbosa_bairro_nova_santa_cruz..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17580/052_-_requer_a_pavimentacao_asfaltica_da_rua_dr_petronio_barbosa_bairro_nova_santa_cruz..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação asfáltica da Rua Dr Petronio Barbosa, Bairro Nova Santa Cruz.</t>
   </si>
   <si>
     <t>17581</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17581/requerimento_de_complemento_de_pavimentacao_na_av_padre_zuzinha.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17581/requerimento_de_complemento_de_pavimentacao_na_av_padre_zuzinha.pdf</t>
   </si>
   <si>
     <t>O Vereador Inácio Marques Vieira, DR. Nanau, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta casa, requer ao Senhor Secretário Municipal de Infraestrutura e Meio Ambiente, Antônio Marcelo Cumaru Pereira, que seja feito o complemento da pavimentação ao lado da Avenida Padre Zuzinha, nas mediações entre a Escola Santo Antônio e a Ponte que liga Santa Cruz do Capibaribe ao distrito de São Domingos.</t>
   </si>
   <si>
     <t>17583</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17583/051_-_requer_a_pavimentacao_asfaltica_da_avenida_papa_joao_xxiii_bairro_nova_santa_cruz..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17583/051_-_requer_a_pavimentacao_asfaltica_da_avenida_papa_joao_xxiii_bairro_nova_santa_cruz..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação asfáltica da Avenida Papa João XXIII, Bairro Nova Santa Cruz.</t>
   </si>
   <si>
     <t>17584</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17584/054_-_requer_a_pavimentacao_asfaltica_da_avenida_america_do_sul_bairro_nova_santa_cruz..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17584/054_-_requer_a_pavimentacao_asfaltica_da_avenida_america_do_sul_bairro_nova_santa_cruz..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação asfáltica da Avenida América do Sul, Bairro Nova Santa Cruz.</t>
   </si>
   <si>
     <t>17585</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17585/055_-_requer_a_pavimentacao_asfaltica_da_rua_antonio_burgos_bairro_nova_santa_cruz..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17585/055_-_requer_a_pavimentacao_asfaltica_da_rua_antonio_burgos_bairro_nova_santa_cruz..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação asfáltica da Rua Antônio Burgos, Bairro Nova Santa Cruz.</t>
   </si>
   <si>
     <t>17586</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17586/056_-_requer_a_pavimentacao_asfaltica_da_avenida_raimunda_maria_aragao_bairro_bela_vista..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17586/056_-_requer_a_pavimentacao_asfaltica_da_avenida_raimunda_maria_aragao_bairro_bela_vista..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação asfáltica da Avenida Raimunda Maria Aragão, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>17587</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17587/057_-_requer_a_inicializacao_da_campanha_de_imunizacao_contra_a_dengue_nas_criancas_e_adolescentes_de_10_a_14_anos_do_municipio.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17587/057_-_requer_a_inicializacao_da_campanha_de_imunizacao_contra_a_dengue_nas_criancas_e_adolescentes_de_10_a_14_anos_do_municipio.pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a inicialização da campanha de imunização contra a dengue nas crianças e adolescentes de 10 a 14 anos do município Santa Cruz do Capibaribe/PE.</t>
   </si>
   <si>
     <t>17588</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17588/053_-_requer_a_pavimentacao_asfaltica_da_rua_professora_ivani_batista_bairro_nova_santa_cruz..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17588/053_-_requer_a_pavimentacao_asfaltica_da_rua_professora_ivani_batista_bairro_nova_santa_cruz..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação asfáltica da Rua Professora Ivani Batista, Bairro Nova Santa Cruz.</t>
   </si>
   <si>
     <t>17589</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17589/sessao_solene_escola_ivone.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17589/sessao_solene_escola_ivone.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Presidente Da Câmara Municipal de Santa Cruz do Capibaribe – Augusto Maia Junior, solicitando a realização de uma Sessão Solene em homenagem aos 70 (setenta) anos da Instituição Educacional Escola Ivone Gonçalves de Araújo, em reconhecimento à sua relevante contribuição para a educação e formação de gerações no município.</t>
   </si>
   <si>
     <t>17590</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17590/desenvolvimento_e_o_fortalecimento_cadunico.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17590/desenvolvimento_e_o_fortalecimento_cadunico.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo a Senhora Secretária Municipal de Desenvolvimento Social e da Mulher – Ivone Aragão, solicitando o desenvolvimento e o fortalecimento das ações de atualização e de busca ativa do Cadastro Único para Programas Sociais (CadÚnico), com especial atenção aos bairros periféricos e à zona rural do município de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>17591</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17591/oferta_de_beneficios_eventuais.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17591/oferta_de_beneficios_eventuais.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo a Senhora Secretária Municipal de Desenvolvimento Social e da Mulher – Ivone Aragão, solicitando a ampliação da oferta de benefícios eventuais, como auxílio alimentação, auxílio natalidade e auxílio funeral, às famílias em situação de vulnerabilidade social no município.</t>
   </si>
   <si>
     <t>17592</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17592/programa_municipal_de_capacitacao_profissional_e_geracao_de_renda.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17592/programa_municipal_de_capacitacao_profissional_e_geracao_de_renda.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo a Senhora Secretária Municipal de Desenvolvimento Social e da Mulher – Ivone Aragão, solicitando a criação de um Programa Municipal de Capacitação Profissional e Geração de Renda voltado às famílias acompanhadas pela rede de assistência social.</t>
   </si>
   <si>
     <t>17593</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17593/investimentos_no_ct.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17593/investimentos_no_ct.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo a Senhora Secretária Municipal de Desenvolvimento Social e da Mulher – Ivone Aragão, investimentos na estrutura física, equipamentos, transporte e capacitação contínua dos Conselhos Tutelares de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>17594</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17594/bandeira_no_mirante_do_cruzeiro.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17594/bandeira_no_mirante_do_cruzeiro.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal, extensivo à Secretaria competente, que sejam realizados estudos de viabilidade e, posteriormente, a implantação de um mastro, em local estratégico, com a Bandeira de Santa Cruz do Capibaribe no Mirante do Cruzeiro, para que turistas e frequentadores, ao registrarem fotos no local, tenham a bandeira como referência.</t>
   </si>
   <si>
     <t>17600</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17600/requerimento_de_pavimentacao_rua_henrique_barbosa.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17600/requerimento_de_pavimentacao_rua_henrique_barbosa.pdf</t>
   </si>
   <si>
     <t>O Vereador Inácio Marques Vieira, DR. Nanau, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta casa, requer ao Senhor Secretário Municipal de Infraestrutura e Meio Ambiente, Antônio Marcelo Cumaru Pereira, que seja feita a pavimentação da rua Henrique Barbosa Pereira, que fica localizada entre os loteamentos Maria Vieira e Polis Pacas em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>17601</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17601/requerimento__manutencao_em_calcamento_-_maria_vieira.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17601/requerimento__manutencao_em_calcamento_-_maria_vieira.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feito a manutenção no calçamento da Rua Vereador Ciríaco Ramos, localizada no bairro Manhosa, loteamento Maria Vieira, em nosso município.</t>
   </si>
   <si>
     <t>17602</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17602/requerimento_de_pavimentacao_rua_josefa_dona_zefa.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17602/requerimento_de_pavimentacao_rua_josefa_dona_zefa.pdf</t>
   </si>
   <si>
     <t>O Vereador Inácio Marques Vieira, DR. Nanau, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta casa, requer ao Excelentíssimo Senhor Prefeito Hélio Lima Aragão Filho, extensivo à Senhora Secretária de Receita Municipal Janaina Marques Ramos e ao Senhor Secretário Municipal de Infraestrutura e Meio Ambiente Antônio Marcelo Cumaru Pereira,  que seja feito o complemento da pavimentação da rua Josefa Maria de Jesus (Dona Zefa), com o (cod de logradouro 01001-4) até o entroncamento com a Avenida Dionísio Monteiro (cod do logradouro 00066-3) e a Rua Vereador Natálio Arruda Neto (cod do logradouro 00397-2),  localizada entre os loteamentos Maria Vieira e Polis Pacas em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>17603</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17603/requerimento_de_complemento_de_pavimentacao_rua_henrique_barbosa.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17603/requerimento_de_complemento_de_pavimentacao_rua_henrique_barbosa.pdf</t>
   </si>
   <si>
     <t>O Vereador Inácio Marques Vieira, DR. Nanau, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta casa, requer ao Excelentíssimo Senhor Prefeito Hélio Lima Aragão Filho, extensivo à Senhora Secretária de Receita Municipal Janaina Marques Ramos e ao Senhor Secretário Municipal de Infraestrutura e Meio Ambiente Antônio Marcelo Cumaru Pereira,  que seja feito o complemento da pavimentação da Rua Henrique Barbosa Pereira, com o (cod de logradouro 00774-9) do entroncamento da Avenida Maria Santina (cod do logradouro 00604-1) até Rua Josefa Maria de Jesus (Dona Zefa) com o (cod do logradouro 01001-4),  localizada entre os loteamentos Maria Vieira e Polis Pacas em Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>17604</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>Tallys Maia</t>
-[...2 lines deleted...]
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17604/requerimento_01___maria_da_penha.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17604/requerimento_01___maria_da_penha.pdf</t>
   </si>
   <si>
     <t>REQUER ao Exmo. Sr. Prefeito Hélio Lima Aragão Filho, extensivo ao Ilmo. Secretário Manoel Bernardino de Sena Neto – Secretário Municipal de Defesa Social, que seja ampliado o serviço da Patrulha Maria da Penha, com efetivo exclusivo, aumento no efetivo, com dois destacamentos, um para cumprimento de medidas protetivas e outro para acompanhamento de diligências.</t>
   </si>
   <si>
     <t>17605</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17605/058_-_requer_a_pavimentacao_asfaltica_da_rua_joao_de_oliveira_ramos_bairro_dona_dom..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17605/058_-_requer_a_pavimentacao_asfaltica_da_rua_joao_de_oliveira_ramos_bairro_dona_dom..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação asfáltica da Rua João de Oliveira Ramos, Bairro Dona Dom.</t>
   </si>
   <si>
     <t>17606</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17606/059_-_requer_a_pavimentacao_asfaltica_da_rua_joao_deodato_de_barros_bairro_dona_dom..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17606/059_-_requer_a_pavimentacao_asfaltica_da_rua_joao_deodato_de_barros_bairro_dona_dom..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação asfáltica da Rua João Deodato de Barros, Bairro Dona Dom.</t>
   </si>
   <si>
     <t>17607</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17607/060_-_requer_a_pavimentacao_asfaltica_da_rua_virgilina_pereira_bairro_sao_cristovao..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17607/060_-_requer_a_pavimentacao_asfaltica_da_rua_virgilina_pereira_bairro_sao_cristovao..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação asfáltica da Rua Virgilina Pereira, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>17609</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Augusto Maia</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17609/implantacao_rota_do_cruzeiro.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17609/implantacao_rota_do_cruzeiro.pdf</t>
   </si>
   <si>
     <t>O Vereador José Augusto Maia Júnior, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa Legislativa, requer à Secretária de Desenvolvimento Urbano, Sra. Patrícia Souto, que sejam adotadas as providências necessárias para a implantação da Rota do Cruzeiro, iniciando-se desde a escadaria até o mirante, com a devida sinalização nas ruas que dão acesso ao mirante, bem como a destinação de espaço adequado para pedestres.</t>
   </si>
   <si>
     <t>17611</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17611/061_-_requer_implantacao_de_um_espaco_pet_no_centro_esportivo_comunitario_dimas_pereira_dantas_dimas_dantas.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17611/061_-_requer_implantacao_de_um_espaco_pet_no_centro_esportivo_comunitario_dimas_pereira_dantas_dimas_dantas.pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a implantação de um Espaço Pet, no Centro Esportivo Comunitário Dimas Pereira Dantas (Dimas Dantas),  que está sendo construído na Rua Mabel Arruda Aragão, Loteamento Maria Vieira, Bairro Manhosa.</t>
   </si>
   <si>
     <t>17612</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17612/062_-_requer_a_fiscalizacao_nas_obras_da_compesa__na_rua_maria_izabel_xavier_em_frente_ao_imovel_no_820_e_no_821..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17612/062_-_requer_a_fiscalizacao_nas_obras_da_compesa__na_rua_maria_izabel_xavier_em_frente_ao_imovel_no_820_e_no_821..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a fiscalização nas obras da COMPESA que estão causando transtorno na Rua Maria Izabel Xavier em frente ao imóvel nº 820 e nº 821.</t>
   </si>
   <si>
     <t>17613</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17613/063_-_requer_a_fiscalizacao_nas_obras_da_compesa__na_rua_maria_izabel_xavier_em_frente_ao_imovel_no_501_e_no_505..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17613/063_-_requer_a_fiscalizacao_nas_obras_da_compesa__na_rua_maria_izabel_xavier_em_frente_ao_imovel_no_501_e_no_505..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a fiscalização nas obras da COMPESA que estão causando transtorno na Rua Maria Izabel Xavier em frente ao imóvel nº 501 e nº 505, Bairro Malaquias Cardoso.</t>
   </si>
   <si>
     <t>17614</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17614/064_-_requer_a_fiscalizacao_nas_obras_da_compesa_na_rua_manoel_monteiro_da_paixao_em_frente_ao_imovel_no_516_e_no_522..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17614/064_-_requer_a_fiscalizacao_nas_obras_da_compesa_na_rua_manoel_monteiro_da_paixao_em_frente_ao_imovel_no_516_e_no_522..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a fiscalização nas obras da COMPESA que estão causando transtorno na Rua Manoel Monteiro da Paixão em frente ao imóvel nº 516 e nº 522, Bairro Malaquias Cardoso.</t>
   </si>
   <si>
     <t>17615</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17615/modelo_-_requerimento_sessao_solene_vila_do_para.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17615/modelo_-_requerimento_sessao_solene_vila_do_para.pdf</t>
   </si>
   <si>
     <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Presidente da Câmara_x000D_
 Municipal de Santa Cruz do Capibaribe, JOSÉ AUGUSTO MAIA JÚNIOR, a realização_x000D_
 de Sessão Solene em comemoração aos 100 (cem) anos da Vila do Pará, como forma de_x000D_
 reconhecer a importância histórica, cultural e social dessa comunidade para o_x000D_
 desenvolvimento do município.</t>
   </si>
   <si>
     <t>17616</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17616/modelo_-_requerimento_joao_glicerio_do_nascimento-tapa-buracos.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17616/modelo_-_requerimento_joao_glicerio_do_nascimento-tapa-buracos.pdf</t>
   </si>
   <si>
     <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
 que sejam realizados os devidos serviços de tapa-buracos da rua João Glicério do_x000D_
 nascimento, próximo ao número 104, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>17617</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17617/modelo_-_requerimento_tome_de_souza.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17617/modelo_-_requerimento_tome_de_souza.pdf</t>
   </si>
   <si>
     <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
 que sejam realizados os devidos serviços de tapa-buracos da rua Tomé de Souza,_x000D_
 próximo ao número 871, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>17618</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17618/065_-_requer_o_termino_da_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_na_rua_paulo_arruda_aragao_bairro_bela_vista..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17618/065_-_requer_o_termino_da_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_na_rua_paulo_arruda_aragao_bairro_bela_vista..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o termino da a pavimentação em (pedras de paralelepípedos, briquetes ou asfalto), na Rua Paulo Arruda Aragão, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>17621</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17621/reuniao_itinerante_para.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17621/reuniao_itinerante_para.pdf</t>
   </si>
   <si>
     <t>requer ao Excelentíssimo Senhor Presidente da Câmara de Vereadores de Santa Cruz do Capibaribe, JOSÉ AUGUSTO MAIA JÚNIOR, que sejam envidados esforços no sentido de viabilizar a realização de Sessões Itinerantes no Distrito do Pará, neste município.</t>
   </si>
   <si>
     <t>17622</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17622/reuniao_itinerante_poco_fundo.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17622/reuniao_itinerante_poco_fundo.pdf</t>
   </si>
   <si>
     <t>requer ao Excelentíssimo Senhor Presidente da Câmara de Vereadores de Santa Cruz do Capibaribe, JOSÉ AUGUSTO MAIA JÚNIOR, que sejam envidados esforços no sentido de viabilizar a realização de Sessões Itinerantes no Distrito de Poço Fundo, neste município.</t>
   </si>
   <si>
     <t>17623</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17623/reuniao_itinerante_sitio_cacimba_baixo.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17623/reuniao_itinerante_sitio_cacimba_baixo.pdf</t>
   </si>
   <si>
     <t>requer ao Excelentíssimo Senhor Presidente da Câmara de Vereadores de Santa Cruz do Capibaribe, JOSÉ AUGUSTO MAIA JÚNIOR, que sejam envidados esforços no sentido de viabilizar a realização de Sessões Itinerantes no Sítio Cacimba de Baixo, neste município.</t>
   </si>
   <si>
     <t>17624</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17624/reuniao_itinerante_sitio_carrapicho.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17624/reuniao_itinerante_sitio_carrapicho.pdf</t>
   </si>
   <si>
     <t>requer ao Excelentíssimo Senhor Presidente da Câmara de Vereadores de Santa Cruz do Capibaribe, JOSÉ AUGUSTO MAIA JÚNIOR, que sejam envidados esforços no sentido de viabilizar a realização de Sessões Itinerantes no Sítio Carrapicho, neste município.</t>
   </si>
   <si>
     <t>17625</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17625/reuniao_itinerante_sitio_magana.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17625/reuniao_itinerante_sitio_magana.pdf</t>
   </si>
   <si>
     <t>requer ao Excelentíssimo Senhor Presidente da Câmara de Vereadores de Santa Cruz do Capibaribe, JOSÉ AUGUSTO MAIA JÚNIOR, que sejam envidados esforços no sentido de viabilizar a realização de Sessões Itinerantes no Sítio Magana, neste município.</t>
   </si>
   <si>
     <t>17626</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17626/reuniao_itinerante_sitio_porteiras.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17626/reuniao_itinerante_sitio_porteiras.pdf</t>
   </si>
   <si>
     <t>requer ao Excelentíssimo Senhor Presidente da Câmara de Vereadores de Santa Cruz do Capibaribe, JOSÉ AUGUSTO MAIA JÚNIOR, que sejam envidados esforços no sentido de viabilizar a realização de Sessões Itinerantes no Sítio Porteiras, neste município.</t>
   </si>
   <si>
     <t>17627</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17627/audiencia_publica_ensino_integral.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17627/audiencia_publica_ensino_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Presidente da Câmara Municipal de Santa Cruz do Capibaribe, Augusto Maia Júnior, para que sejam envidados esforços, em caráter de urgência, visando à realização de uma AUDIÊNCIA PÚBLICA, com a ampla participação da sociedade civil organizada, profissionais da educação, gestores escolares, pais, estudantes e demais interessados, a fim de debater e tratar sobre o Ensino Integral nas escolas do Município de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>17628</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17628/ampliacao_da_cobertura_do_programa_saude_da_familia.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17628/ampliacao_da_cobertura_do_programa_saude_da_familia.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo a Senhora Secretária Municipal de Saúde– Simone Aragão, solicitando a ampliação da cobertura do Programa Saúde da Família (PSF), com especial atenção aos bairros periféricos e à zona rural do município, visando garantir maior acesso da população aos serviços básicos de saúde.</t>
   </si>
   <si>
     <t>17629</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17629/fortalecimento_da_rede_de_atencao_psicossocial.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17629/fortalecimento_da_rede_de_atencao_psicossocial.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo a Senhora Secretária Municipal de Saúde– Simone Aragão, solicitando o fortalecimento da Rede de Atenção Psicossocial no município, com ampliação de atendimentos psicológicos e psiquiátricos e ações de prevenção ao adoecimento mental.</t>
   </si>
   <si>
     <t>17630</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17630/ampliacao_dos_servicos_de_saude_bucal.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17630/ampliacao_dos_servicos_de_saude_bucal.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo a Senhora Secretária Municipal de Saúde – Simone Aragão, solicitando a ampliação dos serviços de saúde bucal, com reforço das equipes odontológicas nas UBSs e ações preventivas nas escolas e creches municipais.</t>
   </si>
   <si>
     <t>17631</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17631/via_de_acesso_ao_residencial_cruzeiro_-_asfalto.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17631/via_de_acesso_ao_residencial_cruzeiro_-_asfalto.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal, extensivo à Secretaria competente, que sejam envidados esforços no sentido de viabilizar a execução da cobertura asfáltica da via de acesso ao Residencial Cruzeiro, que se inicia no final do Bairro Palestina e segue até o referido residencial.</t>
   </si>
   <si>
     <t>17632</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17632/066_-_requer_os_estudo_tecnico_para_modernizacao_da_rede_de_abastecimento_de_agua_no_distrito_de_poco_fundo..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17632/066_-_requer_os_estudo_tecnico_para_modernizacao_da_rede_de_abastecimento_de_agua_no_distrito_de_poco_fundo..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Diretor Regional do Interior da Companhia Pernambucana de Saneamento (COMPESA), no sentido para que seja realizado em caráter de urgência, os Estudo Técnico para Modernização da Rede de Abastecimento de água no Distrito de Poço Fundo.</t>
   </si>
   <si>
     <t>17633</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17633/067_-_requer_a_implantacao_de_rede_de_abastecimento_de_agua_na_rua_justino_fulgencio_de_alcantara_distrito_poco_fundo..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17633/067_-_requer_a_implantacao_de_rede_de_abastecimento_de_agua_na_rua_justino_fulgencio_de_alcantara_distrito_poco_fundo..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Diretor Regional do Interior da Companhia Pernambucana de Saneamento (COMPESA), no sentido para que seja realizado em caráter de urgência, a implantação de rede de abastecimento de água, com a instalação de tubulação adequada, na Rua Justino Fulgêncio de Alcântara Distrito Poço Fundo.</t>
   </si>
   <si>
     <t>17634</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17634/068_-_requer_a_implantacao_de_rede_de_abastecimento_de_agua_na_rua_ismael_belo_de_souza_filho_rua_da_creche_distrito_poco_fundo..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17634/068_-_requer_a_implantacao_de_rede_de_abastecimento_de_agua_na_rua_ismael_belo_de_souza_filho_rua_da_creche_distrito_poco_fundo..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Diretor Regional do Interior da Companhia Pernambucana de Saneamento (COMPESA), no sentido para que seja realizado em caráter de urgência, a implantação de rede de abastecimento de água, com a instalação de tubulação adequada, na Ismael Belo de Souza Filho (Rua da Creche), Distrito Poço Fundo.</t>
   </si>
   <si>
     <t>17644</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17644/requerimento_de_coletores_de_lixo_av_braz_e_bela_vista.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17644/requerimento_de_coletores_de_lixo_av_braz_e_bela_vista.pdf</t>
   </si>
   <si>
     <t>O Vereador Inácio Marques Vieira, DR. Nanau, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta casa, requer ao Excelentíssimo Senhor Prefeito Hélio Lima Aragão Filho, extensivo ao Senhor Secretário Municipal de Infraestrutura e Meio Ambiente Antônio Marcelo Cumaru Pereira, que seja adquirido e instalado coletores de lixo em toda extensão da via central da Avenida Prefeito Braz de Lira como também da Avenida Bela Vista em nossa cidade.</t>
   </si>
   <si>
     <t>17645</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17645/acoes_permanentes_de_educacao_em_saude.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17645/acoes_permanentes_de_educacao_em_saude.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo a Senhora Secretária Municipal de Saúde – Simone Aragão, o desenvolvimento e a implementação de ações permanentes de educação em saúde, voltadas ao incentivo de hábitos de vida saudáveis, à prática regular de atividade física e à prevenção de doenças, em consonância com as diretrizes do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>17646</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17646/modelo_-_requerimento_bicicletario_praca_kaique_.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17646/modelo_-_requerimento_bicicletario_praca_kaique_.pdf</t>
   </si>
   <si>
     <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
 que seja analisado a possibilidade de instalação de um bicicletário na Praça KAIQUE_x000D_
 RAMOS DE BRITO, localizada na Rua Luiza Mendes, esquina com a Rua Monte das_x000D_
 Tabocas, no bairro Nova Santa Cruz, em nosso município.</t>
   </si>
   <si>
     <t>17647</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17647/requerimento_caminhada_do_forro_no_sao_joao_da_moda_com_comida_gigante_.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17647/requerimento_caminhada_do_forro_no_sao_joao_da_moda_com_comida_gigante_.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ MOURA FILHO, no uso das atribuições que lhe são conferidas pelo_x000D_
 Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias Competentes, sirvo-me do presente para solicitar, que sejam envidados os esforços necessários no sentido que seja realizada realizado no corrente ano, a Caminhada do Forró no São João da Moda com Comida Gigante e Parceria Público-Privada nos Festejos Juninos.</t>
   </si>
   <si>
     <t>17649</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17649/requerimento_luminaria_e_postes_rua_lourival_pereira_arruda_para.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17649/requerimento_luminaria_e_postes_rua_lourival_pereira_arruda_para.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ MOURA FILHO, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa solicita ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio de Lima Aragão Filho, extensivo a Secretaria competente, solicito Postes e luminárias para a Rua Lourival Pereira Arruda, na Vila do Pará, Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>17650</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17650/requerimento_subistituicao_lampada_rua_sto_andre_-_palestina.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17650/requerimento_subistituicao_lampada_rua_sto_andre_-_palestina.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ MOURA FILHO, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a substituição da lâmpada apagada/queimada no poste nº T. 22.209, na Rua Santo André nº 169, Bairro: Palestina. Ponto de referência: Na Rua do Mercadinho de Alexandre.</t>
   </si>
   <si>
     <t>17651</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17651/requerimento_reparo_da_pavimentacao_na_travessa_cecilia_bezerra_arco_verde_45_.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17651/requerimento_reparo_da_pavimentacao_na_travessa_cecilia_bezerra_arco_verde_45_.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ MOURA FILHO, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa solicita ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio de Lima Aragão Filho, extensivo a Secretaria competente, reparo da pavimentação na Travessa Cecília Bezerra Aragão, nº 45, bairro: Arco Verde. Ponto de referência: Próximo ao bar de Cida, defronte a casa de Diego Mototaxi.</t>
   </si>
   <si>
     <t>17652</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17652/requerimento_para_pontos_de_abrigos_para_passageiros.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17652/requerimento_para_pontos_de_abrigos_para_passageiros.pdf</t>
   </si>
   <si>
     <t>O Vereador Inácio Marques Vieira, DR. Nanau, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta casa, requer ao Excelentíssimo Senhor Prefeito Hélio Lima Aragão Filho, extensivo ao Senhor Secretário Municipal de Mobilidade Urbana Fábio dos Santos, que seja estruturado ponto de parada com abrigo, para os passageiros de transportes alternativos “toyoteiros”, no início da Avenida 29 de Dezembro no centro da cidade, outro na Avenida Prefeito Braz de Lira logo após o final da Avenida 29 de Dezembro e um outro nas margens da Avenida Bela Vista logo após o sinal localizado nas proximidades da Secretaria de mobilidade urbana.</t>
   </si>
   <si>
     <t>17653</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17653/modelo_-_requerimento_totem_praca_alfredo_felix_.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17653/modelo_-_requerimento_totem_praca_alfredo_felix_.pdf</t>
   </si>
   <si>
     <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
 no sentido de que seja analisada a possibilidade de instalação de totem com placas solares_x000D_
 com pontos de carregadores de celulares na Praça ALFREDO FELIX DA SILVA,_x000D_
 localizada na Rua: Maria Francisca da Silva, Lot. Santo Antônio - Bairro Novo, as_x000D_
 margens da PE 160, para que a população que usa a praça possa utilizar e carregar seus_x000D_
 aparelhos celulares.</t>
   </si>
   <si>
     <t>17654</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17654/modelo_-_requerimento_bicicletario_praca_alfredo_felix.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17654/modelo_-_requerimento_bicicletario_praca_alfredo_felix.pdf</t>
   </si>
   <si>
     <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
 conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
 do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
 no sentido de que seja analisada a possibilidade de instalação de bicicletários na Praça_x000D_
 ALFREDO FELIX DA SILVA, localizada na Rua: Maria Francisca da Silva, Lot. Santo_x000D_
 Antônio - Bairro Novo, as margens da PE 160.</t>
   </si>
   <si>
     <t>17655</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17655/069_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_na_travessa_maria_pereira_da_rocha_bairro_bela_vista..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17655/069_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_na_travessa_maria_pereira_da_rocha_bairro_bela_vista..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação em (pedras de paralelepípedos, briquetes ou asfalto), na Travessa Maria Pereira da Rocha, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>17656</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17656/070_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_73_da_rua_papa_joao_xxiii_bairro_nova_santa_cruz..pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17656/070_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_73_da_rua_papa_joao_xxiii_bairro_nova_santa_cruz..pdf</t>
   </si>
   <si>
     <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente ao imóvel nº 73 da Rua Papa João XXIII, Bairro Nova Santa Cruz.</t>
   </si>
   <si>
     <t>17657</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17657/implantacao_e_fortalecimento_de_casas_de_acolhimento.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17657/implantacao_e_fortalecimento_de_casas_de_acolhimento.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo a Senhora Secretária Municipal de Desenvolvimento Social e da Mulher – Ivone Aragão, solicitando a implementação, no âmbito municipal, de ações estratégicas articuladas ao Programa Federal Acolher+, instituído pelo Governo Federal, com foco na implantação e fortalecimento de casas de acolhimento e serviços de proteção à população LGBTQIAPN+, em situação de rua, vulnerabilidade social ou abandono familiar.</t>
   </si>
   <si>
     <t>17658</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17658/plano_municipal_de_qualificacao_profissional_e_empregabilidade.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17658/plano_municipal_de_qualificacao_profissional_e_empregabilidade.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo a Senhora Secretária Municipal de Desenvolvimento Social e da Mulher – Ivone Aragão, solicitando a criação e implementação de um Plano Municipal de Qualificação Profissional e Empregabilidade, voltado a população LGBTQIAPN+, a ser desenvolvido em parceria com programas federais de inclusão social e geração de trabalho e renda.</t>
   </si>
   <si>
     <t>17659</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17659/simona.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17659/simona.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo ao Senhor Presidente desta Casa – Augusto Maia Junior, solicitando que o Poder Executivo Municipal promova a articulação institucional com o Governo Federal, visando o acesso, intercâmbio de dados e orientações técnicas junto ao SIMONA+ (Sistema Nacional de Monitoramento de Políticas LGBTQIAPN+)._x000D_
 A presente solicitação tem por finalidade fortalecer a transparência, o monitoramento, a avaliação e a efetividade das políticas públicas voltadas à população LGBTQIAPN+, subsidiando a formulação, execução e acompanhamento dessas ações no âmbito municipal, em consonância com as diretrizes nacionais de direitos humanos.</t>
   </si>
   <si>
+    <t>17664</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17664/aumento_do_efetivo_policial_-_raquel_lira.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA à Exma. Sra. Raquel Teixeira Lyra Lucena – Governadora do Estado de Pernambuco, extensivo à Secretaria competente, que sejam envidados os devidos esforços no sentido de viabilizar o aumento do efetivo policial para o município de Santa Cruz do Capibaribe e região, considerando o crescimento dos registros de assaltos e roubos de veículos.</t>
+  </si>
+  <si>
+    <t>17665</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17665/req-_solicita_criacao_do_programa_mirante_acessivel.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo às secretarias pertinentes da demanda, a criação e implementação do programa Mirante Acessível no ponto turístico Mirante Oséas Moraes da Silva – Zeinha Moraes, localizado no bairro Palestina.</t>
+  </si>
+  <si>
+    <t>17672</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17672/modelo_-_requerimento_praca_rua_padre_arruda.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+no sentido que seja realizada a Restauração e revitalização completa da Praça Severino_x000D_
+Florêncio de Souza, localizada na confluência existente no final das ruas (Padre Arruda,_x000D_
+Francisco Barros e João Balbino) no Centro, em nosso município.</t>
+  </si>
+  <si>
+    <t>17673</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17673/requerimento_homenagem_de_joao_zito_sao_joao_da_moda.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Inácio Marques Vieira, DR. Nanau, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta casa, requer ao Excelentíssimo Senhor Prefeito Hélio Lima Aragão Filho, extensivo a Senhora Secretária Municipal de Educação e Cultura Cleciana Alves de Arruda e a secretaria competente, que seja colocado o nome do Senhor João Zito Lopes Chagas “in memória” como o homenageado do São João da Moda de 2026.</t>
+  </si>
+  <si>
+    <t>17674</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17674/requerimento_02___refis_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Exmo. Sr. Prefeito Hélio Lima Aragão Filho, extensivo à Ilma. Sra. Janaina Marques Ramos, Secretária de Receita Municipal, no sentido de empenhar esforços, em caráter de urgência, para que seja enviado a esta Casa de Leis, o Projeto do Programa de Incentivo à Regularização Fiscal - REFIS, para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>17675</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17675/requerimento_03___inss.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Exmo. Sr. Wolney Queiroz Maciel – Ministro da Previdência Social, extensivo ao Ilmo. Sr. Caio Maia Figueredo – Superintende Regional do INSS no Nordeste, ao Ilmo. Sr. Edvaldo Rodrigues Aroeira – Gerente Executivo do INSS Caruaru, e ao Exmo. Sr. Deputado Federal Felipe Augusto Lyra Carreras, no sentido de empenhar esforços, em caráter de urgência, para que sejam disponibilizados a Avaliação Social, telepresencial na Agência de Previdência Social – APS Santa Cruz do Capibaribe, para a realização de perícias médicas e avaliações sociais.</t>
+  </si>
+  <si>
+    <t>17676</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17676/071_-_requer_a_construcao_de_uma_escola_padrao_fnde_no_distrito_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a construção de uma Escola Padrão FNDE no Distrito Poço Fundo.</t>
+  </si>
+  <si>
+    <t>17677</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17677/requerimento_04___receita_federal.pdf</t>
+  </si>
+  <si>
+    <t>REQUER REQUER ao Exmo. Sr. Robinson Sakiyama – Secretário Especial da Receita Federal, extensivo à Ilma. Sra. Myrelle dos Santos Moreira Miranda – Superintende da 4ª Região Fiscal da Receita Federal (AL, PB, PE e RN), ao Ilmo. Sr. Artur Henrique Campos Peres, delegado da Delegacia da Receita Federal em Caruaru, no sentido de empenhar esforços, em caráter de urgência, para que seja implantado um posto da Receita Federal na cidade de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>17680</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17680/072_-_requer_a_inclusao_dos_atletas_da_modalidade_futebol_de_base_no_programa_bolsa_atleta_municipal..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a inclusão dos atletas da modalidade futebol de base no cronograma de benefícios do Programa Bolsa Atleta Municipal, conforme as categorias:_x000D_
+1.	Nível Estudantil: Atletas que participam de jogos escolares municipais e estaduais._x000D_
+2.	Nível Regional e Estadual: Atletas com resultados expressivos em competições no estado de Pernambuco e região Nordeste._x000D_
+3.	Nível Nacional e Internacional: Atletas que representam o município em competições oficiais da CBF ou torneios internacionais.</t>
+  </si>
+  <si>
+    <t>17681</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17681/elaboracao_e_implementacao_de_politicas_publicas_municipais_permanentes_de_promocao_da_igualdade_racial.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo a Senhora Secretária Municipal de Desenvolvimento Social e da Mulher – Ivone Aragão, solicitando a elaboração e implementação de políticas públicas municipais permanentes de promoção da igualdade racial, considerando as especificidades sociais, culturais e econômicas da população local.</t>
+  </si>
+  <si>
+    <t>17682</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17682/fortalecimento_da_aplicacao_da_lei_federal_n_10.639-2003.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo a Senhora Secretária Municipal de Educação e Cultura - Cleciana Alves de Arruda, solicitando o fortalecimento da aplicação da Lei Federal nº 10.639/2003, nas unidades da rede municipal de ensino, com capacitação de professores, atividades pedagógicas e inclusão de conteúdos sobre história e cultura afro-brasileira e africana.</t>
+  </si>
+  <si>
+    <t>17683</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17683/promocao_de_eventos_campanhas_e_acoes_culturais.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo a Senhora Secretária Municipal de Educação e Cultura - Cleciana Alves de Arruda, solicitando a promoção de eventos, campanhas e ações culturais permanentes que valorizem a cultura afro-brasileira e a contribuição da população negra para a formação histórica, social e econômica de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>17687</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17687/rua_sebastiao_rodrigues_de_lima.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Sebastião Rodrigues de Lima, localizada no bairro Nova Santa Cruz.</t>
+  </si>
+  <si>
+    <t>17688</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17688/rua_monte_das_tabocas.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Monte das Tabocas, localizada no bairro Nova Santa Cruz.</t>
+  </si>
+  <si>
+    <t>17690</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17690/rua_gilvan_sebastiao_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Gilvan Sebastião da Silva, CEP 55196-325, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17691</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17691/rua_antonio_raimundo_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Antônio Raimundo de Souza, CEP 55195-815, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17692</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17692/rua_odete_eunice_feitosa_de_araujo.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Odete Eunice Feitosa de Araújo, CEP 55195-818, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17693</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17693/rua_otaviano_francisco_de_queiroz.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Otaviano Francisco de Queiroz, CEP 55195-821, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17694</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17694/rua_maria_eunice_ramos_de_lima.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Maria Eunice Ramos de Lima, CEP 55195-824, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17695</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17695/rua_joao_jose_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua João José dos Santos, CEP 55195-827, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17696</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17696/modelo_-_requerimento_quebra_molas_residencial_cruzeiro.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+que seja estudada a viabilidade de implantação de um redutor de velocidade (quebramolas)_x000D_
+na avenida principal de acesso situada ao lado da Praça do Residencial_x000D_
+Cruzeiro.</t>
+  </si>
+  <si>
+    <t>17698</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17698/rua_jose_marcelo_simao.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua José Marcelo Simão, CEP 55195-830, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17699</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17699/rua_pedro__francisco_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Pedro Francisco dos Santos, CEP 55196-320, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17700</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17700/rua_aniceto_jacinto_ramos.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Aniceto Jacinto Ramos, CEP 55195-842, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17701</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17701/rua_cecilio_arruda_de_farias.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Cecílio Arruda de Farias, CEP 55195-845, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17702</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17702/rua__antonia_ferreira_ramos.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Antônia Ferreira Ramos, CEP 55195-626, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17704</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17704/073_-_requer_a_retirada_das_metralhas_em_frente_a_residencia_de_no_251_ate_a_residencia_de_no_327_da_rua._luiza_mendes_bairro_nova_santa_cruz..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a retirada das metralhas em frente a residência de nº 251 até a residência de nº 327, da Rua. Luiza Mendes, Bairro Nova Santa Cruz.</t>
+  </si>
+  <si>
+    <t>17705</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17705/074_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_341_da_rua_maria_pereira_da_rocha_bairro_bela_vista..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente ao imóvel nº 341 da Rua Maria Pereira da Rocha, Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>17708</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17708/requerimento_requalificacao_passagens_molhadas_.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ MOURA FILHO, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa solicita ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio de Lima Aragão Filho, extensivo a Secretaria competente, Solicita a revitalização e manutenção das passagens molhadas na PE-156 (Estrada do Pará).</t>
+  </si>
+  <si>
+    <t>17709</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17709/rua_celio_junior_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Célio Junior da Silva, CEP 55195-812, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17710</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17710/rua__maria_francisca_ramos.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Maria Francisca Ramos, CEP 55195-614, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17711</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17711/rua__manoel_pereira_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Manoel Pereira da Silva, CEP 55195-617, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17712</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17712/rua_jailson_ferreira_tenorio.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Jailson Ferreira Tenório, CEP 55195-611, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17713</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17713/rua_zenilde_lira_ferreira_de_moraes.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Zenilde Lira Ferreira de Moraes, CEP 55195-596, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17714</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17714/rua_bernardino_vitorino_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Bernardino Vitorino da Silva, CEP 55195-590, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17715</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17715/rua_severino_nunes_de_lima.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Severino Nunes de Lima, CEP 55195-587, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17716</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17716/rua_jose_francelino_aragao_filho.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua José Francelino Aragão Filho, CEP 55195-563, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17717</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17717/rua_maria_do_socorro_aragao_florencio.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Maria do Socorro Aragão Florêncio, CEP 55195-560, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17718</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17718/rua_joao_raimundo_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua João Raimundo de Souza, CEP 55195-557, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17719</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17719/rua_maria_vieira_de_araujo.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Maria Vieira de Araújo, CEP 55195-554, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17720</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17720/rua_luiz_bernardino_ferreira.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Luiz Bernardino Ferreira, CEP 55195-548, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17721</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17721/rua_analicio_antonio_de_moura.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Analicio Antônio de Moura, CEP 55195-542, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17722</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17722/rua_luiz_francelino_aragao.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Luiz Francelino Aragão, CEP 55195-539, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17723</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17723/rua_jose_bernardino_gomes__filho.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua José Bernardino Gomes Filho, CEP 55195-533, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17724</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17724/requerimento_07___campanha_titulo.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Exmo. Sr. José Augusto Maia Júnior – Presidente da Câmara de Vereadores de Santa Cruz do Capibaribe, extensivo ao Exmo. Sr. Dr. Leonardo Batista - Juiz Eleitoral da 109ª Zona Eleitoral, extensivo ao Ilmo. Sr. Gilson José Monteiro – Secretário Estadual de Educação do Estado de Pernambuco, no sentido de empenhar esforços, para realização de campanha nas escolas para incentivo ao voto a partir dos 16 (dezesseis) anos.</t>
+  </si>
+  <si>
+    <t>17732</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17732/req-_solicita_remocao_de_chassis_na_margem_da_manhosa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Defesa Social, Sr. Manoel Bernardino de Sena Neto, a realização de operação integrada para recolhimento de carcaças de veículos (chassis) e o monitoramento preventivo contra desmanches clandestinos nas margens do Açude da Manhosa.</t>
+  </si>
+  <si>
+    <t>17733</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17733/076_-_requer_o_o_envio_de_um_projeto_de_lei_do_executivo_com_a_finalidade_de_garantir_as_acoes_municipais_referente_a_lei_federal__no_15.344-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o envio de um Projeto de Lei do Executivo, com a finalidade de garantir as ações municipais referente a Lei Federal  nº 15.344, de 12 de janeiro de 2026, que Institui a Política Nacional de Indução à Docência na Educação Básica - Mais Professores para o Brasil.</t>
+  </si>
+  <si>
+    <t>17734</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17734/rua_alfredo_francisco_de_farias.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Alfredo Francisco de Farias, CEP 55195-112, situada no loteamento Rio Verde, bairro Cruz Alta.</t>
+  </si>
+  <si>
+    <t>17735</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17735/rua_manoel_marques_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Manoel Marques da Silva, CEP 55195-115, situada no loteamento Rio Verde, bairro Cruz Alta.</t>
+  </si>
+  <si>
+    <t>17737</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17737/075_-_requer_no_sentido_que_com_a_construcao_de_uma_escola_padrao_fnde_no_distrito_poco_fundo_permaneca_nome_escola_intermediaria_professora_maria_jose..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido que com a construção de uma Escola Padrão FNDE no Distrito Poço Fundo, permaneça nome Escola Professora Maria José.</t>
+  </si>
+  <si>
+    <t>17762</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17762/078_-_requer_a_retirada_das_metralhas_na_esquina_do_pallace_recepcione_na_avenida_jose_olinda_xavier_bairro_malhada_do_meio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a retirada das metralhas na esquina do Pallace Recepcione, na Avenida José Olinda Xavier, Bairro Malhada do Meio.</t>
+  </si>
+  <si>
+    <t>17763</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17763/req-_solicita_limpeza_do_canal_da_rua_maria_da_conceicao_jeronimo_da_silva_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, a realização do serviço de desassoreamento e desobstrução efetiva do leito do canal situado na Rua Maria da Conceição Jerônimo da Silva, Loteamento São Jorge, Bairro Malaquias Cardoso.</t>
+  </si>
+  <si>
+    <t>17764</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17764/avenida_wanderbilte_dias_bezerra.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da RECOMPOSIÇÃO asfáltica da Avenida Wanderbilte Dias Bezerra, CEP 55195-593, localizada no bairro São Miguel, neste município.</t>
+  </si>
+  <si>
+    <t>17765</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17765/requerimento_para_fazer_estrada_via_oscazao_para_o_mirante_do_cruzeiro.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Inácio Marques Vieira, DR. Nanau, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta casa, requer ao Excelentíssimo Senhor Prefeito Hélio Lima Aragão Filho, extensivo ao Senhor Secretário Municipal de Infraestrutura e Meio Ambiente Antônio Marcelo Cumaru Pereira e ao Senhor Secretário Municipal de Mobilidade Urbana Fábio dos Santos, que seja feito a estrada de acesso ao Mirante do Cruzeiro pela via do Oscazão.</t>
+  </si>
+  <si>
+    <t>17766</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17766/requerimento_homenagem_de_joao_joao_toinho_catanha.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Inácio Marques Vieira, DR. Nanau, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta casa, requer ao Excelentíssimo Senhor Prefeito Hélio Lima Aragão Filho, extensivo a Senhora Secretária Municipal de Educação e Cultura Cleciana Alves de Arruda e a secretaria competente, que seja colocado o nome do Senhor Toinho Catanha “em vida” como o homenageado do São João da Moda de 2026.</t>
+  </si>
+  <si>
+    <t>17767</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17767/req_-_calcamento.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, no sentido de envidar esforços para que seja providenciado o calçamento da Rua José Edvanilson Nunes da Silva (Danilo da Ziper), Malaquias Cardoso - (rua da creche), Santa Cruz do Capibaribe/PE, CEP: 55191-058.</t>
+  </si>
+  <si>
+    <t>17768</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17768/077_-_requer_os_servicos_de_retirada_da_formacao_de_lixao_no_entroncamento_da_rua_maria_querino_de_farias_a_com_a_estrada_de_acesso_ao_bairro_malhada_do_meio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de retirada da formação de lixão no entroncamento da Rua Maria Querino de Farias a com a estrada de acesso ao Bairro Malhada do Meio.</t>
+  </si>
+  <si>
+    <t>17769</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17769/079_-_requer_o_patrolamento_e_colocacao_de_picarro_na_rua_isaque_teodoro_aragao_loteamento_portal_santa_cruz__bairro_gaudencio_gomes_feitosa..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o patrolamento e colocação de piçarro na Rua Isaque Teodoro Aragão, Loteamento Portal Santa Cruz – Bairro Gaudêncio Gomes Feitosa.</t>
+  </si>
+  <si>
+    <t>17772</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17772/080_-_requer_a_retirada_das_metralhas_e_roco_dos_matos_na_rua_sao_pedro_bairro_oscarzao..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a retirada das metralhas e roço dos matos na Rua São Pedro, Bairro Oscarzão.</t>
+  </si>
+  <si>
+    <t>17774</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17774/requerimento_06___patrolamento.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Exmo. Sr. Prefeito Hélio Lima Aragão Filho, extensivo ao Ilmo. Secretário Marcelo Cumaru - Secretário de Infraestrutura e Meio Ambiente, no sentido de empenhar esforços, em caráter de urgência, para que serviço de patrolamento na estrada que liga o bairro Nezinho Arruda até a 3ª etapa da Malhada do Meio, neste município.</t>
+  </si>
+  <si>
+    <t>17776</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17776/rua_maria_fernandes_de_moura.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua Maria Fernandes de Moura, CEP 55195-109, situada no loteamento Rio Verde, bairro Cruz Alta.</t>
+  </si>
+  <si>
+    <t>17777</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17777/semana_de_palestras_dia_da_mulher.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo a Senhora Secretária Municipal de Desenvolvimento Social e da Mulher - Ivone Queiroz Aragão, no sentido de que seja analisada a viabilidade de promover, no âmbito do Município, uma semana de palestras, debates e ações educativas voltadas à conscientização e ao enfrentamento da violência doméstica e familiar contra a mulher._x000D_
+A iniciativa deverá ser realizada em alusão ao Dia Internacional da Mulher, celebrado em 8 de março, com o objetivo de fortalecer as políticas públicas de proteção, ampliar o acesso à informação e incentivar a denúncia e o apoio às vítimas.</t>
+  </si>
+  <si>
+    <t>17778</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17778/mutirao_de_exames_preventivos_voltado_as_mulheres.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo a Senhora Secretária Municipal de Desenvolvimento Social e da Mulher - Ivone Queiroz Aragão, e a Senhora Secretária Municipal de Saúde – Simone Aragão, no sentido de que seja promovido, no âmbito do Município, um Mutirão de Exames Preventivos voltado às mulheres, a ser realizado no período de 08 a 15 de março do corrente ano, em alusão ao Dia Internacional da Mulher.</t>
+  </si>
+  <si>
+    <t>17780</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17780/complemento_do_saneamento_basico_da_rua_nelson_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de envidar esforços, para que seja realizado a implantação completa do Saneamento básico da Rua: Nelson Rodrigues – Bairro: Cruz Alta (a mesma foi feita uma parte do saneamento carecendo com urgência da implantação do restante da rua).</t>
+  </si>
+  <si>
+    <t>17781</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17781/rua_raimundo_goncalves_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação paralelepípedo da rua Raimundo Gonçalves de Souza, CEP 55195-258, situada no loteamento Rio Verde, bairro Cruz Alta.</t>
+  </si>
+  <si>
+    <t>17782</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17782/rua_jose_gomes_bezerra_sobrinho.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da rua José Gomes Bezerra Sobrinho, CEP 55195-103, situada no loteamento Rio Verde, bairro Cruz Alta.</t>
+  </si>
+  <si>
+    <t>17783</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17783/rua_miguel_jose_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da rua Miguel José da Silva, CEP 55195-100, situada no loteamento Rio Verde, bairro Cruz Alta.</t>
+  </si>
+  <si>
+    <t>17784</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17784/rua_maria_do_socorro_costa.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da rua Maria do Socorro Costa, CEP 55195-097, situada no loteamento Rio Verde, bairro Cruz Alta.</t>
+  </si>
+  <si>
+    <t>17785</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17785/rua_james_dean_lopes_neves_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da rua James Dean Lopes Neves da Silva, CEP 55195-094, situada no loteamento Rio Verde, bairro Cruz Alta.</t>
+  </si>
+  <si>
+    <t>17786</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17786/rua_manoel_dunda_de_lima.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da rua Manoel Dunda de Lima, CEP 55195-091, situada no loteamento Rio Verde, bairro Cruz Alta.</t>
+  </si>
+  <si>
+    <t>17787</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17787/rua_jose_siqueira_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da rua José Siqueira da Silva, CEP 55195-088, situada no loteamento Rio Verde, bairro Cruz Alta.</t>
+  </si>
+  <si>
+    <t>17788</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17788/req._rua_luiz_francelino_aragao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao senhor prefeito do município, Sr. Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizada a requalificação da Rua Luiz Francelino Aragão, São Miguel, CEP 55195-539.</t>
+  </si>
+  <si>
+    <t>17789</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17789/081_-_requer_a_retirada_das_metralhas_e_roco_dos_matos_na_rua_santo_antonio_bairro_oscarzao..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a retirada das metralhas e roço dos matos na Rua Santo Antônio, Bairro Oscarzão.</t>
+  </si>
+  <si>
+    <t>17790</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17790/083_-_requer_a_retirada_das_metralhas_e_roco_dos_matos_na_travessa_de_santo_antonio_bairro_oscarzao..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a retirada das metralhas e roço dos matos na Travessa de Santo Antonio, Bairro Oscarzão.</t>
+  </si>
+  <si>
+    <t>17791</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17791/084_-_requer_a_retirada_das_metralhas_e_roco_dos_matos_na_rua_primeiro_de_maio_bairro_oscarzao..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a retirada das metralhas e roço dos matos na Rua Primeiro de Maio, Bairro Oscarzão.</t>
+  </si>
+  <si>
+    <t>17792</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17792/085_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_da_rua_isaque_teodoro_aragao_loteamento_portal_santa_cruz__bairro_gaudencio_gomes_feitosa..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação em (pedras de paralelepípedos, briquetes ou asfalto) da Rua Isaque Teodoro Aragão, Loteamento Portal Santa Cruz – Bairro Gaudêncio Gomes Feitosa.</t>
+  </si>
+  <si>
+    <t>17793</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17793/086_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_da_rua_mestre_zeca_soares_loteamento_novo_polo_parque_santana_bairro_capibaribe..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação em (pedras de paralelepípedos, briquetes ou asfalto) da Rua Mestre Zeca Soares, Loteamento Novo Polo Parque Santana, Bairro Capibaribe.</t>
+  </si>
+  <si>
+    <t>17794</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17794/087_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_da_rua_barnabe_de_oliveira_loteamento_novo_polo_parque_santana_bairro_capibaribe..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação em (pedras de paralelepípedos, briquetes ou asfalto) da Rua Barnabé de Oliveira, Loteamento Novo Polo Parque Santana, Bairro Capibaribe.</t>
+  </si>
+  <si>
+    <t>17795</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17795/088_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_da_rua_sheila_cristina_de_lima_goncalves_loteamento_novo_polo_parque_santana_bairro_capibaribe..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação em (pedras de paralelepípedos, briquetes ou asfalto) da Rua Sheila Cristina de Lima Gonçalves, Loteamento Novo Polo Parque Santana, Bairro Capibaribe.</t>
+  </si>
+  <si>
+    <t>17796</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17796/089_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_da_rua_valdilene_creuza_da_silva_branca_de_dedela_loteamento_ana_vieira_melo__bairro_palestina.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação em (pedras de paralelepípedos, briquetes ou asfalto) da Rua Valdilene Creuza da Silva (Branca de Dedela), Loteamento Ana Vieira Melo – Bairro Palestina</t>
+  </si>
+  <si>
+    <t>17797</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17797/090_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_da_rua_amauri_vital_da_silva_amauri_do_casa_de_taipa_loteamento_novo_polo_parque_santana_bairro_capibaribe.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação em (pedras de paralelepípedos, briquetes ou asfalto) da Rua Amauri Vital da Silva (Amauri do Casa de Taipa), Loteamento Novo Polo Parque Santana, Bairro Capibaribe</t>
+  </si>
+  <si>
+    <t>17798</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17798/091_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_da_rua_jose_roberto_do_nascimento_filho_garoto_bel_loteamento_serrote_bairro_oscarzao..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação em (pedras de paralelepípedos, briquetes ou asfalto) da Rua José Roberto do Nascimento Filho (Garoto Bel), Loteamento Serrote, Bairro Oscarzão.</t>
+  </si>
+  <si>
+    <t>17799</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17799/092_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_da_rua_severina_da_penha_araujo_dona_bia_bairro_oscarzao..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação em (pedras de paralelepípedos, briquetes ou asfalto) da Rua Severina da Penha Araújo (Dona Bia), Bairro Oscarzão.</t>
+  </si>
+  <si>
+    <t>17800</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17800/093_-_requer_a_pavimentacao_asfaltica_da_rua_rizoneide_beserra_de_lima_costa_galega_loteamento_vila_do_para_distrito_para.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação asfaltica da Rua Rizoneide Beserra de Lima Costa (Galega), Loteamento Vila do Pará, Distrito Pará</t>
+  </si>
+  <si>
+    <t>17804</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17804/equipamentos_de_protecao_e_trabalho_destinados_aos_agentes__do_fumace.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de solicitar o fornecimento de equipamentos de proteção e trabalho destinados aos agentes que atuam no serviço de fumacê, visando garantir melhores condições de segurança e desempenho das atividades: 04 máscaras respiratórias, 04 lanternas,04 macacões.</t>
+  </si>
+  <si>
+    <t>17805</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17805/reajuste_do_adicional_de_insalubridade_concedido_aos_agentes_que_atuam_no_servico_de_fumace.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de solicitar o reajuste do adicional de insalubridade concedido aos agentes que atuam no serviço de fumacê.</t>
+  </si>
+  <si>
+    <t>17806</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17806/conserto_do_veiculo_utilizado_pelos_agentes_do_servico_de_fumace..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de solicitar com a devida urgência, o conserto do veículo utilizado pelos agentes do serviço de fumacê.</t>
+  </si>
+  <si>
+    <t>17807</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17807/kits_pedagogicos_para_alunos_atipicos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de solicitar a disponibilização de kits pedagógicos para alunos atípicos.</t>
+  </si>
+  <si>
+    <t>17808</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17808/disponibilizacao_de_um_veiculo_com_carroceria_adequada_e_adaptada_para_os_agentes_do_fumace..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de solicitar a disponibilização de um veículo com carroceria adequada e adaptada para os agentes do fumacê.</t>
+  </si>
+  <si>
+    <t>17809</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17809/troca_de_saneamento_-_rua_maria_eulalia_de_lira_dona_lica_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAR ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito, extensivo a secretaria competente, que sejam envidados esforços no sentido de realizar a substituição da tubulação do sistema de saneamento básico da Rua Maria Eulália Barbosa Lira – Lot. Dona Lica 2, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>17810</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17810/reposicao_do_calcamento_-_rua_maria_eulalia_de_lira_dona_lica_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAR ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal, extensivo à Secretaria competente, que sejam envidados esforços no sentido de viabilizar a reposição da pavimentação (calçamento) da Rua Maria Eulália Barbosa Lira, localizada no Loteamento Dona Lica 2, em nosso município.</t>
+  </si>
+  <si>
+    <t>17811</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17811/ciclovia_-_via_de_acesso_ao_residencial_cruzeiro.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal, extensivo à Secretaria competente, que sejam envidados esforços no sentido de viabilizar a construção de uma ciclovia às margens da via de acesso ao Residencial Cruzeiro, iniciando-se no final do Bairro Palestina e estendendo-se até o referido residencial.</t>
+  </si>
+  <si>
+    <t>17813</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17813/082_-_requer_a_retirada_das_metralhas_e_roco_dos_matos_na_travessa_de_sao_pedro_bairro_oscarzao..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a retirada das metralhas e roço dos matos na Travessa de São Pedro, Bairro Oscarzão.</t>
+  </si>
+  <si>
+    <t>17814</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17814/req-_solicita_fiscalizacao_de_lancamento_de_esgoto_na_manhosa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, a realização de vistoria técnica para identificação e bloqueio dos pontos de lançamento de esgoto no Açude da Manhosa, bem como a notificação do empreendimento responsável pelo Loteamento Maria Vieira para a regularização imediata do sistema de saneamento e drenagem.</t>
+  </si>
+  <si>
+    <t>17815</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17815/requerimento_playground_na_praca_alfredo_felix_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+que seja estudada a viabilidade de implantação de um playground na Praça_x000D_
+ALFREDO FELIX DA SILVA, localizada na Rua: Maria Francisca da Silva, Lot._x000D_
+Santo Antônio - Bairro Novo, as margens da PE 160.</t>
+  </si>
+  <si>
+    <t>17816</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17816/requerimento_reposicao_de_lampada_rua_genario_olipio_da_rocga.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ MOURA FILHO, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a substituição da lâmpada apagada/queimada no poste nº T. 488, na Rua Genário Olímpio da Rocha, nº 188,  Bairro: Cruz Alta.</t>
+  </si>
+  <si>
+    <t>17817</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17817/requerimento_pintura_faixa_de_pedestre_e_redutores_de_velocidade_da_av_pedro_paulo_alves_da_rocha.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ MOURA FILHO, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, pintura das faixa de pedestres, bem como, dos redutores de velocidade, (quebra molas) da Av Pedro Paulo Alves da Rocha, bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>17818</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17818/094_-_requer_o_roco_dos_matos_existente_na_beira_das_estradas_do_sitio_carrapicho_velho_zona_rural_do_nosso_municipio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o roço dos matos existente na beira das estradas do Sitio Carrapicho Velho, zona rural do nosso município.</t>
+  </si>
+  <si>
+    <t>17819</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17819/095_-_requer_o_roco_dos_matos_existente_na_beira_das_estradas_do_sitio_serra_da_onca_zona_rural_do_nosso_municipio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o roço dos matos existente na beira das estradas do Sitio Serra da Onça, zona rural do nosso município.</t>
+  </si>
+  <si>
+    <t>17820</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17820/096_-_requer_o_roco_dos_matos_existente_na_beira_das_estradas_do_sitio_carreira_de_pedra_zona_rural_do_nosso_municipio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o roço dos matos existente na beira das estradas do Sitio Carreira de Pedra, zona rural do nosso município.</t>
+  </si>
+  <si>
+    <t>17821</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17821/097_-_requer_o_roco_dos_matos_existente_na_beira_das_estradas_do_sitio_angico_zona_rural_do_nosso_municipio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o roço dos matos existente na beira das estradas do Sitio Angico, zona rural do nosso município.</t>
+  </si>
+  <si>
+    <t>17822</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17822/098_-_requer_o_roco_dos_matos_existente_na_beira_das_estradas_do_sitio_carrapicho_novo_zona_rural_do_nosso_municipio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o roço dos matos existente na beira das estradas do Sitio Carrapicho Novo, zona rural do nosso município.</t>
+  </si>
+  <si>
+    <t>17823</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17823/100_-_requer_o_roco_dos_matos_existente_na_beira_das_estradas_do_sitio_magana_zona_rural_do_nosso_municipio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o roço dos matos existente na beira das estradas do Sitio Magana, zona rural do nosso município.</t>
+  </si>
+  <si>
+    <t>17824</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17824/101_-_requer_o_roco_dos_matos_existente_na_beira_das_estradas_do_sitio_cacimba_de_baixo_zona_rural_do_nosso_municipio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o roço dos matos existente na beira das estradas do Sitio Cacimba de Baixo, zona rural do nosso município.</t>
+  </si>
+  <si>
+    <t>17825</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17825/102_-_requer_o_roco_dos_matos_existente_na_beira_das_estradas_do_sitio_pintor_zona_rural_do_nosso_municipio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o roço dos matos existente na beira das estradas do Sitio Pintor, zona rural do nosso município.</t>
+  </si>
+  <si>
+    <t>17826</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17826/req_-_rua_villar.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, no sentido de envidar esforços para que seja providenciado o calçamento da Rua Ariano Vilar Suassuna - (Lot Portal Sta Cruz) - (bairro Gaudêncio Gomes Feitosa), Santa Cruz do Capibaribe/PE , CEP 55193-105.</t>
+  </si>
+  <si>
+    <t>17827</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17827/req_-_praca_jacana.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, no sentido de envidar esforços para que seja feito a reforma, revitalização de pintura e manutenção da iluminação da praça do bairro Jaçanã.</t>
+  </si>
+  <si>
+    <t>17828</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17828/req_-_rua_severino.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, no sentido de envidar esforços para que seja providenciado o calçamento da Rua Severino Luiz da Silva, Loteamento Acauã.</t>
+  </si>
+  <si>
+    <t>17829</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17829/req_-_esgoto_rua_zila.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, no sentido de envidar esforços para que seja providenciado o conserto da rede de esgoto da Rua Zilda Arns Neumann, Bela vista.</t>
+  </si>
+  <si>
+    <t>17830</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17830/req_-_esgoto_rua_maria.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, no sentido de envidar esforços para que seja providenciado o conserto da rede de esgoto da Rua Maria de Lourdes Silva Torres, bairro Santo Agostinho.</t>
+  </si>
+  <si>
+    <t>17831</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17831/req_-_conserto_parana.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, no sentido de envidar esforços para que seja providenciado o conserto de toda extensão da pavimentação da Rua Paraná, no bairro Cruz Alta.</t>
+  </si>
+  <si>
+    <t>17833</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17833/lei_dos_profissionais_do_magisterio.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito do Município de Santa Cruz do Capibaribe – Hélio Lima Aragão, com cópia à Senhora Secretária Municipal de Educação e Cultura – Cleciana Alves de Arruda, para que envie a esta Casa de Leis Projeto de Lei regulamentando, no âmbito municipal, a Lei Federal nº 15.326, que altera a Lei nº 11.738, incluindo expressamente os professores da educação infantil como profissionais do magistério da educação básica, assegurando-lhes o direito ao Piso Salarial Profissional Nacional.</t>
+  </si>
+  <si>
+    <t>17834</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17834/req_-_limpeza.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, no sentido de envidar esforços para identificar, regularizar e efetuar a limpeza de terrenos públicos utilizados indevidamente como depósito de lixo ou entulho, principalmente próximos às vias de grande circulação ou escolas.</t>
+  </si>
+  <si>
+    <t>17835</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17835/req_-_desobstrucao.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, em caráter de urgência de manutenção, limpeza e desobstrução de valetas, bueiros e canais situados na via pública que liga os bairros Palestina e Gavião, de modo a evitar alagamentos e facilitar o escoamento de água pluvial.</t>
+  </si>
+  <si>
+    <t>17836</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17836/req_-_entulhos.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, que seja realizado serviço de limpeza, capina e controle de vetores em áreas públicas e terrenos baldios situados_x000D_
+no bairro Santo Agostinho, Acauã e Jaçanã, tendo em vista o acúmulo de lixo, entulho e possível risco à saúde pública.</t>
+  </si>
+  <si>
+    <t>17837</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17837/informacoes_atendimento_educacional_especializado_aee.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito do Município de Santa Cruz do Capibaribe – Hélio Lima Aragão, com cópia à Senhora Secretária Municipal de Educação e Cultura – Cleciana Alves de Arruda, solicitando esclarecimentos formais e detalhados acerca do processo de seleção de professores para atuação nas salas de Atendimento Educacional Especializado (AEE).</t>
+  </si>
+  <si>
+    <t>17838</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17838/099_-_requer_o_roco_dos_matos_existente_na_beira_das_estradas_do_sitio_porteira_zona_rural_do_nosso_municipio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o roço dos matos existente na beira das estradas do Sitio Porteira, zona rural do nosso município.</t>
+  </si>
+  <si>
+    <t>17839</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17839/requerimento__maquina_patrol_pra_ct_manhosa.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para a disponibilização_x000D_
+de uma máquina modelo patrol (motoniveladora) para realização de manutenção e_x000D_
+nivelamento da pista de motocross conhecida como CT DA MANHOSA (Centro de_x000D_
+Treinamento de Motocross da Manhosa), localizada às margens do Açude da Manhosa,_x000D_
+no loteamento Maria Vieira, neste município.</t>
+  </si>
+  <si>
+    <t>17840</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17840/req-_solicita_a_realizacao_do_servico_de_manutencao_asfaltica_na_avenida_29_de_dezembro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, a realização do serviço de manutenção asfáltica na Avenida 29 de Dezembro, especificamente no trecho de cruzamento com a Rodovia PE-160.</t>
+  </si>
+  <si>
+    <t>17841</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17841/req-_solicita_a_realizacao_do_servico_de_substituicao_das_defensas_metalicas_29_por_muretas_de_protecao_continuas_de_concreto_na_rodovia_pe-160_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Excelentíssima Senhora Governadora do Estado de Pernambuco, Raquel Teixeira Lyra Lucena, extensivo ao Diretor-Presidente do Departamento de Estradas de Rodagem de Pernambuco (DER-PE), Sr. André de Souza Fonseca, que envidem esforços para a substituição das defensas metálicas (guard rails) por muretas de proteção contínuas de concreto na Rodovia PE-160, em toda a extensão que compreende o município de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>17842</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17842/req-_solicita_a_realizacao_do_servico_de_manutencao_corretiva_dos_redutores_de_velocidade_29_localizados_na_rua_otavia_capibaribe_da_silva_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, a realização do serviço de manutenção corretiva dos redutores de velocidade (lombadas) localizados na Rua Otávia Capibaribe da Silva (Dona Tavinha), no Bairro Oscarzão.</t>
+  </si>
+  <si>
+    <t>17843</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17843/requerimento_de_retirada_de_entulhos_rua_moises_ferreira.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Inácio Marques Vieira, DR. Nanau, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta casa, requer ao Excelentíssimo Senhor Prefeito Hélio Lima Aragão Filho, extensivo à Senhora Secretária de Receita Municipal Janaina Marques Ramos e ao Senhor Secretário Municipal de Infraestrutura e Meio Ambiente Antônio Marcelo Cumaru Pereira,  que seja retirado os entulhos e metralhas da Rua Moisés Ferreira, que fica localizada por trás da Rua do Rio.</t>
+  </si>
+  <si>
+    <t>17845</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17845/manutencao_das_estradas_da_vila_do_sossego_e_da_costela_vila_do_para.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de solicitar que seja tomada as devidas medidas com relação a manutenção das estradas da vila do sossego e da costela (Vila do Pará)</t>
+  </si>
+  <si>
+    <t>17846</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17846/carrapicho_velho_-_praca_vereadora_zilda_moraes.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAR ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal, extensivo à secretaria competente, que sejam realizados estudos de viabilidade para a construção de uma Praça ao lado da Igreja São José Operário, localizada na comunidade do Sítio Carrapicho Velho, e que a mesma seja denominada Praça Vereadora Zilda Barbosa de Moraes Mena.</t>
+  </si>
+  <si>
+    <t>17847</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17847/carrapicho_novo_-_praca_maria_assuncao_de_siqueira.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAR ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal, extensivo à secretaria competente, que sejam realizados estudos de viabilidade para a pavimentação (calçamento) e construção de uma Praça ao lado da Igreja São João Batista, localizada na comunidade do Sítio Carrapicho Novo, e que a mesma seja denominada Praça Maria Assunção de Siqueira.</t>
+  </si>
+  <si>
+    <t>17848</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17848/requerimento_redutores_de_velocidade__av_joao_glicerio.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe – Hélio Lima Aragão Filho, no sentido de envidar esforços junto a_x000D_
+secretaria competente, para que seja feita a implantação de lombadas (redutores de_x000D_
+velocidades) por toda Avenida João Glicério do Nascimento, no bairro Bela Vista, em_x000D_
+nossa cidade.</t>
+  </si>
+  <si>
+    <t>17849</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17849/requerimento_lombadas_rua_franscisca.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe – Hélio Lima Aragão Filho, no sentido de envidar esforços junto a_x000D_
+secretaria competente, para que seja feita a implantação de lombadas (redutores de_x000D_
+velocidades) por toda Rua Maria Francisca Ramos, no bairro Bela Vista, em nossa_x000D_
+cidade.</t>
+  </si>
+  <si>
+    <t>17852</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17852/requerimento_calcada_tipo_pista_de_cooper.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe – Hélio Lima Aragão Filho, no sentido de envidar esforços junto a_x000D_
+secretaria competente, para que seja feita a implantação de uma calçada no modelo_x000D_
+pista de cooper nas laterais da via de acesso ao Bairro Malhada do Meio (Av. José_x000D_
+Olinda Xavier), em nossa cidade.</t>
+  </si>
+  <si>
+    <t>17854</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17854/103_-_requer_o_patrolamento_e_colocacao_de_picarro_nas_estradas_do_sitio_carrapicho_velho_zona_rural_do_nosso_municipio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o patrolamento e colocação de piçarro nas estradas do Sitio Carrapicho Velho, zona rural do nosso município.</t>
+  </si>
+  <si>
+    <t>17855</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17855/104_-_requer_o_patrolamento_e_colocacao_de_picarro_nas_estradas_do_sitio_serra_da_onca_zona_rural_do_nosso_municipio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o patrolamento e colocação de piçarro nas estradas do Sitio Serra da Onça, zona rural do nosso município.</t>
+  </si>
+  <si>
+    <t>17856</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17856/105_-_requer_o_patrolamento_e_colocacao_de_picarro_nas_estradas_do_sitio_carreira_de_pedra_zona_rural_do_nosso_municipio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o patrolamento e colocação de piçarro nas estradas do Sitio Carreira de Pedra, zona rural do nosso município.</t>
+  </si>
+  <si>
+    <t>17857</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17857/106_-_requer_o_patrolamento_e_colocacao_de_picarro_nas_estradas_do_sitio_angico_zona_rural_do_nosso_municipio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o patrolamento e colocação de piçarro nas estradas do Sitio Angico, zona rural do nosso município.</t>
+  </si>
+  <si>
+    <t>17858</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17858/107_-_requer_o_patrolamento_e_colocacao_de_picarro_nas_estradas_do_sitio_carrapicho_novo_zona_rural_do_nosso_municipio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o patrolamento e colocação de piçarro nas estradas do Sitio Carrapicho Novo, zona rural do nosso município.</t>
+  </si>
+  <si>
+    <t>17859</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17859/108_-_requer_o_patrolamento_e_colocacao_de_picarro_nas_estradas_do_sitio_porteira_zona_rural_do_nosso_municipio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o patrolamento e colocação de piçarro nas estradas do Sitio Porteira, zona rural do nosso município.</t>
+  </si>
+  <si>
+    <t>17860</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17860/109_-_requer_o_patrolamento_e_colocacao_de_picarro_nas_estradas_do_sitio_magana_zona_rural_do_nosso_municipio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o patrolamento e colocação de piçarro nas estradas do Sitio Magana, zona rural do nosso município.</t>
+  </si>
+  <si>
+    <t>17861</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17861/110_-_requer_o_patrolamento_e_colocacao_de_picarro_nas_estradas_do_sitio_cacimba_de_baixo_zona_rural_do_nosso_municipio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o patrolamento e colocação de piçarro nas estradas do Sitio Cacimba de Baixo, zona rural do nosso município.</t>
+  </si>
+  <si>
+    <t>17862</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17862/111_-_requer_o_patrolamento_e_colocacao_de_picarro_nas_estradas_do_sitio_pintor_zona_rural_do_nosso_municipio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o patrolamento e colocação de piçarro nas estradas do Sitio Pintor, zona rural do nosso município.</t>
+  </si>
+  <si>
+    <t>17863</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17863/112_-_requer_o_planejamento_e_escala_de_horarios_para_a_subida_ao_cruzeiro_da_palestina_durante_a_semana_santa_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o planejamento e escala de horários para a subida ao Cruzeiro da Palestina durante a Semana Santa de 2026.</t>
+  </si>
+  <si>
+    <t>17864</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17864/113_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_malhada_do_meio_durante_o_feriado_da_semana_santa_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto as forças de segurança em nosso município, para que sejam envidados esforços no sentido de viabilizar o fortalecimento do patrulhamento ostensivo e preventivo no Bairro Malhada do Meio durante o feriado da Semana Santa 2026</t>
+  </si>
+  <si>
+    <t>17865</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17865/114_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_bela_vista._durante_o_feriado_da_semana_santa_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto as forças de segurança em nosso município, para que sejam envidados esforços no sentido de viabilizar o fortalecimento do patrulhamento ostensivo e preventivo no Bairro Bela Vista. durante o feriado da Semana Santa 2026</t>
+  </si>
+  <si>
+    <t>17866</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17866/115_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_capibaribe_durante_o_feriado_da_semana_santa_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto as forças de segurança em nosso município, para que sejam envidados esforços no sentido de viabilizar o fortalecimento do patrulhamento ostensivo e preventivo no Bairro Capibaribe, durante o feriado da Semana Santa 2026.</t>
+  </si>
+  <si>
+    <t>17867</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17867/116_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_centro_durante_o_feriado_da_semana_santa_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto as forças de segurança em nosso município, para que sejam envidados esforços no sentido de viabilizar o fortalecimento do patrulhamento ostensivo e preventivo no Bairro Centro, durante o feriado da Semana Santa 2026</t>
+  </si>
+  <si>
+    <t>17868</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17868/117_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_cruz_alta_durante_o_feriado_da_semana_santa_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto as forças de segurança em nosso município, para que sejam envidados esforços no sentido de viabilizar o fortalecimento do patrulhamento ostensivo e preventivo no Bairro Cruz Alta, durante o feriado da Semana Santa 2026</t>
+  </si>
+  <si>
+    <t>17869</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17869/118_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_da_moda_durante_o_feriado_da_semana_santa_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto as forças de segurança em nosso município, para que sejam envidados esforços no sentido de viabilizar o fortalecimento do patrulhamento ostensivo e preventivo no Bairro da Moda, durante o feriado da Semana Santa 2026</t>
+  </si>
+  <si>
+    <t>17870</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17870/119_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_dona_dom_durante_o_feriado_da_semana_santa_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto as forças de segurança em nosso município, para que sejam envidados esforços no sentido de viabilizar o fortalecimento do patrulhamento ostensivo e preventivo no Bairro Dona Dom, durante o feriado da Semana Santa 2026</t>
+  </si>
+  <si>
+    <t>17871</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17871/120_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_malaquias_cardoso_durante_o_feriado_da_semana_santa_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto as forças de segurança em nosso município, para que sejam envidados esforços no sentido de viabilizar o fortalecimento do patrulhamento ostensivo e preventivo no Bairro Malaquias Cardoso, durante o feriado da Semana Santa 2026</t>
+  </si>
+  <si>
+    <t>17872</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17872/121_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_manhosa_durante_o_feriado_da_semana_santa_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto as forças de segurança em nosso município, para que sejam envidados esforços no sentido de viabilizar o fortalecimento do patrulhamento ostensivo e preventivo no Bairro Manhosa, durante o feriado da Semana Santa 2026</t>
+  </si>
+  <si>
+    <t>17873</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17873/122_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_nova_santa_cruz_durante_o_feriado_da_semana_santa_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto as forças de segurança em nosso município, para que sejam envidados esforços no sentido de viabilizar o fortalecimento do patrulhamento ostensivo e preventivo no Bairro Nova Santa Cruz, durante o feriado da Semana Santa 2026</t>
+  </si>
+  <si>
+    <t>17874</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17874/123_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_novo_durante_o_feriado_da_semana_santa_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto as forças de segurança em nosso município, para que sejam envidados esforços no sentido de viabilizar o fortalecimento do patrulhamento ostensivo e preventivo no Bairro Novo, durante o feriado da Semana Santa 2026</t>
+  </si>
+  <si>
+    <t>17875</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17875/124_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_oscarzao_durante_o_feriado_da_semana_santa_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto as forças de segurança em nosso município, para que sejam envidados esforços no sentido de viabilizar o fortalecimento do patrulhamento ostensivo e preventivo no Bairro Oscarzão, durante o feriado da Semana Santa 2026</t>
+  </si>
+  <si>
+    <t>17876</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17876/125_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_palestina_durante_o_feriado_da_semana_santa_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto as forças de segurança em nosso município, para que sejam envidados esforços no sentido de viabilizar o fortalecimento do patrulhamento ostensivo e preventivo no Bairro Palestina, durante o feriado da Semana Santa 2026</t>
+  </si>
+  <si>
+    <t>17877</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17877/126_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_santo_agostinho_durante_o_feriado_da_semana_santa_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto as forças de segurança em nosso município, para que sejam envidados esforços no sentido de viabilizar o fortalecimento do patrulhamento ostensivo e preventivo no Bairro Santo Agostinho, durante o feriado da Semana Santa 2026</t>
+  </si>
+  <si>
+    <t>17878</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17878/127_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_sao_cristovao_durante_o_feriado_da_semana_santa_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto as forças de segurança em nosso município, para que sejam envidados esforços no sentido de viabilizar o fortalecimento do patrulhamento ostensivo e preventivo no Bairro São Cristóvão, durante o feriado da Semana Santa 2026</t>
+  </si>
+  <si>
+    <t>17879</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17879/128_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_gaudencio_gomes_feitosa_durante_o_feriado_da_semana_santa_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto as forças de segurança em nosso município, para que sejam envidados esforços no sentido de viabilizar o fortalecimento do patrulhamento ostensivo e preventivo no Bairro Gaudêncio Gomes Feitosa, durante o feriado da Semana Santa 2026</t>
+  </si>
+  <si>
+    <t>17880</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17880/129_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_distrito_poco_fundo_durante_o_feriado_da_semana_santa_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto as forças de segurança em nosso município, para que sejam envidados esforços no sentido de viabilizar o fortalecimento do patrulhamento ostensivo e preventivo no Distrito Poço Fundo, durante o feriado da Semana Santa 2026</t>
+  </si>
+  <si>
+    <t>17881</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17881/130_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_distrito_para_durante_o_feriado_da_semana_santa_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto as forças de segurança em nosso município, para que sejam envidados esforços no sentido de viabilizar o fortalecimento do patrulhamento ostensivo e preventivo no Distrito Pará, durante o feriado da Semana Santa 2026</t>
+  </si>
+  <si>
+    <t>17882</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17882/131_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_nos_sitios_e_nas_estradas_da_zona_rural_do_nosso_municipio_durante_o_feriado_da_semana_santa_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, evidencie esforços junto as forças de segurança em nosso município, para que sejam envidados esforços no sentido de viabilizar o fortalecimento do patrulhamento ostensivo e preventivo nos Sítios e nas Estradas da Zona Rural do nosso município, durante o feriado da Semana Santa 2026</t>
+  </si>
+  <si>
+    <t>17883</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17883/132_-_requer__a_retirada_imediata_do_lixao_e_das_metralhas_acumulados_entre_a_rua_jose_marcelino_simplicio_e_a_rua_floriano_mestre_da_silva_no_loteamento_sao_jose_bairro_cruz_alta..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a retirada imediata do lixão e das metralhas acumulados entre a Rua José Marcelino Simplício e a Rua Floriano Mestre da Silva, no Loteamento São José, Bairro Cruz Alta.</t>
+  </si>
+  <si>
+    <t>17884</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17884/133_-_requer_o_roco_dos_matos_existente_na_rua_rua_floriano_mestre_da_silva_loteamento_sao_jose_bairro_cruz_alta..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o roço dos matos existente na Rua Floriano Mestre da Silva, Loteamento São José, Bairro Cruz Alta.</t>
+  </si>
+  <si>
+    <t>17885</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17885/134_-_requer_o_roco_dos_matos_existente_na_rua_jose_marcelino_simplicio_loteamento_sao_jose_bairro_cruz_alta..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o roço dos matos existente na Rua José Marcelino Simplício, Loteamento São José, Bairro Cruz Alta.</t>
+  </si>
+  <si>
+    <t>17886</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17886/135_-_requer_a_instalacao_de_estruturas_removivel_para_a_pratica_da_modalidade_esportiva_voleibol_e_futevolei_na_praca_gercina_clementino_de_melo_bairro_malhada_do_meio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, as adequações necessárias para a colocação de estrutura removível no piso de concreto da quadra esportiva existente na praça Gercina Clementino de Mello, Bairro Malhada do Meio, para a pratica da modalidade esportiva VÔLEIBOL E FUTEVÔLEI.</t>
+  </si>
+  <si>
+    <t>17887</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17887/136_-_requer_a_construcao_de_duas_tabelas_de_basquetebol_para_a_pratica_da_modalidade_esportiva_basquetebol_na_praca_gercina_clementino_de_melo_bairro_malhada_do_meio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a construção de duas tabelas de basquetebol, com estrutura em alvenaria ou em tubo de aço no piso de concreto da quadra esportiva existente na praça Gercina Clementino de Mello, Bairro Malhada do Meio, para a pratica da modalidade esportiva BASQUETEBOL.</t>
+  </si>
+  <si>
+    <t>17888</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17888/requerimento_quadra_de_areia_cohab.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe – Hélio Lima Aragão Filho, no sentido de envidar esforços junto a_x000D_
+secretaria competente, para que seja feita a troca e manutenção da areia da quadra de_x000D_
+areia localizada na Academia das Cidades do Bairro Cohab, em nossa cidade</t>
+  </si>
+  <si>
+    <t>17889</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17889/modelo_-_requerimento_praca_bairro_cruz_alta.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+que seja estudada a viabilidade de implantação de uma praça com playground no_x000D_
+espaço público que fica no entroncamento com as ruas: Antônio Gonçalves de Lima e_x000D_
+José Ramos Neto, no Bairro Cruz Alta.</t>
+  </si>
+  <si>
+    <t>17890</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17890/requerimento_radio_calcadao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe – Hélio Lima Aragão Filho, no sentido de envidar esforços junto a_x000D_
+secretaria competente, para que viabilize o retorno da Rádio de Comunicação Interna_x000D_
+da Feira, destinada à divulgação de informações de utilidade pública, organização_x000D_
+do espaço e apoio aos feirantes e clientes do Centro de Compras Calçadão Miguel_x000D_
+Arraes de Alencar, em nosso município.</t>
+  </si>
+  <si>
+    <t>17891</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17891/requerimento_guarita_calcadao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe – Hélio Lima Aragão Filho, no sentido de envidar esforços junto a_x000D_
+secretaria competente, para que seja construída uma guarita de controle de tráfego de_x000D_
+veículos na entrada do estacionamento do Centro de Compras Calçadão Miguel_x000D_
+Arraes de Alencar, em nosso município.</t>
+  </si>
+  <si>
+    <t>17892</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17892/campanha_permanente_de_conscientizacao_e_combate_a_violencia_sexual.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito do Município de Santa Cruz do Capibaribe – Hélio Lima Aragão, com cópia à Senhora Secretária Municipal de Educação e Cultura – Cleciana Alves de Arruda, e a Secretária Municipal de Desenvolvimento Social e da Mulher - Ivone Queiroz Aragão, solicitando a criação de uma Campanha Permanente de Conscientização e Combate à Violência Sexual, com:</t>
+  </si>
+  <si>
+    <t>17893</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17893/dados_detalhados_e_plano_de_enfrentamento_a_violencia_sexual.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito do Município de Santa Cruz do Capibaribe – Hélio Lima Aragão, com cópia à Senhora Secretária Municipal de Desenvolvimento Social e da Mulher - Ivone Queiroz Aragão, solicitando:_x000D_
+1._x000D_
+Relatório detalhado dos casos de estupro registrados no município no ano de 2025;_x000D_
+2._x000D_
+Informações sobre faixa etária das vítimas, bairros com maior incidência e perfil estatístico;_x000D_
+3._x000D_
+Plano municipal de enfrentamento à violência sexual atualmente em vigor;_x000D_
+4._x000D_
+Ações preventivas previstas para o ano de 2026.</t>
+  </si>
+  <si>
+    <t>17895</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17895/intensificacao_do_patrulhamento_e_monitoramento_em_areas_criticas.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito do Município de Santa Cruz do Capibaribe – Hélio Lima Aragão, com cópia ao Senhor Secretário Municipal Defesa Social - Manoel Bernardino de Sena Neto, e à Guarda Civil Municipal solicitando:_x000D_
+_x000D_
+•	Mapeamento dos bairros com maior incidência;_x000D_
+•	Intensificação do patrulhamento preventivo;_x000D_
+•	Ampliação da iluminação pública em áreas vulneráveis;_x000D_
+•	Estudo para instalação de câmeras de videomonitoramento.</t>
+  </si>
+  <si>
+    <t>17896</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17896/requerimento__reservatorio_de_agua_centor_poliesportivo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feito a_x000D_
+implantação de um reservatório de água com capacidade suficiente para atender a_x000D_
+irrigação do gramado e a manutenção da jardinagem do novo Centro Poliesportivo do_x000D_
+Bairro Manhosa, localizado no Loteamento Maria Vieira 1, em nosso Município.</t>
+  </si>
+  <si>
+    <t>17897</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17897/requerimento_praca_manhosa_em_frente_a_creche.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe – Hélio Lima Aragão Filho, no sentido de envidar esforços junto a_x000D_
+secretaria competente, para que seja feita a construção de uma praça pública ao ar_x000D_
+livre, com instalação de equipamentos de ginástica e com espaço kids, no terreno_x000D_
+público localizado próximo a barragem da Manhosa, mais precisamente em frente_x000D_
+à Creche Geraldo Costa, (em frente à Rua Quitéria Ramos Cardoso), bairro Dona Dom,_x000D_
+em nossa cidade.</t>
+  </si>
+  <si>
+    <t>17898</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17898/requerimento_cemiterio_pets.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe – Hélio Lima Aragão Filho, no sentido de envidar esforços junto a_x000D_
+secretaria competente, para que o sentido de que seja realizada a criação de um_x000D_
+Cemitério Público Municipal para Pets de Pequeno e Médio Porte, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>17899</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17899/requerimento-_implantacao_de_passagens_elevadas-_avenida_padre_zuzinha.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador EMANUEL SOUZA RAMOS, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio de Lima Aragão Filho, extensivo a Secretaria de Mobilidade Urbana e a Secretaria de Serviços Públicos, que possam unir esforços para a implantação de passagens elevadas ao longo de ambas as vias da Avenida Padre Zuzinha, neste município.</t>
+  </si>
+  <si>
+    <t>17900</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17900/requerimento_inspecao_do_acude_malhada_do_meio.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe – Hélio Lima Aragão Filho, no sentido de envidar esforços junto as_x000D_
+secretarias competentes e demais órgãos competentes, para que seja feita a realização_x000D_
+de uma inspeção técnica na parede do sangrador do açude localizado no Bairro_x000D_
+Malhada do Meio, no nosso município.</t>
+  </si>
+  <si>
+    <t>17901</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17901/requerimento_saneamento_rua_jose_da_silva_neves.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe – Hélio Lima Aragão Filho, no sentido de envidar esforços junto as_x000D_
+secretarias competentes, para que seja feita a substituição completa das manilhas de_x000D_
+saneamento no trecho final da Rua José da Silva Neves, Bairro Malaquias Cardoso,_x000D_
+Loteamento Gavião (mesma rua do Mercado Oliveira), neste município, a fim de_x000D_
+sanar definitivamente o problema de saneamento básico na referida localidade.</t>
+  </si>
+  <si>
+    <t>17902</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17902/requerimento_calcamento_rua_jose_da_silva_neves.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe – Hélio Lima Aragão Filho, no sentido de envidar esforços junto as_x000D_
+secretarias competentes, para que seja solicitando a continuidade do calçamento (no_x000D_
+trecho final) da Rua José da Silva Neves, Bairro Malaquias Cardoso, Loteamento_x000D_
+Gavião (mesma rua do Mercado Oliveira), neste município.</t>
+  </si>
+  <si>
+    <t>17903</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17903/137_-_requer_a_substituicao_e_manutencao_da_areia_em_equipamento_publico_quadra_de_areia_da_praca_gercina_clementino_de_mello_bairro_malhada_do_meio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a substituição e manutenção da areia em equipamento público (Quadra de Areia) da Praça Gercina Clementino de Mello, Bairro Malhada do Meio.</t>
+  </si>
+  <si>
+    <t>17904</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17904/138_-_requer_a_revitalizacao_da_praca_maria_marly_neves_jordao_em_frente_ao_cemiterio_sao_judas_tadeu_no_bairro_sao_cristovao..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a revitalização da Praça Maria Marly Neves Jordão, em frente ao Cemitério São Judas Tadeu, no Bairro São Cristóvão.</t>
+  </si>
+  <si>
+    <t>17905</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17905/rua_antonio_farias.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da rua Antônio de Farias, CEP 55195-073, situada no loteamento Rio Verde, bairro Cruz Alta.</t>
+  </si>
+  <si>
+    <t>17906</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17906/139_-_requer_a_construcao_de_uma_praca_entre_a_avenida_jose_olinda_xavier_e_a_rua_viviane_alcantara_silva_no_bairro_malhada_do_meio.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a construção de uma Praça entre a Avenida José Olinda Xavier e a Rua Viviane Alcantara Silva no Bairro Malhada do Meio.</t>
+  </si>
+  <si>
+    <t>17907</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17907/140_-_requer_a_construcao_de_um_mirante_entre_a_avenida_jose_olinda_xavier_e_a_rua_maria_jose_de_souza_no_bairro_malhada_do_meio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a construção de um Mirante entre a Avenida José Olinda Xavier e a Rua Maria José de Souza no Bairro Malhada do Meio.</t>
+  </si>
+  <si>
+    <t>17908</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17908/requerimento_limpeza_rua_viviane.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Viviane Alcântara Silva, bairro Malhada do Meio, em_x000D_
+nosso município.</t>
+  </si>
+  <si>
+    <t>17909</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17909/requerimento_limpeza_rua_malhada_maia_jose.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Maria José de Souza, bairro Malhada do Meio, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>17910</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17910/requerimento_limpeza_rua_malhada_-_joao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua João Pereira da Silva, bairro Malhada do Meio, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>17911</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17911/requerimento_limpeza_rua_malhada_-_aderval.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Aderval Borges Lagos, bairro Malhada do Meio, em_x000D_
+nosso município.</t>
+  </si>
+  <si>
+    <t>17912</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17912/requerimento_limpeza_rua_malhada_-_maria_nanzinha.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Maria Nanzinha Barros, bairro Malhada do Meio, em_x000D_
+nosso município.</t>
+  </si>
+  <si>
+    <t>17913</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17913/requerimento_limpeza_rua_malhada_-_hideraldo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Hideraldo Abrantes, bairro Malhada do Meio, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>17914</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17914/requerimento_limpeza_rua_malhada_-_quiteria.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Quitéria Belarmina de Souza Silva, bairro Malhada do_x000D_
+Meio, em nosso município.</t>
+  </si>
+  <si>
+    <t>17915</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17915/requerimento_limpeza_rua_malhada_-_abel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Abel Oliveira de Moura, bairro Malhada do Meio, em_x000D_
+nosso município.</t>
+  </si>
+  <si>
+    <t>17916</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17916/requerimento_limpeza_rua__-_sebastiao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Sebastião Cordeiro, bairro Malhada do Meio, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>17917</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17917/requerimento_limpeza_rua_malhada_-_maria_ramos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Maria Ramos da Silva, bairro Malhada do Meio, em_x000D_
+nosso município.</t>
+  </si>
+  <si>
+    <t>17918</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17918/requerimento_limpeza_rua_malhada_-_venancio.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Venâncio Lira, bairro Malhada do Meio, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>17919</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17919/requerimento_limpeza_rua_malhada_-_joao_anastacio.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua João Anastácio dos Reis, bairro Malhada do Meio, em_x000D_
+nosso município.</t>
+  </si>
+  <si>
+    <t>17920</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17920/requerimento_limpeza_rua_malhada_-_jose_artur.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua José Artur dos Santos, bairro Malhada do Meio, em_x000D_
+nosso município.</t>
+  </si>
+  <si>
+    <t>17921</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17921/requerimento_limpeza_rua_malhada_-_leonides.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Leonides Nogaia de Marães, bairro Malhada do Meio,_x000D_
+em nosso município.</t>
+  </si>
+  <si>
+    <t>17922</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17922/requerimento_limpeza_rua_malhada_-_lidio.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Lídio Ferreira Barros, bairro Malhada do Meio, em_x000D_
+nosso município.</t>
+  </si>
+  <si>
+    <t>17923</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17923/requerimento_limpeza_rua_malhada_-_evaristo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Evaristo Vieira Araújo, bairro Malhada do Meio, em_x000D_
+nosso município.</t>
+  </si>
+  <si>
+    <t>17924</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17924/requerimento_limpeza_rua_malhada_-_sotero.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Sotero Dunda de Lima, bairro Malhada do Meio, em_x000D_
+nosso município.</t>
+  </si>
+  <si>
+    <t>17925</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17925/requerimento_limpeza_rua_malhada_-_maria_jose_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Maria José da Silva, bairro Malhada do Meio, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>17926</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17926/requerimento_limpeza_rua_malhada_-_maria_josefa.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Maria Josefa Tenório de Lima, bairro Malhada do Meio,_x000D_
+em nosso município.</t>
+  </si>
+  <si>
+    <t>17927</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17927/requerimento_limpeza_rua_malhada_-_luiz_cosmo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Luiz Cosmo Vieira, bairro Malhada do Meio, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>17928</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17928/requerimento_limpeza_rua_malhada_-_natalicio.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Natalício Ferreira de Araújo, bairro Malhada do Meio,_x000D_
+em nosso município.</t>
+  </si>
+  <si>
+    <t>17929</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17929/requerimento_limpeza_rua_malhada_-_raimundo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Raimundo Estevão dos Santos, bairro Malhada do Meio,_x000D_
+em nosso município.</t>
+  </si>
+  <si>
+    <t>17930</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17930/requerimento_limpeza_rua_malhada_-_severino.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Severino Pereira de Góes, bairro Malhada do Meio, em_x000D_
+nosso município.</t>
+  </si>
+  <si>
+    <t>17931</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17931/requerimento_limpeza_rua_malhada_-_otacilio.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua Otacílio Lopes da Silva, bairro Malhada do Meio, em_x000D_
+nosso município.</t>
+  </si>
+  <si>
+    <t>17932</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17932/requerimento_limpeza_rua_malhada_-_jose_mestre.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza, com varrição completa, pintura de meio fio,_x000D_
+recolhimento de entulhos, e principalmente operação tapa buracos (se houver_x000D_
+necessidade), por toda Rua José Mestre Sobrinho, bairro Malhada do Meio, em_x000D_
+nosso município.</t>
+  </si>
+  <si>
+    <t>17933</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17933/requerimento_pontilhao_para.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe – Hélio Lima Aragão Filho, no sentido de envidar esforços junto as_x000D_
+secretarias competentes, para que seja feita a construção de um pontilhão ou passagem_x000D_
+molhada no Riacho conhecido como “Riacho do Pará”, localizado na rodovia PE-_x000D_
+156 (estrada da Vila do Pará), na Zona Rural deste município.</t>
+  </si>
+  <si>
+    <t>17934</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17934/centro_cultural.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal de Santa Cruz do Capibaribe, extensivo à Secretaria competente, que sejam envidados esforços no sentido de viabilizar a construção de um Centro Cultural em nosso município, atendendo a uma reivindicação histórica dos artistas e agentes culturais locais, que há anos pleiteiam um espaço adequado para o desenvolvimento, valorização e difusão das diversas manifestações culturais da nossa terra.</t>
+  </si>
+  <si>
+    <t>17935</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17935/requerimento_poda_arvores_malhada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe – Hélio Lima Aragão Filho, no sentido de envidar esforços junto as_x000D_
+secretarias competentes, para que seja feita a devida poda das árvores por toda a_x000D_
+extensão da Avenida José Olinda Xavier, bairro Malhada do Meio, em nosso município.</t>
+  </si>
+  <si>
+    <t>17936</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17936/modelo_-_requerimento_zumba_malhada_do_meio.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+que seja analisada a viabilidade da implantação de aulas semanais de zumba no bairro_x000D_
+Malhada do Meio.</t>
+  </si>
+  <si>
+    <t>17937</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17937/pavimentacao_estacionar_veiculos_upa.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizada a pavimentação da área utilizada para estacionamento de veículos ao lado da Unidade de Pronto Atendimento (UPA) José Vieira Filho.</t>
+  </si>
+  <si>
+    <t>17939</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17939/requerimento_08___semana_santa.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Exmo. Sr. Prefeito Hélio Lima Aragão Filho, extensivo à Ilma. Sra. Ivone Queiroz Aragão – Secretária Municipal de Desenvolvimento Social, no sentido de empenhar esforços, em caráter de urgência, para a formulação de programa assistencial para distribuição de peixes às famílias carentes durante a semana santa.</t>
+  </si>
+  <si>
+    <t>17940</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17940/requerimento_09___patrolamento.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Exmo. Sr. Prefeito Hélio Lima Aragão Filho, extensivo ao Ilmo. Sr. Marcelo Cumaru – Secretário Municipal de Infraestrutura e Meio Ambiente, no sentido de empenhar esforços, em caráter de urgência, para que seja realizado serviço de patrolamento na Rua João Amaro Soares, no Bairro Palestina, considerando às más condições de tráfego após as recentes chuvas no município.</t>
+  </si>
+  <si>
+    <t>17941</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17941/requerimento__pedro_fernandes_de_moura_complento_de_calcamento.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ AUGUSTO MAIA JÚNIOR, no uso das atribuições que lhe são conferidas pelo_x000D_
+Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima_x000D_
+Aragão Filho, extensivo às Secretarias pertinentes à demanda Secretaria de Desenvolvimento Urbano, no_x000D_
+sentido para que seja realizado o complemento do calçamento da Rua Pedro Fernandes de Moura,_x000D_
+Loteamento Cidade Alta – Bairro Bela Vista, especialmente no trecho localizado por trás da Escola Maria_x000D_
+do Socorro.</t>
+  </si>
+  <si>
+    <t>17942</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17942/requerimento__luiz_jeronimo_mao_unica.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ AUGUSTO MAIA JÚNIOR, no uso das atribuições que lhe são conferidas pelo_x000D_
+Regimento Interno desta Casa Legislativa, requer ao Exmo. Sr. Prefeito do Município de Santa Cruz do_x000D_
+Capibaribe, Hélio Lima Aragão Filho, extensivo à Secretaria Municipal de Mobilidade Urbana, que seja_x000D_
+realizado estudo técnico com a finalidade de transformar em via de mão única a Rua Luiz Jerônimo_x000D_
+Bezerra, localizada no Loteamento Nova Morada, Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>17943</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17943/requerimento__luiz_jeronimo_estacionamento.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ AUGUSTO MAIA JÚNIOR, no uso das atribuições que lhe são conferidas pelo_x000D_
+Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima_x000D_
+Aragão Filho, extensivo às Secretaria de Mobilidade Urbana, no sentido para que seja realizado estudo_x000D_
+técnico, a fim de regulamentar o estacionamento de veículos em apenas um dos lados da Rua Luiz Jerônimo_x000D_
+Bezerra, Loteamento Nova Morada – Bairro Bela Vista</t>
+  </si>
+  <si>
+    <t>17944</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17944/modelo_-_requerimento_zumba_residencial_cruzeiro.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+que seja analisada a viabilidade da implantação de aulas semanais de zumba no_x000D_
+Loteamento Residencial Cruzeiro, situado no bairro Palestina.</t>
+  </si>
+  <si>
+    <t>17948</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17948/141_-_requer_que_seja_realizado_em_carater_de_urgencia_no_bairro_malhada_do_meio_a_instalacao_de_placas_indicativas_de_logradouros_lei_no_2.409-2015.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência no Bairro Malhada do Meio, a instalação de Placas Indicativas de Logradouros (Lei nº 2.409/2015), nas ruas:_x000D_
+Avenida José Olinda Xavier_x000D_
+Avenida José Viana Filho_x000D_
+Rua Abel Oliveira de Moura_x000D_
+Rua Aderval Borges Lagos_x000D_
+Rua Ademilda Feitosa de Souza_x000D_
+Rua Adjar Clemente da Silva_x000D_
+Rua Amaro Ludugero de Araújo_x000D_
+Rua Bartolomeu Lourenço de Gusmão_x000D_
+Rua Chico Science_x000D_
+Rua Cícera de Lourdes Miguel_x000D_
+Rua Creuza Maria Feitosa_x000D_
+Rua Dalmo de Abreu Dallari_x000D_
+Rua Damião Ivo de Lima_x000D_
+Rua Djadiene Maria da Silva_x000D_
+Rua Edileuza Alceu Gabriel (Dila)_x000D_
+Rua Edson Ferreira da Silvia Júnior (Junior Cadeca)_x000D_
+Rua Eliaquim Alexandre de Moura (Lica de Mateus)_x000D_
+Rua Elias Queiroz Oliveira_x000D_
+Rua Graciel Dunda de Lima_x000D_
+Rua Hideraldo Abrantes_x000D_
+Rua Inácia Santina dos Santos Araújo_x000D_
+Rua João Anastacio dos Reis_x000D_
+Rua João Cabral de Melo Neto_x000D_
+Rua João Pereira da Silva_x000D_
+Rua João Procópio Coelho_x000D_
+Rua João Severino da Silva Filho (Dão do Retrato)_x000D_
+Rua José Artur dos Santos_x000D_
+Rua José Leite Lopes_x000D_
+Rua José Mestre Sobrinho_x000D_
+Rua José Raimundo França_x000D_
+Rua José Rufino da Silva Cavalcante_x000D_
+Rua Josias Paca_x000D_
+Rua Leonides Nogaia de Marães_x000D_
+Rua Luisa Alzira Teixeira Soriano_x000D_
+Rua Luiz Cosmo Vieira_x000D_
+Rua Luiz Manoel da Silva_x000D_
+Rua Manoel Clemente Barros_x000D_
+Rua Marcondes Moreno_x000D_
+Rua Marcos Faustino Borges_x000D_
+Rua Margarida Ana da Silva_x000D_
+Rua Maria Barboza de Queiroz (Dona Nena)_x000D_
+Rua Maria Bonita_x000D_
+Rua Maria do Socorro Feitosa_x000D_
+Rua Maria Hinô da Silva_x000D_
+Rua Maria José da Silva_x000D_
+Rua Maria José de Souza_x000D_
+Rua Maria Josefa Tenório de Lima_x000D_
+Rua Maria Nanzinha Barros_x000D_
+Rua Maria Ramos da Silva_x000D_
+Rua Marielle Franco_x000D_
+Rua Natalício Ferreira de Araújo_x000D_
+Rua Nelson Climério da Silva_x000D_
+Rua Nelson Elizeu da Costa_x000D_
+Rua Otacílio Lopes da Silva_x000D_
+Rua Otilia de Loudes Silva Xavier_x000D_
+Rua Quitéria Belarmina de Souza Silva_x000D_
+Rua Railson Pereira Moura_x000D_
+Rua Raimundo Estevão dos Santos_x000D_
+Rua Sebastião Cordeiro_x000D_
+Rua Severino Manoel da Silva (Milonga)_x000D_
+Rua Severino Pereira de Góes_x000D_
+Rua Sotero Dunda de Lima_x000D_
+Rua Venâncio Lira_x000D_
+Rua Viviane Alcântara Silva</t>
+  </si>
+  <si>
+    <t>17949</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17949/142_-_requer_que_seja_realizado_em_carater_de_urgencia_no_bairro_malhada_do_meio_a_revisao_tecnica_e_manutencao_preventiva_que_completa_em_toda_a_rede_de_distribuicao_eletrica.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido que evidencie esforços junto a Gerência de Operações da Neoenergia Pernambuco, para que seja realizado em caráter de urgência no Bairro Malhada do Meio, a revisão técnica e manutenção preventiva completa em toda a rede de distribuição elétrica antes do início do inverno de 2026, nas seguintes ruas e avenidas. _x000D_
+Avenida José Olinda Xavier_x000D_
+Avenida José Viana Filho_x000D_
+Rua Abel Oliveira de Moura_x000D_
+Rua Aderval Borges Lagos_x000D_
+Rua Ademilda Feitosa de Souza_x000D_
+Rua Adjar Clemente da Silva_x000D_
+Rua Amaro Ludugero de Araújo_x000D_
+Rua Bartolomeu Lourenço de Gusmão_x000D_
+Rua Chico Science_x000D_
+Rua Cícera de Lourdes Miguel_x000D_
+Rua Creuza Maria Feitosa_x000D_
+Rua Dalmo de Abreu Dallari_x000D_
+Rua Damião Ivo de Lima_x000D_
+Rua Djadiene Maria da Silva_x000D_
+Rua Edileuza Alceu Gabriel (Dila)_x000D_
+Rua Edson Ferreira da Silvia Júnior (Junior Cadeca)_x000D_
+Rua Eliaquim Alexandre de Moura (Lica de Mateus)_x000D_
+Rua Elias Queiroz Oliveira_x000D_
+Rua Graciel Dunda de Lima_x000D_
+Rua Hideraldo Abrantes_x000D_
+Rua Inácia Santina dos Santos Araújo_x000D_
+Rua João Anastacio dos Reis_x000D_
+Rua João Cabral de Melo Neto_x000D_
+Rua João Pereira da Silva_x000D_
+Rua João Procópio Coelho_x000D_
+Rua João Severino da Silva Filho (Dão do Retrato)_x000D_
+Rua José Artur dos Santos_x000D_
+Rua José Leite Lopes_x000D_
+Rua José Mestre Sobrinho_x000D_
+Rua José Raimundo França_x000D_
+Rua José Rufino da Silva Cavalcante_x000D_
+Rua Josias Paca_x000D_
+Rua Leonides Nogaia de Marães_x000D_
+Rua Luisa Alzira Teixeira Soriano_x000D_
+Rua Luiz Cosmo Vieira_x000D_
+Rua Luiz Manoel da Silva_x000D_
+Rua Manoel Clemente Barros_x000D_
+Rua Marcondes Moreno_x000D_
+Rua Marcos Faustino Borges_x000D_
+Rua Margarida Ana da Silva_x000D_
+Rua Maria Barboza de Queiroz (Dona Nena)_x000D_
+Rua Maria Bonita_x000D_
+Rua Maria do Socorro Feitosa_x000D_
+Rua Maria Hinô da Silva_x000D_
+Rua Maria José da Silva_x000D_
+Rua Maria José de Souza_x000D_
+Rua Maria Josefa Tenório de Lima_x000D_
+Rua Maria Nanzinha Barros_x000D_
+Rua Maria Ramos da Silva_x000D_
+Rua Marielle Franco_x000D_
+Rua Natalício Ferreira de Araújo_x000D_
+Rua Nelson Climério da Silva_x000D_
+Rua Nelson Elizeu da Costa_x000D_
+Rua Otacílio Lopes da Silva_x000D_
+Rua Otilia de Loudes Silva Xavier_x000D_
+Rua Quitéria Belarmina de Souza Silva_x000D_
+Rua Railson Pereira Moura_x000D_
+Rua Raimundo Estevão dos Santos_x000D_
+Rua Sebastião Cordeiro_x000D_
+Rua Severino Manoel da Silva (Milonga)_x000D_
+Rua Severino Pereira de Góes_x000D_
+Rua Sotero Dunda de Lima_x000D_
+Rua Venâncio Lira_x000D_
+Rua Viviane Alcântara Silva</t>
+  </si>
+  <si>
+    <t>17950</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17950/143_-_requer_que_seja_realizado_em_carater_de_urgencia_no_bairro_malhada_do_meio_regularizacao_do_abastecimento_e_manutencao_da_rede_de_agua-esgoto.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido que evidencie esforços junto ao Consorcio Pernambuco Saneamento, formado pelas empresas Acciona e BRK Ambiental e a gerencia geral da Compesa, para que seja realizado em caráter de urgência no Bairro Malhada do Meio, a regularização do abastecimento e manutenção da Rede de Água/Esgoto, nas seguintes ruas e avenidas. _x000D_
+Avenida José Olinda Xavier_x000D_
+Avenida José Viana Filho_x000D_
+Rua Abel Oliveira de Moura_x000D_
+Rua Aderval Borges Lagos_x000D_
+Rua Ademilda Feitosa de Souza_x000D_
+Rua Adjar Clemente da Silva_x000D_
+Rua Amaro Ludugero de Araújo_x000D_
+Rua Bartolomeu Lourenço de Gusmão_x000D_
+Rua Chico Science_x000D_
+Rua Cícera de Lourdes Miguel_x000D_
+Rua Creuza Maria Feitosa_x000D_
+Rua Dalmo de Abreu Dallari_x000D_
+Rua Damião Ivo de Lima_x000D_
+Rua Djadiene Maria da Silva_x000D_
+Rua Edileuza Alceu Gabriel (Dila)_x000D_
+Rua Edson Ferreira da Silvia Júnior (Junior Cadeca)_x000D_
+Rua Eliaquim Alexandre de Moura (Lica de Mateus)_x000D_
+Rua Elias Queiroz Oliveira_x000D_
+Rua Graciel Dunda de Lima_x000D_
+Rua Hideraldo Abrantes_x000D_
+Rua Inácia Santina dos Santos Araújo_x000D_
+Rua João Anastacio dos Reis_x000D_
+Rua João Cabral de Melo Neto_x000D_
+Rua João Pereira da Silva_x000D_
+Rua João Procópio Coelho_x000D_
+Rua João Severino da Silva Filho (Dão do Retrato)_x000D_
+Rua José Artur dos Santos_x000D_
+Rua José Leite Lopes_x000D_
+Rua José Mestre Sobrinho_x000D_
+Rua José Raimundo França_x000D_
+Rua José Rufino da Silva Cavalcante_x000D_
+Rua Josias Paca_x000D_
+Rua Leonides Nogaia de Marães_x000D_
+Rua Luisa Alzira Teixeira Soriano_x000D_
+Rua Luiz Cosmo Vieira_x000D_
+Rua Luiz Manoel da Silva_x000D_
+Rua Manoel Clemente Barros_x000D_
+Rua Marcondes Moreno_x000D_
+Rua Marcos Faustino Borges_x000D_
+Rua Margarida Ana da Silva_x000D_
+Rua Maria Barboza de Queiroz (Dona Nena)_x000D_
+Rua Maria Bonita_x000D_
+Rua Maria do Socorro Feitosa_x000D_
+Rua Maria Hinô da Silva_x000D_
+Rua Maria José da Silva_x000D_
+Rua Maria José de Souza_x000D_
+Rua Maria Josefa Tenório de Lima_x000D_
+Rua Maria Nanzinha Barros_x000D_
+Rua Maria Ramos da Silva_x000D_
+Rua Marielle Franco_x000D_
+Rua Natalício Ferreira de Araújo_x000D_
+Rua Nelson Climério da Silva_x000D_
+Rua Nelson Elizeu da Costa_x000D_
+Rua Otacílio Lopes da Silva_x000D_
+Rua Otilia de Loudes Silva Xavier_x000D_
+Rua Quitéria Belarmina de Souza Silva_x000D_
+Rua Railson Pereira Moura_x000D_
+Rua Raimundo Estevão dos Santos_x000D_
+Rua Sebastião Cordeiro_x000D_
+Rua Severino Manoel da Silva (Milonga)_x000D_
+Rua Severino Pereira de Góes_x000D_
+Rua Sotero Dunda de Lima_x000D_
+Rua Venâncio Lira_x000D_
+Rua Viviane Alcântara Silva</t>
+  </si>
+  <si>
+    <t>17951</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17951/144_-_requer_que_seja_realizado_em_carater_de_urgencia_no_bairro_malhada_do_meio_a_retirada_dos_bancos_de_areia_metralhas_e_roco_dos_matos_acumulados_nas_64_ruas_e_avenidas.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, para que seja realizado em caráter de urgência no Bairro Malhada do Meio, a retirada dos bancos de areia, metralhas e roço dos matos acumulados nas 64 ruas e avenidas relacionadas._x000D_
+Avenida José Olinda Xavier_x000D_
+Avenida José Viana Filho_x000D_
+Rua Abel Oliveira de Moura_x000D_
+Rua Aderval Borges Lagos_x000D_
+Rua Ademilda Feitosa de Souza_x000D_
+Rua Adjar Clemente da Silva_x000D_
+Rua Amaro Ludugero de Araújo_x000D_
+Rua Bartolomeu Lourenço de Gusmão_x000D_
+Rua Chico Science_x000D_
+Rua Cícera de Lourdes Miguel_x000D_
+Rua Creuza Maria Feitosa_x000D_
+Rua Dalmo de Abreu Dallari_x000D_
+Rua Damião Ivo de Lima_x000D_
+Rua Djadiene Maria da Silva_x000D_
+Rua Edileuza Alceu Gabriel (Dila)_x000D_
+Rua Edson Ferreira da Silvia Júnior (Junior Cadeca)_x000D_
+Rua Eliaquim Alexandre de Moura (Lica de Mateus)_x000D_
+Rua Elias Queiroz Oliveira_x000D_
+Rua Graciel Dunda de Lima_x000D_
+Rua Hideraldo Abrantes_x000D_
+Rua Inácia Santina dos Santos Araújo_x000D_
+Rua João Anastacio dos Reis_x000D_
+Rua João Cabral de Melo Neto_x000D_
+Rua João Pereira da Silva_x000D_
+Rua João Procópio Coelho_x000D_
+Rua João Severino da Silva Filho (Dão do Retrato)_x000D_
+Rua José Artur dos Santos_x000D_
+Rua José Leite Lopes_x000D_
+Rua José Mestre Sobrinho_x000D_
+Rua José Raimundo França_x000D_
+Rua José Rufino da Silva Cavalcante_x000D_
+Rua Josias Paca_x000D_
+Rua Leonides Nogaia de Marães_x000D_
+Rua Luisa Alzira Teixeira Soriano_x000D_
+Rua Luiz Cosmo Vieira_x000D_
+Rua Luiz Manoel da Silva_x000D_
+Rua Manoel Clemente Barros_x000D_
+Rua Marcondes Moreno_x000D_
+Rua Marcos Faustino Borges_x000D_
+Rua Margarida Ana da Silva_x000D_
+Rua Maria Barboza de Queiroz (Dona Nena)_x000D_
+Rua Maria Bonita_x000D_
+Rua Maria do Socorro Feitosa_x000D_
+Rua Maria Hinô da Silva_x000D_
+Rua Maria José da Silva_x000D_
+Rua Maria José de Souza_x000D_
+Rua Maria Josefa Tenório de Lima_x000D_
+Rua Maria Nanzinha Barros_x000D_
+Rua Maria Ramos da Silva_x000D_
+Rua Marielle Franco_x000D_
+Rua Natalício Ferreira de Araújo_x000D_
+Rua Nelson Climério da Silva_x000D_
+Rua Nelson Elizeu da Costa_x000D_
+Rua Otacílio Lopes da Silva_x000D_
+Rua Otilia de Loudes Silva Xavier_x000D_
+Rua Quitéria Belarmina de Souza Silva_x000D_
+Rua Railson Pereira Moura_x000D_
+Rua Raimundo Estevão dos Santos_x000D_
+Rua Sebastião Cordeiro_x000D_
+Rua Severino Manoel da Silva (Milonga)_x000D_
+Rua Severino Pereira de Góes_x000D_
+Rua Sotero Dunda de Lima_x000D_
+Rua Venâncio Lira_x000D_
+Rua Viviane Alcântara Silva</t>
+  </si>
+  <si>
+    <t>17952</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17952/req_____2026_-_ampliacao_coleta_de_lixo_cacimba_de_baixo_magana_porteiras.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador MARLOS MELO DA COSTA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, depois de ouvir o plenário, requer ao Senhor Prefeito Hélio de Lima Aragão Filho, extensivo a Secretaria Municipal de Infraestrutura e Meio Ambiente, a ampliação da COLETA DE LIXO em mais um dia por semana, nas localidades de Cacimba de Baixo, Magana e Porteiras, passando a ser realizada na 3ª feira e na 6ª feira.</t>
+  </si>
+  <si>
+    <t>17954</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17954/motorista_de_ambulancia_para__condutor_de_ambulancia.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal de Santa Cruz do Capibaribe, extensivo à Secretaria competente, que sejam envidados esforços no sentido de viabilizar a elaboração de um Projeto de Lei que altere a nomenclatura do cargo de “Motorista de Ambulância” para “Condutor de Ambulância”, considerando que, em nosso município, atualmente existem apenas quatro profissionais ocupando esse cargo e que necessitam dessa adequação, em conformidade com a Lei Federal nº 15.250/2025.</t>
+  </si>
+  <si>
+    <t>17955</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17955/via_acesso_residecial_cruzeiro_jacana.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja construída uma VIA DE ACESSO entre o residencial Cruzeiro e os loteamentos Jaçanã e Acauã.</t>
+  </si>
+  <si>
+    <t>17956</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17956/requerimento_campanhas_itinerantes_de_saude_preventiva_.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ MOURA FILHO, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa solicita ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio de Lima Aragão Filho, extensivo a Secretaria Municipal de Saúde, a realização de campanhas itinerantes de saúde preventiva na comunidade da Vila do Pará, com ações de orientação, prevenção e acompanhamento da população.</t>
+  </si>
+  <si>
+    <t>17957</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17957/requerimento__campanhas_itinerantes_de_saude_preventiva_na_comunidade_da_vila_de_poco_fundo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ MOURA FILHO, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa solicita ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio de Lima Aragão Filho, extensivo a Secretaria Municipal de Saúde, solicitando, através da Secretaria Municipal de Saúde, a realização de campanhas itinerantes de saúde preventiva na comunidade da Vila de Poço Fundo, com ações voltadas à promoção da saúde e prevenção de doenças.</t>
+  </si>
+  <si>
+    <t>17958</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17958/patrolamento_rua_abdias_francisco_de_queiroz.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Abdias Francisco de Queiroz no loteamento Pedra Branca.</t>
+  </si>
+  <si>
+    <t>17959</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17959/patrolamento_rua_jose_nelson_de_assis.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua José Nelson de Assis no loteamento Pedra Branca.</t>
+  </si>
+  <si>
+    <t>17960</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17960/patrolamento_rua_joventina_severina_de_andrade.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Joventina Severina de Andrade no loteamento Pedra Branca.</t>
+  </si>
+  <si>
+    <t>17961</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17961/patrolamento_rua_luiz_francisco_bezerra_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Luiz Francisco Bezerra da Silva no loteamento Pedra Branca.</t>
+  </si>
+  <si>
+    <t>17962</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17962/patrolamento_rua_margarida_josefa_da_conceicao.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Margarida Josefa da Conceição no loteamento Pedra Branca.</t>
+  </si>
+  <si>
+    <t>17963</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17963/patrolamento_rua_maria_nunes_silva_correia_torres.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Maria Nunes Silva Correia Torres no loteamento Pedra Branca.</t>
+  </si>
+  <si>
+    <t>17964</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17964/patrolamento_rua_maria_de_lourdes_passos_de_moraes.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Maria de Lourdes Passos de Moraes no loteamento Pedra Branca.</t>
+  </si>
+  <si>
+    <t>17965</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17965/patrolamento_rua_pedro_nezinho_.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Pedro Nezinho no loteamento Pedra Branca.</t>
+  </si>
+  <si>
+    <t>17966</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17966/patrolamento_rua_prof.anisio_texeira.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Professor Anísio Texeira no loteamento Pedra Branca.</t>
+  </si>
+  <si>
+    <t>17967</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17967/patrolamento_rua_severino_erasmo_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Severino Erasmo da Silva no loteamento Pedra Branca.</t>
+  </si>
+  <si>
+    <t>17968</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17968/patrolamento_rua_maria_de_lourdes_silva_torres.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Maria de Lourdes Silva Torres no loteamento Pedra Branca.</t>
+  </si>
+  <si>
+    <t>17974</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17974/req._rua_jupiter.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao senhor prefeito do município, Sr. Hélio Lima Aragão Filho, extensivo à Secretaria competente, no sentido de providenciar o calçamento com total requalificação da Rua Jupiter, situada na Palestina.</t>
+  </si>
+  <si>
+    <t>17975</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17975/requerimento-pavimentacao_asfaltica_da_rua_mariano_amaro_de_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador EMANUEL SOUZA RAMOS, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito Hélio de Lima Aragão Filho, extensivo a Secretária de Desenvolvimento Urbano, Patrícia Souto de Barros Lagos, a pavimentação asfáltica da Rua Mariano Amaro de Oliveira (Lot São Jorge), Bairro Malaquias Cardoso, CEP 55190591, em nosso município.</t>
+  </si>
+  <si>
+    <t>17976</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17976/requerimento-pavimentacao_asfaltica_da_rua_prefeito_augustinho_rufino_de_melo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador EMANUEL SOUZA RAMOS, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito Hélio de Lima Aragão Filho, extensivo a Secretária de Desenvolvimento Urbano, Patrícia Souto de Barros Lagos, a pavimentação asfáltica da Rua Prefeito Augustinho Rufino de Melo, Bairro Nova Santa Cruz, em nosso município.</t>
+  </si>
+  <si>
+    <t>17977</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17977/requerimento-pavimentacao_asfaltica_da_rua_tome_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador EMANUEL SOUZA RAMOS, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito Hélio de Lima Aragão Filho, extensivo a Secretária de Desenvolvimento Urbano, Patrícia Souto de Barros Lagos, a pavimentação asfáltica da Rua Tomé de Souza, Bairro Nova Santa Cruz, em nosso município.</t>
+  </si>
+  <si>
+    <t>17978</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17978/procon.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito do Município de Santa Cruz do Capibaribe – Hélio Lima Aragão, com cópia ao PROCON Municipal, bem como aos proprietários de postos de combustíveis do município, para que possam mobilizar e realizar  uma reunião institucional e aberta à sociedade, com o objetivo de discutir e esclarecer os recentes aumentos no preço dos combustíveis praticados em Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>17979</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17979/requerimento_recapeamento_asfaltico_av._amaro_manoel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe – Hélio Lima Aragão Filho, no sentido de envidar esforços junto a_x000D_
+secretaria competente, para que seja feito o recapeamento asfáltico por toda a extensão_x000D_
+da Avenida Amaro Manoel das Chagas, em nossa cidade.</t>
+  </si>
+  <si>
+    <t>17980</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17980/145_-_requer_a_retirada_das_metralhas_lixo_e_roco_dos_matos_do_lado_esquerdo_do_cemiterio_santo_antonio_por_traz_do_velorio_municipal_oscar_epifanio_quixabeira..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a retirada das metralhas, lixo e roço dos matos do lado esquerdo do Cemitério Santo Antônio, por traz do Velório Municipal Oscar Epifânio Quixabeira.</t>
+  </si>
+  <si>
+    <t>17981</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17981/146_-_requer_a_retirada_dos_lixos_e_metralhas_da_rua_projetada_08_localizada_por_traz_das_ruas_jose_goldeia_de_souza_e_rua_santo_antonio_distrito_de_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a retirada dos lixos e metralhas da Rua Projetada 08, localizada por traz das Ruas José Goldeia de Souza e Rua Santo Antônio, Distrito de Poço Fundo.</t>
+  </si>
+  <si>
+    <t>17982</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17982/147_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_50_da_rua_amaro_manoel_das_chagas_bairro_bela_vista..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente ao imóvel nº 50 da Rua Amaro Manoel das Chagas, Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>17983</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17983/familias_titas.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito do Município de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo à Senhora Secretária Municipal de Desenvolvimento Social e da Mulher, Ivone Queiroz Aragão, solicitando o envio de informações detalhadas a este gabinete parlamentar, na Câmara Municipal de Santa Cruz do Capibaribe, acerca da execução e funcionamento do Projeto Famílias Titãs, no âmbito do município.</t>
+  </si>
+  <si>
+    <t>17984</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17984/tereno_sinduprom.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito do Município de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo ao Senhor Secretário Municipal de Governo, Breno Renan Andrade de Oliveira, solicitando que seja encaminhado a esta Casa de Leis Projeto de Lei autorizando a cessão de uso de um terreno pertencente ao patrimônio do Município, com a finalidade de viabilizar a construção da sede própria do SINDUPROM/PE – Sindicato Único dos Profissionais do Magistério Público das Redes Municipais de Ensino no Estado de Pernambuco, no município de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>17985</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17985/requerimento_306-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito do Município de Santa Cruz do Capibaribe – Hélio Lima Aragão, extensivo à Senhora Secretária Municipal de Educação e Cultura - Cleciana Alves de Arruda, solicitando que sejam adotadas as providências necessárias para a execução, com a maior brevidade possível, do Requerimento nº 306/2026, aprovado por unanimidade por esta Casa Legislativa.</t>
+  </si>
+  <si>
+    <t>17990</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17990/req_-_calcamento_01.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, no sentido de envidar esforços para que seja providenciado com urgência o conserto do Calçamento à Rua Maria da Conceição Jerônimo da Silva, Malaquias Cardoso, Santa Cruz do Capibaribe/PE, CEP: 55190-573.</t>
+  </si>
+  <si>
+    <t>17991</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17991/req_-_calcamento_02.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, no sentido de envidar esforços para que seja providenciado com urgência o conserto do Calçamento na Rua Bonifácio Fernando Moura, no bairro São Jorge.</t>
+  </si>
+  <si>
+    <t>17992</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17992/req_-_calcamento_03.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, no sentido de envidar esforços para que seja providenciado com urgência o conserto do Calçamento na Rua Congonhas, no loteamento Vivendas do Capibaribe.</t>
+  </si>
+  <si>
+    <t>17993</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17993/req_-_calcamento_04.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, no sentido de envidar esforços para que seja providenciado com urgência o patrolamento da passagem molhada entre as Ruas Manoel Monteiro da Paixão e a Rua Maria Izabel Xavier, no bairro Malaquias Cardoso.</t>
+  </si>
+  <si>
+    <t>17994</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17994/req_-_calcamento_05.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, no sentido de envidar esforços para que seja providenciado com urgência o conserto do Calçamento na Rua Carlos Alberto Santana, Malaquias Cardoso, Santa Cruz do Capibaribe/PE, CEP: 55190-600.</t>
+  </si>
+  <si>
+    <t>17995</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17995/requerimento_solicitacao_de_placas_procibido_jogar_lixp.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe – Hélio Lima Aragão Filho, no sentido de envidar esforços junto a_x000D_
+secretaria competente, para que seja feito COM URGÊNCIA a confecção e a instalação_x000D_
+de placas com a indicação “PROIBIDO JOGAR LIXO NESTE LOCAL” em diversos_x000D_
+terrenos baldios existentes no município de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>17996</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17996/modelo_-_requerimento_praca_na_rua_dom_helder_camara_-_cruzeiro.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+que seja analisada a viabilidade de construção de uma praça com Playground no terreno_x000D_
+público da rua Dom Helder Câmara, Loteamento Cruzeiro, bairro Palestina.</t>
+  </si>
+  <si>
+    <t>17997</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17997/modelo_-_requerimento_praca_academia_da_saude_-_loteamento_cruzeiro.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+que seja analisada a viabilidade de construção de uma praça com academia da saúde no_x000D_
+terreno público da Rua Severino Paca da Silva, Loteamento Cruzeiro, bairro Palestina.</t>
+  </si>
+  <si>
+    <t>17998</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17998/modelo_-_requerimento_carro_para_tea_poco_fundo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+que seja analisada a viabilidade para que, seja analisada a viabilidade para aquisição de_x000D_
+um veículo de apoio destinado às mães de crianças com Transtorno do Espectro_x000D_
+Autista (TEA) residentes no distrito de Poço Fundo.</t>
+  </si>
+  <si>
+    <t>17999</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17999/modelo_-_requerimento_passagem_molhada_poco_fundo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+que seja analisada a viabilidade para construção de duas passagens molhadas nos pontos_x000D_
+mais críticos do Riacho da Onça, no Distrito de Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18000</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18000/modelo_-_requerimento_poco_fundo_esgoto.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+que seja analisada a viabilidade para construção da canalização do esgoto que corta o_x000D_
+Distrito de Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18001</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18001/modelo_-_requerimento_rua_ivanice.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+que seja analisada a viabilidade para pavimentação da Rua Ivanice Valéria da Silva_x000D_
+Oliveira, localizado no Distrito de Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18016</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18016/requerimento_praca_gaviao_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>No exercício de suas atribuições legais e regimentais, o Vereador GILSON JOSÉ JULIÃO solicita ao Senhor Prefeito, HÉLIO LIMA ARAGÃO FILHO, e à secretaria competente, o planejamento e a execução da construção de uma praça pública nas proximidades da Creche Maria de Lourdes Arruda Aragão, localizada no Loteamento Gavião, Bairro Malaquias Cardoso.</t>
+  </si>
+  <si>
+    <t>18017</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18017/reforma_estrutural_-_campo_de_futebol_do_sitio_magana.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal de Santa Cruz do Capibaribe, extensivo à Secretaria competente, que sejam envidados esforços no sentido de viabilizar uma reforma estrutural no Campo de Futebol Bernardino Luiz Guimarães (Nogueirão), localizado no Sítio Magana, zona rural do município de Santa Cruz do Capibaribe – PE, contemplando melhorias como iluminação, reforma dos vestiários, serviços de limpeza e demais intervenções necessárias para a adequada utilização do espaço esportivo pela comunidade.</t>
+  </si>
+  <si>
+    <t>18018</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18018/requerimento_solicitacao_de_farmacia_pet.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe – Hélio Lima Aragão Filho, no sentido de envidar esforços junto a_x000D_
+secretaria competente, para que viabilize a criação e implantação de uma Farmácia_x000D_
+Municipal para Pets, em nosso município.</t>
+  </si>
+  <si>
+    <t>18020</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18020/requerimento_10___programa_de_obesidade.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Exmo. Sr. Prefeito Hélio Lima Aragão Filho, extensivo à Ilma. Sra. Simone Queiroz Aragão - Secretária Municipal de Saúde, empenho nos esforços em caráter de urgência, a criação de programa de controle à obesidade, com canetas injetáveis.</t>
+  </si>
+  <si>
+    <t>18021</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18021/requerimento_11___municipalizacao_procon.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Exmo. Sr. Prefeito Hélio Lima Aragão Filho, empenho nos esforços em caráter de urgência, a municipalização do PROCON Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>18025</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18025/requerimento-pavimentacao_da_rua_tertulina_feslismina_de_araujo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador EMANUEL SOUZA RAMOS, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito Hélio de Lima Aragão Filho, extensivo a Secretária de Desenvolvimento Urbano, Patrícia Souto de Barros Lagos, a pavimentação da Rua Tertulina Feslismina de Araújo, Malaquias Cardoso (Beira Rio), em nosso município.</t>
+  </si>
+  <si>
+    <t>18026</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18026/requerimento-pavimentacao_da_rua_ismael_nunes_belos_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador EMANUEL SOUZA RAMOS, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito Hélio de Lima Aragão Filho, extensivo a Secretária de Desenvolvimento Urbano, Patrícia Souto de Barros Lagos, a pavimentação da Rua Ismael Nunes Belos de Souza, distrito de Poço Fundo, em nosso município.</t>
+  </si>
+  <si>
+    <t>18027</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18027/requerimento-pavimentacao_da_rua_projetada_02.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador EMANUEL SOUZA RAMOS, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito Hélio de Lima Aragão Filho, extensivo a Secretária de Desenvolvimento Urbano, Patrícia Souto de Barros Lagos, a pavimentação da Rua Projetada 02, Manoel Monteiro, em nosso município.</t>
+  </si>
+  <si>
+    <t>18028</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18028/requerimento-pavimentacao_da_rua_maria_silva_moura.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador EMANUEL SOUZA RAMOS, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito Hélio de Lima Aragão Filho, extensivo a Secretária de Desenvolvimento Urbano, Patrícia Souto de Barros Lagos, a pavimentação da Rua Maria Silva Moura, Manoel Monteiro, em nosso município.</t>
+  </si>
+  <si>
+    <t>18029</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18029/requerimento-pavimentacao_asfaltica_da_rua_pedro_teodoro_aragao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador EMANUEL SOUZA RAMOS, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito Hélio de Lima Aragão Filho, extensivo a Secretária de Desenvolvimento Urbano, Patrícia Souto de Barros Lagos, a pavimentação asfáltica da Rua Pedro Teodoro Aragão, Nova Santa Cruz, em nosso município.</t>
+  </si>
+  <si>
+    <t>18030</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18030/requerimento-pavimentacao_da_rua_dr._claudio_abilio_aragao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador EMANUEL SOUZA RAMOS, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito Hélio de Lima Aragão Filho, extensivo a Secretária de Desenvolvimento Urbano, Patrícia Souto de Barros Lagos, a pavimentação da Rua Dr. Cláudio Abílio Aragão, Nova Santa Cruz, em nosso município.</t>
+  </si>
+  <si>
+    <t>18031</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18031/requerimento-pavimentacao_asfaltica_da_rua_rua_joao_clemente_sobrinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador EMANUEL SOUZA RAMOS, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito Hélio de Lima Aragão Filho, extensivo a Secretária de Desenvolvimento Urbano, Patrícia Souto de Barros Lagos, a pavimentação asfáltica da Rua João Clemente Sobrinho, Nova Santa Cruz, em nosso município.</t>
+  </si>
+  <si>
+    <t>18043</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18043/requerimento_base_primeiro_socorro_arizao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, no sentido de_x000D_
+envidar esforços junto a secretaria competente, para que viabilize a construção de uma_x000D_
+base fixa de primeiros socorros no Estádio Municipal O Arizão, em nosso Município.</t>
+  </si>
+  <si>
+    <t>18044</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18044/requerimento_alambrados_arizao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, no sentido de_x000D_
+envidar esforços junto a secretaria competente, para que viabilize a instalação de tela_x000D_
+em forma de alambrado na parte superior do muro de fechamento do Estádio_x000D_
+Municipal O Arizão, no trecho localizado na Rua Maria Paulina da Conceição,_x000D_
+Bairro Nova Santa Cruz, em nosso Município.</t>
+  </si>
+  <si>
+    <t>18045</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18045/requerimento__conclusao_pavimentacao_-rua_helena.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a_x000D_
+demanda, no sentido de envidar esforços, para que seja feito a conclusão/término da_x000D_
+pavimentação da Rua Helena Neves de Araújo, localizada no bairro Bela Vista,_x000D_
+loteamento Nova Morada, em nosso município.</t>
+  </si>
+  <si>
+    <t>18046</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18046/requerimento__banheiro_centro_poliesportivo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para providenciar a_x000D_
+construção de banheiros (masculino e feminino), incluindo acessibilidade para_x000D_
+pessoas com deficiência, no Centro Poliesportivo que está em fase de construção no_x000D_
+bairro Manhosa, Loteamento Maria Vieira, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18050</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18050/requerimento__vetiarios_centro_poliesportivo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para providenciar a_x000D_
+construção de vestiários no Centro Poliesportivo que está em fase de construção no_x000D_
+bairro Manhosa, Loteamento Maria Vieira, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18051</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18051/requerimento__alambrados_centro_poliesportivo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para providenciar a_x000D_
+implantação de telas protetoras (alambrados) nos arredores do Centro Poliesportivo_x000D_
+que está em fase de construção no bairro Manhosa, no Loteamento Maria Vieira,_x000D_
+em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18052</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18052/requerimento__quiosques_centro_poliesportivo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para providenciar a_x000D_
+construção de quiosques destinados à comercialização de lanches, bebidas (não_x000D_
+alcoólicas) e outros produtos alimentícios, no Centro Poliesportivo que está em fase_x000D_
+de construção no bairro Manhosa, no Loteamento Maria Vieira, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18053</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18053/requerimento__caf_-_malhada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feito a_x000D_
+implantação de uma Central de Abastecimento Farmacêutico (CAF), fornecendo_x000D_
+medicamentos de forma gratuita à população, no bairro Malhada do Meio, em nosso_x000D_
+munícipio.</t>
+  </si>
+  <si>
+    <t>18054</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18054/requerimento__caf_-_poco_fundo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feito a_x000D_
+implantação de uma Central de Abastecimento Farmacêutico (CAF), responsável_x000D_
+pelo fornecimento gratuito de medicamentos à população, no Distrito de Poço_x000D_
+Fundo, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18055</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18055/requerimento__ar_condicionado_acaua.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feito a_x000D_
+instalação de aparelhos de ar-condicionado na Unidade de Saúde da Família (USF)_x000D_
+do bairro Acauã, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18056</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18056/requerimento__academia_das_cidades_florida.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços junto aos ministério_x000D_
+federativos, para que seja feito a construção de uma Academia das Cidades no bairro_x000D_
+Santo Agostinho, mais precisamente no Loteamento Flórida, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18057</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18057/requerimento___iluminacao_da_rua_hidelvanio_gomes_de_lima.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador TALLYS AUGUSTO DE LIMA MAIA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, REQUER ao Exmo. Sr. Prefeito Hélio Lima Aragão Filho, extensivo ao Ilmo. Sr. Marcelo Cumaru – Secretário Municipal de Infraestrutura e Meio Ambiente, no sentido de empenhar esforços, em caráter de urgência, para que seja realizado serviço de iluminação de 02 Postes na Rua Hidelvanio Gomes De Lima, No Bairro -Malaquias Cardoso.</t>
+  </si>
+  <si>
+    <t>18058</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18058/req_____2026_-_construcao_de_uma_nova_escola_na_cohab.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito Hélio de Lima Aragão Filho, extensivo a Secretaria competente, a construção de uma escola totalmente nova, onde hoje funciona a Esc. Municipal Donatila da Costa Lima, climatizada, equipada com Laboratório Tecnológico, composto por aparelhos de audiovisual, computadores com acesso a rede de internet para pesquisas e uma Quadra Poliesportiva Coberta.</t>
+  </si>
+  <si>
+    <t>18059</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18059/modelo_-_requerimento_acougue_publico.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+que seja analisada a viabilidade de substituição das estruturas metálicas (ferros) das_x000D_
+tarimbas do Açougue Público por estruturas em aço inoxidável, visando melhores_x000D_
+condições de higiene, conservação e adequação às normas sanitárias para ambientes de_x000D_
+manipulação de alimentos.</t>
+  </si>
+  <si>
+    <t>18060</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18060/148_-_requer_a_criacao_do_guia_turistico_virtual_municipal_descobrindo_a_terra_da_moda..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a criação do Guia Turístico Virtual Municipal “Descobrindo a Terra da Moda”.</t>
+  </si>
+  <si>
+    <t>18061</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18061/149_-_requer_a_substituicao_da_tubulacao_da_rede_de_saneamento_da_rua_justino_fulgencio_de_alcantara_distrito_de_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a substituição da tubulação da rede de saneamento da Rua Justino Fulgêncio de Alcântara, Distrito de Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18062</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18062/150_-_requer_o_roco_dos_matos_retirada_dos_lixos_e_metralhas_da_rua_santo_antonio_distrito_de_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o roço dos matos, retirada dos lixos e metralhas da Rua Santo Antônio, Distrito de Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18063</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18063/151_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_175_e_no_179_da_rua_padre_francisco_distrito_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente aos imóveis nº 175 e nº 179 da Rua Padre Francisco, Distrito Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18064</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18064/req-_solicita_a_construcao_de_praca_na_rua_rua_jose_evandro_nunes_da_silva_bairro_santo_agostinho_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo á secretaria competente, a elaboração de projeto urbanístico e a posterior construção de uma praça pública, com equipamentos de ginástica, área de lazer e convivência, no canteiro localizado na Rua José Evandro Nunes da Silva, no Bairro Santo Agostinho.</t>
+  </si>
+  <si>
+    <t>18065</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18065/152_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_da_rua_justino_fulgencio_de_alcantara_-_distrito_de_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação em (pedras de paralelepípedos, briquetes ou asfalto) da Rua Justino Fulgêncio de Alcântara - Distrito de Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18066</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18066/requerimento-_construcao_de_piscinas_nas_novas_escolas_municipais.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador EMANUEL SOUZA RAMOS, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio de Lima Aragão Filho, extensivo a Secretaria de Educação bem como a Secretaria de Desenvolvimento Urbano, que possam unir esforços para que, a partir desta data, todas as novas unidades escolares da rede pública municipal que venham a ser construídas em Santa Cruz do Capibaribe sejam projetadas e executadas com a inclusão de piscinas olímpicas ou semiolímpicas, conforme a viabilidade técnica de cada unidade.</t>
+  </si>
+  <si>
+    <t>18067</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18067/req_-_viaduto_01.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Senhora Governadora de Pernambuco, Raquel Teixeira Lyra Lucena, extensivo ao Departamento de Estradas e Rodagem - DER, no sentido de envidar esforços para que seja construido um viaduto no trecho urbano da PE-160, no cruzamento com a Av. Prefeito Teófanes Ferraz Torres Filho, em frente ao Posto Badu 1.</t>
+  </si>
+  <si>
+    <t>18068</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18068/req_-_viaduto_02.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Senhora Governadora de Pernambuco, Raquel Teixeira Lyra Lucena, extensivo ao Departamento de Estradas e Rodagem - DER, no sentido de envidar esforços para que seja construido um viaduto no trecho urbano da PE-160, no cruzamento com a Av. Vinte e nove de Dezembro, em frente à Praça de Alimentação.</t>
+  </si>
+  <si>
+    <t>18069</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18069/req_-_viaduto_03.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Senhora Governadora de Pernambuco, Raquel Teixeira Lyra Lucena, extensivo ao Departamento de Estradas e Rodagem - DER, no sentido de envidar esforços para que seja construido um viaduto no trecho urbano da PE-160, em frente ao Moda Center Santa Cruz.</t>
+  </si>
+  <si>
+    <t>18070</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18070/estacao_meteorologica_cacimba_baixo.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, no sentido de que sejam adotadas as providências necessárias para a instalação de uma estação meteorológica no Sítio Cacimba de Baixo, localizado neste município.</t>
+  </si>
+  <si>
+    <t>18071</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18071/estacao_meteorologica_para.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, no sentido de que sejam adotadas as providências necessárias para a instalação de uma Estação Meteorológica na Vila do Pará, neste município.</t>
+  </si>
+  <si>
+    <t>18072</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18072/estacao_meteorologica_poco_fundo.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, no sentido de que sejam adotadas as providências necessárias para a instalação de uma estação meteorológica no distrito de Poço Fundo, neste município.</t>
+  </si>
+  <si>
+    <t>18073</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18073/estacao_meteorologica_parque_florestal.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, no sentido de que sejam adotadas as providências necessárias para a instalação de uma estação meteorológica no Parque Florestal Fernando Silvestre, neste município.</t>
+  </si>
+  <si>
+    <t>18080</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18080/153_-_requer_a_manutencao_da_tubulacao_da_rede_de_esgoto_em_frente_ao_imovel_no_22_da_rua_amaro_manoel_das_chagas_bela_vista..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a manutenção da tubulação da rede de esgoto em frente ao imóvel nº 22 da Rua Amaro Manoel das chagas, Bela Vista.</t>
+  </si>
+  <si>
+    <t>18082</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18082/155_-_requer_o_roco_dos_matos_retirada_de_lixo_e_metralhas_as_margens_da_pe-160_no_percurso_do_trevo_do_letreiro_do_distrito_de_poco_fundo_ate_trevo_do_posto_na_saida_para_jatauba..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o patrolamento e colocação de piçarro na Rua Justino Fulgêncio de Alcântara, Distrito Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18088</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18088/requerimento__caf_-_dona_arlinda.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feito a_x000D_
+implantação de uma Central de Abastecimento Farmacêutico (CAF), responsável_x000D_
+pelo fornecimento gratuito de medicamentos à população, no bairro Santo_x000D_
+Agostinho, mais precisamente no Loteamento Dona Arlinda, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18089</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18089/requerimento__caf_-_cruzeiro_palestina.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feito a_x000D_
+implantação de uma Central de Abastecimento Farmacêutico (CAF), responsável_x000D_
+pelo fornecimento gratuito de medicamentos à população, no loteamento Cruzeiro,_x000D_
+bairro Palestina, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18091</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18091/requerimento__caf_-_polispacas.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feito a_x000D_
+implantação de uma Central de Abastecimento Farmacêutico (CAF), responsável_x000D_
+pelo fornecimento gratuito de medicamentos à população, no Bairro Polispacas, em_x000D_
+nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18092</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18092/modelo_-_requerimento_gameleira_rua_grande.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+extensivo às Secretarias competentes, que seja realizada a remoção da gameleira_x000D_
+localizada em frente à Casa Lotérica, na Avenida Padre Zuzinha, tendo em vista que a_x000D_
+referida árvore encontra-se sem vida (morta).</t>
+  </si>
+  <si>
+    <t>18093</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18093/pesquisa.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito do Município de Santa Cruz do Capibaribe – Hélio Lima Aragão, para que preste, no prazo legal, informações detalhadas acerca do Processo Licitatório nº 1/2026, que trata da contratação de empresa especializada em pesquisa de avaliação institucional destinada ao Gabinete do Prefeito.</t>
+  </si>
+  <si>
+    <t>18094</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18094/requerimento_pontilhao_santo_agostinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que viabilize a_x000D_
+construção de um Pontilhão, especificamente no trecho onde hoje já existe uma_x000D_
+passagem molhada no curso do riacho que corta os Bairros Santo Agostinho,_x000D_
+Malaquias Cardoso e os Loteamentos Pedra Branca, Neco Aragão, Armando Aleixo,_x000D_
+entre outros, mais precisamente nas proximidades da Academia da Saúde, situada_x000D_
+na divisa do Bairro São Jorge com a via de acesso ao Bairro Santo Agostinho, no_x000D_
+nosso município.</t>
+  </si>
+  <si>
+    <t>18098</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18098/requerimento__pavimentacao_rua_canal_do_rio_verde.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a_x000D_
+demanda, no sentido de envidar esforços, para que providencie o complemento da_x000D_
+pavimentação nos trechos ainda não contemplados (dos dois lados) da Rua Antônio_x000D_
+Assis Aragão, (conhecida popularmente como Rua do Canal do Rio Verde), no bairro_x000D_
+São Cristóvão, em nosso município.</t>
+  </si>
+  <si>
+    <t>18099</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18099/154_-_requer_a_requalificacao_e_reforma_do_acougue_publico_municipal_do_distrito_de_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a requalificação e reforma do Açougue Público Municipal do Distrito de Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18100</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18100/157_-_requer_o_roco_dos_matos_retirada_dos_lixos_nas_laterais_da_escadaria_do_cruzeiro_do_distrito_de_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o roço dos matos, retirada dos lixos nas laterais da Escadaria do Cruzeiro do Distrito de Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18101</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18101/requerimento_bueiros_rua_abilio.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para determinar a_x000D_
+presença da equipe competente da Secretaria de Serviços Públicos na Rua Abílio_x000D_
+Cesar Pedrosa Neto, para que sejam adotadas as providências necessárias visando_x000D_
+à limpeza e desobstrução dos bueiros de águas pluviais existentes na referida via, no_x000D_
+bairro Malaquias Cardoso, em nosso município.</t>
+  </si>
+  <si>
+    <t>18102</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18102/156_-_requer_o_roco_dos_matos_retirada_de_lixo_e_metralhas_da_pe-160_no_percurso_do_trevo_do_letreiro_do_distrito_de_poco_fundo_ou_trevo_pra_jatauba..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o roço dos matos, retirada de lixo e metralhas as margens da PE-160, no percurso do trevo do letreiro do Distrito de Poço Fundo até trevo do posto na saída para Jataúba.</t>
+  </si>
+  <si>
+    <t>18103</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18103/requerimento_reposicao_calcamento_tapa_buraco_rua_josefa_maria_de_jesus..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ MOURA FILHO, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa solicita ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio de Lima Aragão Filho, extensivo a Secretaria competente, no sentido de envidar esforços para que seja realizado o serviço de reposição de calçamento em paralelepípedo, ou semelhante (tapa-buracos) na Rua Josefa Maria de Jesus. Bairro: Cruz Alta – Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>18104</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18104/requerimento_troca_de_manilhas.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feita a_x000D_
+substituição completa das manilhas de saneamento, por manilhas compatíveis a_x000D_
+demanda da Rua José Alberto Ramos Gonçalves, no Bairro Polispacas, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>18105</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18105/2026_14.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Senhora Governadora de Pernambuco, Raquel Teixeira Lyra Lucena, extensivo a Secretaria de Segurança Pública Estadual, no sentido de envidar esforços para que seja reforçado o policiamento ostensivo no bairro Pedra Branca, principalmente no período noturno.</t>
+  </si>
+  <si>
+    <t>18106</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18106/req_-_2026_04.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, que seja realizado um mutirão de limpeza, capinação e retirada de entulhos no bairro São Jorge, com cronograma mensal fixo.</t>
+  </si>
+  <si>
+    <t>18107</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18107/req_-_2026_02.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, que seja realizado um mutirão de limpeza, capinação e retirada de entulhos no bairro Gavião, com cronograma mensal fixo.</t>
+  </si>
+  <si>
+    <t>18108</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18108/req_-_2026_03.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, que seja realizado um mutirão de limpeza, capinação e retirada de entulhos no bairro Armando Aleixo, com cronograma mensal fixo.</t>
+  </si>
+  <si>
+    <t>18109</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18109/2026_11.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Senhora Governadora de Pernambuco, Raquel Teixeira Lyra Lucena, extensivo a Secretaria de Segurança Pública Estadual, no sentido de envidar esforços para que seja reforçado o policiamento ostensivo no bairro Dona Lica, principalmente no período noturno.</t>
+  </si>
+  <si>
+    <t>18110</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18110/2026_13.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Senhora Governadora de Pernambuco, Raquel Teixeira Lyra Lucena, extensivo a Secretaria de Segurança Pública Estadual, no sentido de envidar esforços para que seja reforçado o policiamento ostensivo no bairro Santo Agostinho, principalmente no período noturno.</t>
+  </si>
+  <si>
+    <t>18111</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18111/2026_12.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Senhora Governadora de Pernambuco, Raquel Teixeira Lyra Lucena, extensivo a Secretaria de Segurança Pública Estadual, no sentido de envidar esforços para que seja reforçado o policiamento ostensivo no bairro Armando Aleixo, principalmente no período noturno.</t>
+  </si>
+  <si>
+    <t>18112</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18112/req_-_2026_01.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, que seja realizado um mutirão de limpeza, capinação e retirada de entulhos no bairro Neco Aragão, com cronograma mensal fixo.</t>
+  </si>
+  <si>
+    <t>18113</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18113/2026_10.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Senhora Governadora de Pernambuco, Raquel Teixeira Lyra Lucena, extensivo a Secretaria de Segurança Pública Estadual, no sentido de envidar esforços para que seja reforçado o policiamento ostensivo no bairro Gavião, principalmente no período noturno.</t>
+  </si>
+  <si>
+    <t>18114</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18114/req_-_2026_06.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, que seja realizado um mutirão de limpeza, capinação e retirada de entulhos no bairro Pedra Branca, com cronograma mensal fixo.</t>
+  </si>
+  <si>
+    <t>18115</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18115/req_-_2026_07.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, que seja realizado um estudo para criação de linhas de transporte coletivo ligando bairros periféricos ao Moda Center e ao centro da cidade.</t>
+  </si>
+  <si>
+    <t>18116</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18116/2026_08.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Senhora Governadora de Pernambuco, Raquel Teixeira Lyra Lucena, extensivo a Secretaria de Segurança Pública Estadual, no sentido de envidar esforços para que seja reforçado o policiamento ostensivo no bairro Palestina, principalmente no período noturno.</t>
+  </si>
+  <si>
+    <t>18117</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18117/2026_09.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Senhora Governadora de Pernambuco, Raquel Teixeira Lyra Lucena, extensivo a Secretaria de Segurança Pública Estadual, no sentido de envidar esforços para que seja reforçado o policiamento ostensivo no bairro Neco Aragão, principalmente no período noturno.</t>
+  </si>
+  <si>
+    <t>18118</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18118/req_-_2026_05.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Helio Lima Aragão Filho, extensivo a Secretaria competente, que seja realizado um mutirão de limpeza, capinação e retirada de entulhos no bairro Dona Lica, com cronograma mensal fixo.</t>
+  </si>
+  <si>
+    <t>18119</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18119/requerimento_troca_de_manilhas_-_maria_vieira.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feita a_x000D_
+substituição completa das manilhas de saneamento, por manilhas que suportem a_x000D_
+demanda da Rua Manoel Gonçalves de Souza Neto, no Bairro manhosa, loteamento_x000D_
+Maria Vieira, em nosso município.</t>
+  </si>
+  <si>
+    <t>18120</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18120/168_-_requer_a_atualizacao_do_status_de_todos_os_projetos_do_municipio_cadastrados_no_novo_pac_selecoes..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a atualização do status de todos os projetos do município cadastrados no Novo PAC Seleções, o objetivo é garantir que Santa Cruz do Capibaribe cumpra todos os prazos e requisitos técnicos para ser contemplada com a construção de novas Unidades Básicas de Saúde (UBSs) e a aquisição de Unidades Odontológicas Móveis.</t>
+  </si>
+  <si>
+    <t>18121</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18121/158_-_requer_o_treinamento_para_as_equipes_de_saude_da_familia_sobre_as_novas_metricas_do_saude_brasil_360.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o treinamento para as equipes de Saúde da Família sobre as novas métricas do Saúde Brasil 360, visando garantir que os registros digitais de 2026 reflitam o atendimento real e assegurem o repasse integral de verbas federais.</t>
+  </si>
+  <si>
+    <t>18122</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18122/159_-_requer_a_criacao_de_um_mutirao_de_busca_ativa_para_atualizacao_cadastral_e_exames_de_pacientes_cronicos_diabeticos_e_hipertensos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a criação de um mutirão de busca ativa para atualização cadastral e exames de pacientes crônicos (diabéticos e hipertensos), atendendo aos indicadores de desempenho exigidos pelo novo modelo de financiamento do Ministério da Saúde.</t>
+  </si>
+  <si>
+    <t>18123</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18123/161_-_requer_a_adesao_formal_do_municipio_ao_eixo_de_telessaude_especializada_utilizando_a_estrutura_da_rede_nacional.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a adesão formal do município ao eixo de Telessaúde Especializada, utilizando a estrutura da Rede Nacional para reduzir as filas de espera por consultas com especialistas em nossa região através de telemedicina.</t>
+  </si>
+  <si>
+    <t>18124</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18124/162_-_requer_a_elaboracao_de_um_plano_municipal_de_transicao_para_a_oferta_da_insulina_glargina_na_rede_publica.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a elaboração de um plano municipal de transição para a oferta da Insulina Glargina na rede pública, conforme a nova Nota Técnica Federal de 2026, garantindo a orientação correta aos pacientes diabéticos.</t>
+  </si>
+  <si>
+    <t>18125</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18125/162_-_requer_a_elaboracao_de_um_plano_municipal_de_transicao_para_a_oferta_da_insulina_glargina_na_rede_publica.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a fiscalização e atualização do catálogo da Farmácia Municipal e das farmácias credenciadas, adequando-as aos novos valores de repasse federal para itens como a Dapagliflozina e insumos geriátricos.</t>
+  </si>
+  <si>
+    <t>18126</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18126/160_-_requer_o_levantamento_tecnico_da_conectividade_das_unidades_de_saude_locais_para_a_implementacao_do_programa_hospitais_inteligentes.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o levantamento técnico da conectividade das unidades de saúde locais para a implementação do programa Hospitais Inteligentes, visando integrar nosso município à rede de diagnósticos por Inteligência Artificial do Governo Federal.</t>
+  </si>
+  <si>
+    <t>18127</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18127/163_-_requer_a_fiscalizacao_e_atualizacao_do_catalogo_da_farmacia_municipal_e_das_farmacias_credenciadas..pdf</t>
+  </si>
+  <si>
+    <t>18128</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18128/164_-_requer_a_adesao_ao_programa_federal_de_incentivo_para_residencia_medica-multiprofissional..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a adesão ao programa federal de incentivo para Residência Médica/Multiprofissional.</t>
+  </si>
+  <si>
+    <t>18129</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18129/165_-_requer_a_divulgacao_sobre_o_cronograma_de_implantacao_das_praticas_integrativas_e_complementares_pics_nas_ubss_conforme_a_portaria_municipal_no_005-2026..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a divulgação sobre o cronograma de implantação das Práticas Integrativas e Complementares (PICS) nas UBSs, conforme a Portaria Municipal nº 005/2026. O objetivo é garantir que a população tenha acesso a terapias como acupuntura e fitoterapia, integrando os novos recursos terapêuticos regulamentados neste ano.</t>
+  </si>
+  <si>
+    <t>18134</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18134/166_-_requer_a_confirmacao_da_adesao_do_municipio_ao_ciclo_2025-2026_do_programa_saude_na_escola..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a confirmação da adesão do município ao Ciclo 2025/2026 do Programa Saúde na Escola. A regularização via plataforma e-Gestor AB é fundamental para assegurar o repasse de recursos federais destinados a ações de saúde bucal, vacinação e monitoramento da saúde dos estudantes da rede municipal.</t>
+  </si>
+  <si>
+    <t>18135</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18135/167_-_requer_apresentacao_de_proposta_no_portal_investsus_para_captacao_dos_recursos_suplementares_previstos_na_portaria_gm-ms_no_10.169-2026..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, apresentação de proposta no portal InvestSUS para captação dos recursos suplementares previstos na Portaria GM/MS nº 10.169/2026. Esses valores são destinados ao reforço do custeio da Atenção Primária e Especializada (MAC), garantindo a manutenção dos serviços de saúde em 2026.</t>
+  </si>
+  <si>
+    <t>18136</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18136/169_-_requer_a_ampliacao_das_equipes_de_atendimento_nos_caps_e_a_criacao_de_um_plantao_psicologico_remoto_via_telessaude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a ampliação das equipes de atendimento nos CAPS e a criação de um plantão psicológico remoto via Telessaúde.</t>
+  </si>
+  <si>
+    <t>18137</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18137/aumento_do_efetivo_e_aquisicao_de_um_veiculo_-_patrulha_maria_da_penha.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal de Santa Cruz do Capibaribe, extensivo à Secretaria competente, que sejam envidados esforços no sentido de viabilizar o aumento do efetivo da Patrulha Maria da Penha, bem como a aquisição de mais um veículo para auxiliar no patrulhamento no município.</t>
+  </si>
+  <si>
+    <t>18140</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18140/req_____2026_-_construcao_de_uma_nova_escola_ver_ciriaco_ramos_em_cacimba_de_baixo.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito Hélio de Lima Aragão Filho, extensivo a Secretaria competente, a construção de uma escola totalmente nova, onde hoje funciona a Esc. Municipal Vereador Ciríaco Ramos, em Cacimba de Baixo, climatizada, equipada com Laboratório Tecnológico, composto por aparelhos de audiovisual, computadores com acesso a rede de internet para pesquisas e uma Quadra Poliesportiva Coberta.</t>
+  </si>
+  <si>
+    <t>18141</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18141/ligacao_de_energia_da_avenida_jose_amaro_das_chagas.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de envidar esforços para que seja feito estudos bem como a elaboração para a colocação de energia na Avenida José Amaro das Chagas - Loteamento Novo Polo.</t>
+  </si>
+  <si>
+    <t>18142</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18142/proibido_fumar_central_de_feiras_e_mercados.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de envidar esforços para que seja feito a execução de um plano de proibição de fumar bem como a distribuição de cartazes em pontos estratégicos de conscientização na   Ceascc - Central De Feiras e Mercados.</t>
+  </si>
+  <si>
+    <t>18143</t>
+  </si>
+  <si>
+    <t>544</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18143/sonoro_central_de_feiras_e_mercados.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de solicitar a adoção de medida que vise a redução do volume sonoro utilizado durante as atividades de cantoria realizadas aos domingos na Central de Feiras e Mercados.</t>
+  </si>
+  <si>
+    <t>18144</t>
+  </si>
+  <si>
+    <t>545</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18144/170_-_requer_a_construcao_de_uma_nova_creche_padrao_fnde_tipo_1_programa_proinfancia_no_distrito_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a construção de uma nova Creche Padrão FNDE TIPO 1 (Programa Proinfância) no Distrito Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18145</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18145/171_-_requer_a_instalacao_de_uma_farmacia_satelite_no_distrito_de_poco_fundo_para_descentralizar_a_entrega_de_medicamentos_de_uso_continuo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a instalação de uma Farmácia Satélite no Distrito de Poço Fundo para descentralizar a entrega de medicamentos de uso contínuo.</t>
+  </si>
+  <si>
+    <t>18148</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18148/174_-_requer_a_implantacao_de_nucleos_do_programa_esporte_e_lazer_da_cidade_pelc.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a implantação de Núcleos do Programa Esporte e Lazer da Cidade (PELC), fazendo formalização de convênio para custeio de profissionais, materiais esportivos e eventos de lazer.</t>
+  </si>
+  <si>
+    <t>18149</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18149/175_-_requer_a_busca_de_recursos_atraves_do_programa_vencer_pelo_esporte__apoio_ao_paradesporto..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a busca de recursos através do Programa Vencer pelo Esporte – Apoio ao Paradesporto, através do Governo Federal com a liberação de verba para aquisição de equipamentos de acessibilidade esportiva e estruturação de núcleo de paradesporto.</t>
+  </si>
+  <si>
+    <t>18150</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18150/172_-_requer_o_reforco_nas_acoes_de_vigilancia_ambiental_com_a_compra_de_novos_equipamentos_de_aspersao_fumace_para_o_combate_as_arboviroses_denguezikachikungunya..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o reforço nas ações de Vigilância Ambiental, com a compra de novos equipamentos de aspersão (fumacê) para o combate às Arboviroses (Dengue/Zika/Chikungunya).</t>
+  </si>
+  <si>
+    <t>18151</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18151/177_-_requer_que_realizado_esforcos_junto_ao_governo_do_estado_para_que_o_municipio_seja_sede_de_uma_das_etapas_do_circuito_literario_de_pernambuco_clipe_2026..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado esforços junto ao Governo do Estado para que o município de Santa Cruz do Capibaribe seja sede de uma das etapas do Circuito Literário de Pernambuco (CLIPE 2026).</t>
+  </si>
+  <si>
+    <t>18152</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18152/176_-_requer_a_articulacao_de_um_novo_termo_de_cooperacao_para_o_programa_morar_bem_pe_em_santa_cruz_do_capibaribe.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a articulação de um novo Termo de Cooperação para o Programa Morar Bem PE em Santa Cruz do Capibaribe, o objetivo é a abertura de novos cadastros para o Residencial local, visando reduzir o déficit habitacional das famílias de baixa renda cadastradas no CadÚnico.</t>
+  </si>
+  <si>
+    <t>18154</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18154/requerimento_praca_pe-160.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, solicitando a análise_x000D_
+de viabilidade e posterior construção de uma praça pública no terreno localizado_x000D_
+entre a Avenida Bela Vista (PE-160) e a Rua José Antônio Joaquim, nas proximidades_x000D_
+(em frente) as lojas: Iska Viva, Forte Embalagens, Madeireira Pau Brasil, Importadora_x000D_
+Madre de Deus e Ricardo Carros, no bairro Bela Vista, em nosso município.</t>
+  </si>
+  <si>
+    <t>18155</t>
+  </si>
+  <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18155/requerimento_praca_posto_romero.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, solicitando a análise_x000D_
+de viabilidade e posterior construção de uma praça pública no terreno localizado_x000D_
+entre a Avenida Bela Vista (PE-160), a Rua Paulo Arruda Aragão e a Rua José_x000D_
+Antônio Joaquim, mais precisamente na frente do Posto de Combustíveis Dynamus e a_x000D_
+Transportadora, no bairro Bela Vista, em nosso município.</t>
+  </si>
+  <si>
+    <t>18156</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18156/requerimento_praca_secretaria_de_mobilidade_urbana.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, solicitando a análise_x000D_
+de viabilidade e posterior construção de uma praça pública no terreno localizado_x000D_
+entre a Avenida Bela Vista (PE-160), a Av. Raimunda Maria Aragão e a Rua José_x000D_
+Antônio Joaquim, mais precisamente em frente à Loja Soul Têxtil e a Secretaria de_x000D_
+Mobilidade Urbana, no bairro Bela Vista, em nosso município.</t>
+  </si>
+  <si>
+    <t>18164</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18164/req._jose_vitorino_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao senhor prefeito do município, Sr. Hélio Lima Aragão Filho, extensivo à Secretaria competente, no sentido de providenciar o calçamento da rua José Vitorino da Silva, Palestina.</t>
+  </si>
+  <si>
+    <t>18167</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18167/requerimento_redutores_de_velocidade__av._rui_barbosa_cohab.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe – Hélio Lima Aragão Filho, no sentido de envidar esforços junto a_x000D_
+secretaria competente, para que seja feita a implantação de lombadas (redutores de_x000D_
+velocidade) por toda a extensão da Avenida Rui Barbosa e da Rua José Alencar,_x000D_
+localizadas no bairro Cohab, vias estas que margeiam a Academia das Cidades do_x000D_
+bairro citado, em nossa cidade.</t>
+  </si>
+  <si>
+    <t>18168</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18168/178_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_134_da_rua_dos_pacas_bairro_centro..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente ao imóvel nº 134 da Rua dos Pacas, Bairro Centro.</t>
+  </si>
+  <si>
+    <t>18169</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18169/179_-_requer_o_roco_dos_matos_retirada_dos_lixos_da_rua_santa_luzia_distrito_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o roço dos matos, retirada dos lixos da Rua Santa Luzia, Distrito Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18170</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18170/181_-_requer_o_roco_dos_matos_e_retirada_de_metralha_e_lixo_na_rua_projetada_saindo_da_rua_livino_bispo_ao_lado_esquerdo_do_club_do_nina..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o roço dos matos e retirada de metralha e lixo na Rua Alonço Pereira da Silva, Distrito Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18171</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18171/modelo_-_requerimento_protecao_gradeado_na_rua_rio_de_janeiro.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+que seja analisada a possibilidade de instalação de grades de proteção no entorno do_x000D_
+canal que corta a Rua Rio de Janeiro.</t>
+  </si>
+  <si>
+    <t>18172</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18172/modelo_-_requerimento_grades_no_canal_da_rua_belo_horizonte.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+que seja analisada a possibilidade de instalação de grades de proteção no entorno do_x000D_
+canal que corta a Rua Belo Horizonte, bairro Cruz Alta.</t>
+  </si>
+  <si>
+    <t>18173</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18173/182_-_requer_o_patrolamento_e_colocacao_de_picarro_na_rua_projetada_saindo_da_rua_livino_bispo_ao_lado_esquerdo_do_club_do_nina_-_distrito_de_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o patrolamento e colocação de piçarro na Rua Alonço Pereira da Silva, Distrito de Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18174</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18174/180_-_requer_a_varricao_roco_dos_matos_e_retirada_de_metralha_na_travessa_05_jorge_amado_distrito_de_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a varrição, roço dos matos e retirada de metralha na Travessa 05 (Jorge Amado), Distrito de Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18175</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18175/183_-_requer_o_roco_dos_matos_e_retirada_de_metralha_e_lixo_na_rua_justino_fulgencio_de_alcantara_distrito_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o roço dos matos e retirada de metralha e lixo na Rua Justino Fulgêncio de Alcântara, Distrito Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18176</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18176/185_-_requer_o_roco_dos_matos_e_retirada_de_metralha_da_avenida_joao_mariano_quixabeira_joao_pina_distrito_de_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o roço dos matos e retirada de metralha da Avenida João Mariano Quixabeira (João Pina), Distrito de Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18177</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18177/186_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_16_da_rua_jose_goldeia_de_souza_distrito_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação em frente ao imóvel nº 16 da Rua José Goldeia de Souza, Distrito Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18178</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18178/187_-_requer_o_termino_da_a_pavimentacao_em_pedras_de_paralelepipedos_da_rua_jose_goldeia_de_souza_distrito_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o termino da a pavimentação em pedras de paralelepípedos da Rua José Goldeia de Souza, Distrito Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18179</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18179/188_-_requer_o_roco_dos_matos_e_retirada_de_metralha_da_rua_jose_goldeia_de_souza_distrito_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o roço dos matos e retirada de metralha da Rua José Goldeia de Souza, Distrito Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18181</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18181/patrolamento_rua_erico_verissimo.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Érico Veríssimo no loteamento Pedra Branca.</t>
+  </si>
+  <si>
+    <t>18184</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18184/173_-_requer_a_adesao_do_municipio_ao_programa_espaco_esportivo_comunitario__novo_pac_selecoes_2026..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a adesão do município ao Programa Espaço Esportivo Comunitário – Novo PAC Seleções 2026.</t>
+  </si>
+  <si>
+    <t>18185</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18185/189_-_requer_roco_e_desobstrucao_do_riacho_da_onca_no_trecho_que_compreende_o_distrito_de_poco_fundo_ate_o_desague_no_rio_capibaribe..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, roço e desobstrução do Riacho da Onça, no trecho que compreende o Distrito de Poço Fundo até o deságue no Rio Capibaribe.</t>
+  </si>
+  <si>
+    <t>18186</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18186/190_-_requer_a_instalacao_de_uma_estrutura_de_cruz_moderna_com_sistema_de_iluminacao_em_led_mangueiras_de_led_ou_refletores_integrados_no_cruzeiro_do_distrito_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a instalação de uma estrutura de cruz moderna com sistema de iluminação em LED (mangueiras de LED ou refletores integrados) no Cruzeiro do Distrito Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18187</t>
+  </si>
+  <si>
+    <t>573</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18187/191_-_requer_a_confeccao_e_instalacao_de_um_letreiro_turistico_moderno_no_monumento_do_cruzeiro_do_distrito_de_poco_fundo_com_os_dizeres_distrito_de_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, A confecção e instalação de um Letreiro Turístico Moderno no monumento do Cruzeiro do Distrito de Poço Fundo, com os dizeres: "DISTRITO DE POÇO FUNDO".</t>
+  </si>
+  <si>
+    <t>18188</t>
+  </si>
+  <si>
+    <t>574</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18188/requerimento_de_para_iluminacao_na_estrada_do_cemiterio_da_vila_do_para.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Inácio Marques Vieira, DR. Nanau, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta casa, requer ao Excelentíssimo Senhor Prefeito Hélio Lima Aragão Filho, extensivo à Senhora Secretária de Receita Municipal Janaina Marques Ramos e ao Senhor Secretário Municipal de Infraestrutura e Meio Ambiente Antônio Marcelo Cumaru Pereira,  que seja implantado os postes e a iluminação pública do trajeto do cemitério da Vila do Pará até a parte da entrada da Vila.</t>
+  </si>
+  <si>
+    <t>18189</t>
+  </si>
+  <si>
+    <t>575</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18189/patrolamento_rua_clarice_lispector.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Clarice Lispector no loteamento Pedra Branca.</t>
+  </si>
+  <si>
+    <t>18190</t>
+  </si>
+  <si>
+    <t>576</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18190/patrolamento_rua_chiquinha_gonzaga.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Chiquinha Gonzaga no loteamento Pedra Branca.</t>
+  </si>
+  <si>
+    <t>18191</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18191/patrolamento_rua_aurelio_buarque_de_holanda.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Aurélio Buarque de Holanda no loteamento Pedra Branca.</t>
+  </si>
+  <si>
+    <t>18192</t>
+  </si>
+  <si>
+    <t>578</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18192/patrolamento_rua_leonel_brizola.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Leonel Brizola no loteamento Pedra Branca.</t>
+  </si>
+  <si>
+    <t>18193</t>
+  </si>
+  <si>
+    <t>579</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18193/patrolamento_rua_euclides_da_cunha.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Euclides da Cunha no loteamento Pedra Branca.</t>
+  </si>
+  <si>
+    <t>18194</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18194/patrolamento_rua_severino_luiz_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Severino Luiz da Silva no loteamento Acauã.</t>
+  </si>
+  <si>
+    <t>18195</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18195/patrolamento_avenida_antonio_gomes_aragao.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Avenida Antônio Gomes Aragão no loteamento Acauã.</t>
+  </si>
+  <si>
+    <t>18196</t>
+  </si>
+  <si>
+    <t>582</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18196/patrolamento_rua_jose_bezerra_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua José Bezerra da Silva no loteamento Armando Aleixo.</t>
+  </si>
+  <si>
+    <t>18197</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18197/patrolamento_rua_professora_eulina_gomes_do_nascimento.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Professora Eulina Gomes do Nascimento no loteamento Armando Aleixo.</t>
+  </si>
+  <si>
+    <t>18198</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18198/patrolamento_rua_safira.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Safira no loteamento Armando Aleixo.</t>
+  </si>
+  <si>
+    <t>18199</t>
+  </si>
+  <si>
+    <t>585</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18199/patrolamento_rua_opala.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Opala no loteamento Armando Aleixo.</t>
+  </si>
+  <si>
+    <t>18200</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18200/patrolamento_rua_abilio_pereira_neves.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja realizado o patrolamento na Rua Abílio Pereira Neves no loteamento Armando Aleixo.</t>
+  </si>
+  <si>
+    <t>18201</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18201/modelo_-_requerimento_conclusao_do_calcamento_da_rua_bonifacil_fernando_de_moura.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+que seja analisada a possibilidade de conclusão do calçamento da Rua Bonifácio_x000D_
+Fernando de Moura, loteamento São Jorge.</t>
+  </si>
+  <si>
+    <t>18202</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18202/requerimento_nova_usf_malhada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que veja a_x000D_
+viabilidade e posterior construção de uma nova base da Unidade de Saúde da_x000D_
+Família (USF) no bairro Malhada do Meio, em nosso município.</t>
+  </si>
+  <si>
+    <t>18204</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18204/193_-_requer_a_disponibilizacao_de_equipes_para_treinamento_de_artes_marciais_voltado_a_defesa_pessoal_feminina_da_mulher_santa-cruzense_no_centro_esportivo_comunitario_dimas_pereira_dantas..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a disponibilização de equipes para treinamento de artes marciais voltado à defesa pessoal feminina da mulher santa-cruzense, no Centro Esportivo Comunitário Dimas Pereira Dantas (Dimas Dantas), Bairro Manhosa.</t>
+  </si>
+  <si>
+    <t>18205</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18205/194_-_requer_a_disponibilizacao_de_equipes_para_treinamento_de_artes_marciais_voltado_a_defesa_pessoal_feminina_da_mulher_santa-cruzense_praca_gercina_clementino_de_mello_bairro_malhada_do_meio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a disponibilização de equipes para treinamento de artes marciais voltado à defesa pessoal feminina da mulher santa-cruzense, na Praça Gercina Clementino de Mello, Bairro Malhada do Meio.</t>
+  </si>
+  <si>
+    <t>18206</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18206/192_-_requer_a_disponibilizacao_de_equipes_para_treinamento_de_artes_marciais_voltado_a_defesa_pessoal_feminina_da_mulher_santa-cruzense_no_parque_municipal_wellington_monteiro..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a disponibilização de equipes para treinamento de artes marciais voltado à defesa pessoal feminina da mulher santa-cruzense, no Parque Municipal Wellington Monteiro.</t>
+  </si>
+  <si>
+    <t>18207</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18207/195_-_requer_a_disponibilizacao_de_equipes_para_treinamento_de_artes_marciais_voltado_a_defesa_pessoal_feminina_da_mulher_santa-cruzense_na_praca_do_conjunto_habitacional_residencial_cruzeiro..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a disponibilização de equipes para treinamento de artes marciais voltado à defesa pessoal feminina da mulher santa-cruzense, na Praça do Conjunto Habitacional Residencial Cruzeiro.</t>
+  </si>
+  <si>
+    <t>18208</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18208/196_-_requer_a_disponibilizacao_de_equipes_para_treinamento_de_artes_marciais_voltado_a_defesa_pessoal_feminina_da_mulher_santa-cruzense_no_distrito_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a disponibilização de equipes para treinamento de artes marciais voltado à defesa pessoal feminina da mulher santa-cruzense, no Distrito Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18209</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18209/197_-_requer_a_disponibilizacao_de_equipes_para_treinamento_de_artes_marciais_voltado_a_defesa_pessoal_feminina_da_mulher_santa-cruzense_no_distrito_para.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a disponibilização de equipes para treinamento de artes marciais voltado à defesa pessoal feminina da mulher santa-cruzense, no Distrito Pará.</t>
+  </si>
+  <si>
+    <t>18210</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18210/198_-_requer_a_disponibilizacao_de_equipes_para_treinamento_de_artes_marciais_voltado_a_defesa_pessoal_feminina_da_mulher_santa-cruzense__na_praca_academia_das_cidades_do_bairro_santo_agostinho..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a disponibilização de equipes para treinamento de artes marciais voltado à defesa pessoal feminina da mulher santa-cruzense, na Praça Academia das Cidades do Bairro Santo Agostinho.</t>
+  </si>
+  <si>
+    <t>18211</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18211/199_-_requer_a_disponibilizacao_de_equipes_para_treinamento_de_artes_marciais_voltado_a_defesa_pessoal_feminina_da_mulher_santa-cruzense_na_praca_academia_das_cidades_da_cohab..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a disponibilização de equipes para treinamento de artes marciais voltado à defesa pessoal feminina da mulher santa-cruzense, na Praça Academia das Cidades da Cohab.</t>
+  </si>
+  <si>
+    <t>18212</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18212/200_-_requer_a_disponibilizacao_de_equipes_para_treinamento_de_artes_marciais_voltado_a_defesa_pessoal_feminina_da_mulher_santa-cruzense_na_praca_da_avenida_padre_zuzinha..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a disponibilização de equipes para treinamento de artes marciais voltado à defesa pessoal feminina da mulher santa-cruzense, na Praça da Avenida Padre Zuzinha.</t>
+  </si>
+  <si>
+    <t>18213</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18213/201_-_requer_a_disponibilizacao_de_equipes_para_treinamento_de_artes_marciais_voltado_a_defesa_pessoal_feminina_da_mulher_santa-cruzense_na_praca_do_ceu..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a disponibilização de equipes para treinamento de artes marciais voltado à defesa pessoal feminina da mulher santa-cruzense, na Praça do Centro de Artes e Esportes Unificados, Jorge Luiz Mendes Rodrigues (Praça do Ceu).</t>
+  </si>
+  <si>
+    <t>18214</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18214/req-_solicita_reparo_na_pavimentacao_da_rua_nelson_joao_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo á secretaria competente, a realização de obras de reparo na pavimentação da Rua Nelson João da Silva, nas proximidades do número 45, no Bairro Palestina.</t>
+  </si>
+  <si>
+    <t>18215</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18215/req-_solicita_a_construcao_de_uma_praca_na_rua_cosmana_alcina_tavares_bairro_acaua..pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo á secretaria competente, a construção de uma praça na Rua Cosmana Alcina Tavares, Bairro Acauã.</t>
+  </si>
+  <si>
+    <t>18216</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18216/req-_solicita_reparo_na_pavimentacao_asfaltica_operacao_tapa-buracos_na_avenida_cesario_aragao.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo á secretaria competente, a execução, em caráter de urgência, de reparo na pavimentação asfáltica (Operação Tapa-Buracos) na Avenida Cesário Aragão, no Bairro São Cristóvão.</t>
+  </si>
+  <si>
+    <t>18217</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18217/req-_solicita_a_remocao_de_entulhos_depositados_na_rua_beira_rio_centro..pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo á secretaria competente, a remoção de entulhos depositados na Rua Beira Rio, Centro.</t>
+  </si>
+  <si>
+    <t>18218</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18218/202_-_requer_a_implantacao_de_faixa_de_seguranca_ao_longo_da_via_de_acesso_ao_bairro_malhada_do_meio.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a implantação de faixa de segurança ao longo da via de acesso ao Bairro Malhada do Meio, nos dois sentidos, beneficiando os moradores que utilizam o local recém-iluminado para caminhadas, corridas e deslocamento diário com segurança.</t>
+  </si>
+  <si>
+    <t>18219</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18219/req-_solicita_o_reparo_em_vazamento_de_esgoto_na_rua_do_rio_proximo_a_escola_municipal_prefeito_augustinho_rufino_de_melo_centro..pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo á secretaria competente, o reparo em vazamento de esgoto na Rua do rio (próximo a Escola Municipal Prefeito Augustinho Rufino de Melo), centro.</t>
+  </si>
+  <si>
+    <t>18220</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18220/farmacia_estado.pdf</t>
+  </si>
+  <si>
+    <t>requer À Excelentíssima Senhora Governadora do Estado de Pernambuco, Raquel Teixeira Lyra Lucena, extensivo à Ilustríssima Senhora Secretária Estadual de Saúde, Zilda do Rego Cavalcanti, a implantação de uma Farmácia do Estado no município de Santa Cruz do Capibaribe – PE.</t>
+  </si>
+  <si>
+    <t>18221</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18221/reforma_praca_santo_agostinho.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que sejam adotadas as providências necessárias para a realização da reforma da Praça do Santo Agostinho.</t>
+  </si>
+  <si>
+    <t>18224</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18224/requerimento__pavimentacao__jose_capibaribe.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a_x000D_
+demanda, no sentido de envidar esforços, em caráter de urgência, para que seja realizada_x000D_
+a pavimentação (calçamento ou asfalto) da Rua José Capibaribe, situada no Bairro_x000D_
+Oscarzão, CEP 55193-563, em nosso município</t>
+  </si>
+  <si>
+    <t>18225</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18225/requerimento__patrolamento_da_rua__jose_capibaribe.pdf</t>
+  </si>
+  <si>
+    <t>em caráter de urgência, para que seja_x000D_
+realizado o patrolamento da Rua José Capibaribe, situada no Bairro Oscarzão, CEP_x000D_
+55193-563, em nosso município, como medida paliativa até que seja executada a_x000D_
+pavimentação definitiva da referida via.</t>
+  </si>
+  <si>
+    <t>18235</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18235/costrucao_escola_ensino_medio.pdf</t>
+  </si>
+  <si>
+    <t>requer À Excelentíssima Senhora Governadora do Estado de Pernambuco, Raquel Teixeira Lyra Lucena, extensivo à Ilustríssimo Senhor Secretário de Educação do estado, Gilson José Monteiro Filho, a construção de uma Escola de Ensino Médio, a ser localizada entre o Loteamento Alabama e o Bairro Santo Agostinho, neste município.</t>
+  </si>
+  <si>
+    <t>18236</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18236/estacao_meteorologica_malhada_do_meio.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, no sentido de que sejam adotadas as providências necessárias para a instalação de uma estação meteorológica na Malhada do Meio, neste município.</t>
+  </si>
+  <si>
+    <t>18237</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18237/202_-_requer_a_disponibilizacao_de_uma_unidade_de_ambulancia_em_regime_de_plantao_permanente_para_o_distrito_de_poco_fundo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a disponibilização de uma unidade de ambulância em regime de plantão permanente para o Distrito de Poço Fundo, atuando exclusivamente no suporte e transporte de pacientes que necessitem de deslocamento assistido para as unidades de saúde da sede do município, garantindo o acesso rápido e seguro aos serviços médicos especializados.</t>
+  </si>
+  <si>
+    <t>18238</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18238/requerimento_troca_de_manilhas_-_cohab.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feita a_x000D_
+substituição completa das manilhas de saneamento, por manilhas que suportem a_x000D_
+demanda da Rua José de Alencar, no Bairro Cohab, em nosso município.</t>
+  </si>
+  <si>
+    <t>18239</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18239/requerimento_para_pavimentacao_da_rua_boaventura__vieira.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Inácio Marques Vieira, DR. Nanau, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta casa, requer à Senhora Secretária Municipal de Desenvolvimento Urbano a senhora Patrícia Souto de Barros Lagos, que seja feito a pavimentação da rua Boaventura Vieira de Araújo no Bairro Dona Dom nesta cidade.</t>
+  </si>
+  <si>
+    <t>18240</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18240/requerimento_para_saneamento_da_rua_boaventura_vieira_de_araujo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Inácio Marques Vieira, DR. Nanau, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta casa, requer ao Senhor Secretário Municipal de Infra Estrutura e Meio Ambiente o senhor Antônio Marcelo Cumaru Pereira, que seja feito o saneamento de toda extensão da rua Boaventura Vieira de Araújo no Bairro Dona Dom nesta cidade.</t>
+  </si>
+  <si>
+    <t>18241</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18241/requerimento_para_saneamento_da_rua_manoel_jose_dos_prazeres.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Inácio Marques Vieira, DR. Nanau, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta casa, requer ao Senhor Secretário Municipal de Infra Estrutura e Meio Ambiente o senhor Antônio Marcelo Cumaru Pereira, que seja feito o saneamento de toda extensão da rua Manoel José dos Prazeres no Bairro Dona Dom nesta cidade.</t>
+  </si>
+  <si>
+    <t>18242</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18242/requerimento_iluminacao_canteiro_central_da_malhada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para providenciar a_x000D_
+implantação de postes com iluminação em LED por todo o canteiro central da_x000D_
+Avenida José Olinda Xavier, no bairro Malhada do Meio, em nosso município.</t>
+  </si>
+  <si>
+    <t>18243</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18243/req-_solicita_reparo_na_rede_de_esgoto_estourada_na_rua_valdenice_moraes_aragao_de_araujo_no_bairro_santo_agostinho..pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo à secretaria competente, a realização de obras de reparo na rede de esgoto estourada na Rua Valdenice Moraes Aragão de Araújo, no Bairro Santo Agostinho.</t>
+  </si>
+  <si>
+    <t>18244</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18244/req-_solicita_pavimentacao_da_rua_iraci_marques_da_silva_no_bairro_oscarzao..pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo à secretaria competente, a inclusão no cronograma de obras e a consequente execução da pavimentação da Rua Iraci Marques da Silva, no Bairro Oscarzão.</t>
+  </si>
+  <si>
+    <t>18245</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18245/req-_solicita_elevacao_da_passagem_molhada_situada_na_rua_jose_moraes_da_silva_joel_moraes_no_bairro_santo_agostinho..pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo à secretaria competente, a execução da obra de a elevação da passagem molhada situada na Rua José Moraes da Silva (Joel Moraes), no Bairro Santo Agostinho.</t>
+  </si>
+  <si>
+    <t>18246</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18246/req-_solicita_reparo_no_pavimento_da_rua_salvador_bairro_santo_agostinho._1.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo à secretaria competente, a execução da obra de reparo no pavimento da Rua Salvador, especificamente em frente ao imóvel de nº 77 (situado ao lado da Igreja de Santo Agostinho).</t>
+  </si>
+  <si>
+    <t>18247</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18247/requerimento_tapa_buracos_avenida_malhada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feita a_x000D_
+reposição do calçamento (tapa-buracos) no trecho da Avenida José Olinda Xavier,_x000D_
+(mais precisamente nas proximidades da Chaguitt’s Salgados), no bairro Malhada_x000D_
+do Meio, em nosso município.</t>
+  </si>
+  <si>
+    <t>18248</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18248/dia_d_sao_joao_da_moda.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais desta Casa Legislativa, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito do Município de Santa Cruz do Capibaribe, Sr. Hélio Lima Aragão, extensivo à Diretoria de Cultura do Município, no sentido de que sejam adotadas as providências necessárias para o efetivo cumprimento da Lei Municipal nº 2.099/2013, que institui o “Dia D do São João de Santa Cruz do Capibaribe”, em homenagem ao saudoso artista santa-cruzense Dedé Sanfoneiro, importante nome da cultura e da tradição nordestina em nosso município.</t>
+  </si>
+  <si>
+    <t>18249</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18249/dia_municipal_da_liberdade_religiosa.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais desta Casa Legislativa, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito do Município de Santa Cruz do Capibaribe, Sr. Hélio Lima Aragão, extensivo à secretaria de educação e cultura – Cleciana Arruda, para que possa colocar em pratica nas escolas da rede pública municipal a lei municipal 2.279/2013, que institui no Calendário de Eventos do Município de Santa Cruz do Capibaribe o “Dia Municipal da Liberdade Religiosa”.</t>
+  </si>
+  <si>
+    <t>18250</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18250/obesidade_zero.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais desta Casa Legislativa, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito do Município de Santa Cruz do Capibaribe, Sr. Hélio Lima Aragão, extensivo à secretaria de educação e cultura – Cleciana Arruda, para que sejam adotadas as providências necessárias no sentido de promover, nas escolas da rede pública municipal de ensino, a campanha permanente “Obesidade Zero”, voltada especialmente aos alunos do ensino fundamental do município.</t>
+  </si>
+  <si>
+    <t>18251</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18251/reparo_de_calcamento_rua_padre_jose_aragao_araujo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Galego de Mourinha, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio de Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, a realização do serviço de reparo do calçamento da Rua Padre José Aragão Araújo, localizada no bairro Dona Dom.</t>
+  </si>
+  <si>
+    <t>18252</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18252/limpeza_capinacao_e_pintura_de_meio_fio_rua_padre_jose_aragao_araujo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Galego de Mourinha, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio de Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, a realização do serviço de limpeza, capinação e pintura de meio fio da rua Padre José Aragão Araújo, situada no bairro Dona Dom.</t>
+  </si>
+  <si>
+    <t>18253</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18253/limpeza_capinacao_e_pintura_de_meio_fio_rua_nega_de_manu.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Galego de Mourinha, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio de Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, a realização do serviço de limpeza, capinação e pintura de meio fio da rua Maria José de Lima Feitosa (Dona Nega de Manú), CEP 55190-587, situada no bairro Malaquias Cardoso.</t>
+  </si>
+  <si>
+    <t>18254</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18254/requerimento__manutecao_completa_rua_pedro_ao_lado_do_bonanza.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de limpeza por todo o trecho da Rua Pedro Teodoro Aragão_x000D_
+(rua localizada ao lado do Bonanza Supermercado), no bairro Nova Santa Cruz, em_x000D_
+nosso município, contemplando varrição completa, pintura de meio-fio, serviço de_x000D_
+tapa-buracos, recolhimento de entulhos, capinação e demais serviços necessários_x000D_
+para a manutenção e organização da via citada.</t>
+  </si>
+  <si>
+    <t>18255</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18255/requerimento__pavimentacao_dr._claudio_abilio_aragao_ao_lado_do_bonanza.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizada a pavimentação da Travessa Dr. Cláudio Abílio Aragão (rua estreita_x000D_
+localizada ao lado do Bonanza Supermercado), no bairro Nova Santa Cruz, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>18256</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18256/requerimento__manutencao_calcamento_esquina_do_mercadao_pe160.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizada a manutenção do calçamento e da caixa de gordura localizada no início do_x000D_
+cruzamento da Rua Dr. Cláudio Abílio Aragão com a Avenida Bela Vista, mais_x000D_
+precisamente na esquina do Supermercado O Mercadão, às margens da PE-160, no_x000D_
+bairro Nova Santa Cruz, em nosso município.</t>
+  </si>
+  <si>
+    <t>18257</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18257/requerimento__pavimentacao_rua_ludugero_rua_em_frente_a_praca_antonio_burgos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizada a pavimentação da Rua Ludugero Gomes Bezerra (rua em frente a_x000D_
+conhecida Praça Antônio Burgos), localizada no bairro Nova Santa Cruz, no bairro_x000D_
+Nova Santa Cruz, em nosso município.</t>
+  </si>
+  <si>
+    <t>18258</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18258/requerimento__pavimentacao_rua_josefa_gomes_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizada a pavimentação da Rua Josefa Gomes da Silva, localizada no bairro Nova_x000D_
+Santa Cruz, CEP: 55194-487, em nosso município.</t>
+  </si>
+  <si>
+    <t>18259</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18259/capinacao_e_remocao_de_arvores_da_especie_algaroba_bem_como_reparos_no_asfalto.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de envidar esforços, para que seja realizado a capinação e remoção de arvores da espécie algaroba bem como a recuperação asfáltica (buracos) na rua 11 loteamento Florida</t>
+  </si>
+  <si>
+    <t>18260</t>
+  </si>
+  <si>
+    <t>634</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18260/requerimento__pavimentacao_rua_analia_severina_de_lima_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizada a pavimentação da Rua Anália Severina de Lima Oliveira, localizada no_x000D_
+bairro Nova Santa Cruz, CEP: 55194-484, em nosso município.</t>
+  </si>
+  <si>
+    <t>18261</t>
+  </si>
+  <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18261/requerimento__pavimentacao_rua_benjamim_ferreira_piu.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizada a pavimentação da Rua Benjamim Ferreira Piu, localizada no bairro Nova_x000D_
+Santa Cruz, CEP: 55194-490, em nosso município.</t>
+  </si>
+  <si>
+    <t>18263</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18263/203_-_requer_a_alteracao_do_texto_da_lei_municipal_no_1.964-2011_que_rege_os_servicos_convencionais_por_taxis_e_carros_de_aluguel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a alteração do texto da Lei Municipal nº 1.964/2011, que rege os serviços convencionais por Táxis e Carros de Aluguel, para a inclusão de veículos do tipo automóvel, caminhoneta ou picape (pick-up) à frota de taxi no município.</t>
+  </si>
+  <si>
+    <t>18264</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18264/requerimento_para_uma_ubs_no_bairro_santa_tereza.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Inácio Marques Vieira, DR. Nanau, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta casa, requer ao Excelentíssimo Senhor prefeito Hélio Lima Aragão Filho, extensivo à secretária de Saúde à senhora Simone Queiroz Aragão de Araújo, para que seja construído ou adquirido um imóvel para a instalação de uma Unidade Básica de Saúde para o Bairro Santa Tereza em nosso município.</t>
+  </si>
+  <si>
+    <t>18265</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18265/iptu__malhada.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais desta Casa Legislativa, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito do Município de Santa Cruz do Capibaribe, Sr. Hélio Lima Aragão, extensivo à secretaria de Receita Municipal a Sra. Janaina Marques, para que seja analisada a possibilidade de realização de um mutirão de renegociação de débitos de IPTU (Imposto Predial e Territorial Urbano) destinado aos moradores do bairro Malhada do Meio.</t>
+  </si>
+  <si>
+    <t>18266</t>
+  </si>
+  <si>
+    <t>639</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18266/204_-_requer_a_poda_fitossanitaria_das_arvores_gameleiras_da_avenida_padre_zuzinha..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a Poda Fitossanitária das Árvores Gameleiras da Avenida Padre Zuzinha.</t>
+  </si>
+  <si>
+    <t>18267</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18267/205_-_requer_a_poda_fitossanitaria_da_arvore_caibeira_tabebuia_aurea_tambem_conhecida_como_carauba_ou_ipe-amarelo-do-cerrado_da_rua_do_rio.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a Poda Fitossanitária da arvore caibeira (Tabebuia aurea), também conhecida como caraúba ou ipê-amarelo-do-cerrado, da Rua do Rio, a qual é patrimônio histórico e ambiental através da Lei Municipal 3.353/2021.</t>
+  </si>
+  <si>
+    <t>18268</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18268/206_-_requer_a_inclusao_do_estadio_municipal_severino_ribeiro_da_silva_no_cronograma_imediato_de_manutencao_e_zeladoria_da_secretaria_executiva_de_esporte..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a inclusão do Estádio Municipal Severino Ribeiro da Silva no cronograma imediato de manutenção e zeladoria da Secretaria Executiva de Esporte.</t>
+  </si>
+  <si>
+    <t>18269</t>
+  </si>
+  <si>
+    <t>642</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18269/207_-_requer_a_limpeza_desassoreamento_e_manutencao_preventiva_da_barragem_de_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer a Exma. Srª Governadora do Estado Pernambuco – Raquel Teixeira Lyra Lucena - PSD, extensivo as Secretarias Estadual pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a limpeza, desassoreamento e manutenção preventiva da Barragem de Poço Fundo, também conhecida como Açude de Poço Fundo, sendo um reservatório estratégico localizado no Distrito Poço Fundo, zona rural de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>18270</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18270/magisterio.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após deliberação do Plenário e em conformidade com as normas regimentais desta Casa Legislativa, que seja encaminhado ofício de reiteração ao Excelentíssimo Senhor Prefeito do Município de Santa Cruz do Capibaribe, Sr. Hélio Lima Aragão, com cópia à Senhora Secretária Municipal de Educação e Cultura, Cleciana Alves de Arruda, solicitando, em caráter de urgência, a adoção das providências necessárias para o atendimento dos Requerimentos nº 306/2026 e 443/2026, anteriormente aprovados por unanimidade por este Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>18273</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18273/amaro_manoel_das_chagas.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Augusto Maia Júnior, no uso das atribuições que lhe são conferidas pelo_x000D_
+Regimento Interno desta Casa Legislativa, requer à Secretaria de Mobilidade Urbana, a_x000D_
+implantação de placas de sinalização indicando via de mão única na Avenida Amaro Manoel_x000D_
+das Chagas, localizada no bairro São Miguel.</t>
+  </si>
+  <si>
+    <t>18274</t>
+  </si>
+  <si>
+    <t>646</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18274/manoel_joao_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Augusto Maia Júnior, no uso das atribuições que lhe são conferidas pelo_x000D_
+Regimento Interno desta Casa Legislativa, requer à Secretaria de Mobilidade Urbana, que seja_x000D_
+realizada a manutenção dos redutores de velocidade na Rua Manoel João da Silva,_x000D_
+localizada no bairro Cruz Alta.</t>
+  </si>
+  <si>
+    <t>18275</t>
+  </si>
+  <si>
+    <t>647</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18275/pedro_paulo_alves_da_rocha.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Augusto Maia Júnior, no uso das atribuições que lhe são conferidas pelo_x000D_
+Regimento Interno desta Casa Legislativa, requer à Secretaria de Mobilidade Urbana, a_x000D_
+implantação de placas de sinalização indicando via de mão única na Avenida Pedro e Paulo_x000D_
+Alves da Rocha, localizada no bairro São Miguel.</t>
+  </si>
+  <si>
+    <t>18276</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18276/avenida_prefeito_braz_de_lira.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Augusto Maia Júnior, no uso das atribuições que lhe são conferidas pelo_x000D_
+Regimento Interno desta Casa Legislativa, requer à Secretaria de Mobilidade Urbana, que seja_x000D_
+realizado estudo técnico para implantação de placa permitindo livre acesso à direita na_x000D_
+Avenida Prefeito Brás de Lira.</t>
+  </si>
+  <si>
+    <t>18277</t>
+  </si>
+  <si>
+    <t>649</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18277/josefa_maria_de_jesus.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Augusto Maia Júnior, no uso das atribuições que lhe são conferidas pelo_x000D_
+Regimento Interno desta Casa Legislativa, requer à Secretária de Desenvolvimento Urbano, Sra._x000D_
+Patrícia Souto, a manutenção do asfalto da Rua Josefa Maria de Jesus, localizada no bairro_x000D_
+Cruz Alta.</t>
+  </si>
+  <si>
+    <t>18278</t>
+  </si>
+  <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18278/joao_glicerio_do_nascimento.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Augusto Maia Júnior, no uso das atribuições que lhe são conferidas pelo_x000D_
+Regimento Interno desta Casa Legislativa, requer à Secretária de Desenvolvimento Urbano, Sra._x000D_
+Patrícia Souto, a realização de reparo no calçamento da Rua João Glicério do Nascimento,_x000D_
+localizada no bairro Nova Palestina.</t>
+  </si>
+  <si>
+    <t>18282</t>
+  </si>
+  <si>
+    <t>651</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18282/req_-_2609.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à Secretaria competente, no sentido de envidar esforços para que seja implementada uma faixa de pedestres elevada na Avenida Padre Zuzinha, em frente a Secretaria de Ação Social.</t>
+  </si>
+  <si>
+    <t>18283</t>
+  </si>
+  <si>
+    <t>652</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18283/req_-_2608.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à Secretaria competente, no sentido de envidar esforços para que seja implementada uma faixa de pedestres elevada na Avenida Padre Zuzinha, em frente a escola Santo Antônio.</t>
+  </si>
+  <si>
+    <t>18284</t>
+  </si>
+  <si>
+    <t>653</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18284/req_-_2610.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Senhor Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à Secretaria competente, no sentido de envidar esforços para que sejam implementados redutores de velocidade na rua Pedro Procópio Ferreira, no bairro Malaquias Cardoso.</t>
+  </si>
+  <si>
+    <t>18285</t>
+  </si>
+  <si>
+    <t>654</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18285/208_-_requer_a_reestruturacao_requalificacao_e_reforma_geral_do_velorio_municipal_oscar_epifanio_quixabeira..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a Reestruturação, Requalificação e Reforma Geral do Velório Municipal Oscar Epifânio Quixabeira.</t>
+  </si>
+  <si>
+    <t>18286</t>
+  </si>
+  <si>
+    <t>655</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18286/209_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_da_rua_jose_de_souza_sobrinho_distrito_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os serviços de tapa buracos na pavimentação da Rua José de Souza Sobrinho, Distrito Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18287</t>
+  </si>
+  <si>
+    <t>656</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18287/patrolamento_-_bairro_oscarzao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA ao Exmo. Sr. Hélio Lima Aragão Filho – Prefeito Municipal, extensivo à Secretaria competente, que sejam envidados esforços no sentido de viabilizar o patrolamento das ruas localizadas no Bairro Oscarzão, a exemplo da Rua São José, Rua José de Jarbas, Travessa Santo Antônio, dentre outras que estão em igual situação na referida localidade.</t>
+  </si>
+  <si>
+    <t>18288</t>
+  </si>
+  <si>
+    <t>657</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18288/teodoro_aragao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Augusto Maia Júnior, no uso das atribuições que lhe são conferidas pelo_x000D_
+Regimento Interno desta Casa Legislativa, requer à Secretaria de Infraestrutura e Meio_x000D_
+Ambiente, a manutenção da praça localizada na Rua Teodoro Aragão, no bairro Malaquias_x000D_
+Cardoso.</t>
+  </si>
+  <si>
+    <t>18289</t>
+  </si>
+  <si>
+    <t>658</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18289/margarida_santos_alves.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Augusto Maia Júnior, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa Legislativa, requer à Secretaria de Infraestrutura e Meio Ambiente, que seja realizada a manutenção da encanação e reparos no saneamento na Rua Margarida Santos Alves, bairro São Miguel, em frente à residência de nº 104.</t>
+  </si>
+  <si>
+    <t>18290</t>
+  </si>
+  <si>
+    <t>659</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18290/pavimentacao_rua_jose_djarbas.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Galego de Mourinha, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio de Lima Aragão Filho, extensivo ao Secretário Municipal de Infraestrutura e Meio Ambiente, Sr. Antônio Marcelo Cumaru Pereira, que enviem esforços no sentido de realizar a pavimentação da Av. José Djarbas, CEP 55193-548 no bairro Oscarzão.</t>
+  </si>
+  <si>
+    <t>18297</t>
+  </si>
+  <si>
+    <t>660</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18297/pedro_pereira_diniz.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Augusto Maia Júnior, no uso das atribuições que lhe são conferidas pelo_x000D_
+Regimento Interno desta Casa Legislativa, requer à Secretaria de Infraestrutura e Meio_x000D_
+Ambiente, a manutenção e instalação de novos equipamentos na praça da Rua Pedro Pereira_x000D_
+Diniz, localizada no bairro Malaquias Cardoso.</t>
+  </si>
+  <si>
+    <t>18298</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18298/requerimento__pavimentacao_vila_do_amor_01.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizada a limpeza completa da Rua Carlos Wilson Munhoz, localizada no bairro_x000D_
+Gaudêncio Gomes Feitosa (Vila do amor), CEP 55193-145, em nosso município,_x000D_
+incluindo a retirada de entulhos, lixos, metralhas (restos de construção), como_x000D_
+também a pavimentação da referida via.</t>
+  </si>
+  <si>
+    <t>18299</t>
+  </si>
+  <si>
+    <t>662</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18299/requerimento__pavimentacao_vila_do_amor_02.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja realizada_x000D_
+a limpeza completa da Rua Projetada 09, loteamento Antônio Burgos, localizada no_x000D_
+bairro Gaudêncio Gomes Feitosa (Igual consta no georreferenciamento do site_x000D_
+oficial da prefeitura municipal), incluindo a retirada de entulhos, lixos, metralhas_x000D_
+(restos de construção), como também a pavimentação da referida via.</t>
+  </si>
+  <si>
+    <t>18300</t>
+  </si>
+  <si>
+    <t>663</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18300/req._placa_educativa_escola_orlandina.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições que lhe_x000D_
+são conferidas pelo Regimento Interno desta Casa, requer ao senhor prefeito do_x000D_
+município, Sr. Hélio Lima Aragão Filho, extensivo a secretaria competente no sentido de_x000D_
+viabilizar a instalação de placa de sinalização com os dizeres “PROIBIDO JOGAR_x000D_
+LIXO, SUJEITO A MULTA”, em frente à Escola Municipal Professora Orlandina_x000D_
+Arruda Aragão.</t>
+  </si>
+  <si>
+    <t>18301</t>
+  </si>
+  <si>
+    <t>664</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18301/requerimento__pavimentacao_vila_do_amor_03.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja realizada_x000D_
+a limpeza completa da Rua Projetada 02, código logradouro: 01458-3, loteamento_x000D_
+Antônio Burgos, localizada no bairro Gaudêncio Gomes Feitosa (Igual consta no_x000D_
+georreferenciamento do site oficial da prefeitura municipal), incluindo a retirada de_x000D_
+entulhos, lixos, metralhas (restos de construção), como também a pavimentação da_x000D_
+referida via.</t>
+  </si>
+  <si>
+    <t>18302</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18302/requerimento__pavimentacao_vila_do_amor_04.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja realizada_x000D_
+a limpeza completa da Rua Projetada 03, código logradouro: 01457-5, loteamento_x000D_
+Antônio Burgos, localizada no bairro Gaudêncio Gomes Feitosa (Igual consta no_x000D_
+georreferenciamento do site oficial da prefeitura municipal), incluindo a retirada de_x000D_
+entulhos, lixos, metralhas (restos de construção), como também a pavimentação da_x000D_
+referida via.</t>
+  </si>
+  <si>
+    <t>18303</t>
+  </si>
+  <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18303/requerimento__pavimentacao_vila_do_amor_05.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja realizada_x000D_
+a limpeza completa da Rua Projetada 04, código logradouro: 01459-1, loteamento_x000D_
+Antônio Burgos, localizada no bairro Gaudêncio Gomes Feitosa (Igual consta no_x000D_
+georreferenciamento do site oficial da prefeitura municipal), incluindo a retirada de_x000D_
+entulhos, lixos, metralhas (restos de construção), como também a pavimentação da_x000D_
+referida via.</t>
+  </si>
+  <si>
+    <t>18304</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18304/requerimento__pavimentacao_vila_do_amor_06.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja realizada_x000D_
+a limpeza completa da Rua Projetada 05, código logradouro: 01334-0, loteamento_x000D_
+Antônio Burgos, localizada no bairro Gaudêncio Gomes Feitosa (Igual consta no_x000D_
+georreferenciamento do site oficial da prefeitura municipal), incluindo a retirada de_x000D_
+entulhos, lixos, metralhas (restos de construção), como também a pavimentação da_x000D_
+referida via.</t>
+  </si>
+  <si>
+    <t>18305</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18305/requerimento__pavimentacao_vila_do_amor_07.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja realizada_x000D_
+a limpeza completa da Rua Projetada 06, código logradouro: 01460-5, loteamento_x000D_
+Antônio Burgos, localizada no bairro Gaudêncio Gomes Feitosa (Igual consta no_x000D_
+georreferenciamento do site oficial da prefeitura municipal), incluindo a retirada de_x000D_
+entulhos, lixos, metralhas (restos de construção), como também a pavimentação da_x000D_
+referida via.</t>
+  </si>
+  <si>
+    <t>18306</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18306/requerimento__pavimentacao_vila_do_amor_08.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja realizada_x000D_
+a limpeza completa da Rua Projetada 13, código logradouro: 01461-3, loteamento_x000D_
+Antônio Burgos, localizada no bairro Gaudêncio Gomes Feitosa (Igual consta no_x000D_
+georreferenciamento do site oficial da prefeitura municipal), incluindo a retirada de_x000D_
+entulhos, lixos, metralhas (restos de construção), como também a pavimentação da_x000D_
+referida via.</t>
+  </si>
+  <si>
+    <t>18307</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18307/requerimento__pavimentacao_vila_do_amor_09.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja realizada_x000D_
+a limpeza completa da Rua Projetada 07, código logradouro: 01462-1, loteamento_x000D_
+Antônio Burgos, localizada no bairro Gaudêncio Gomes Feitosa (Igual consta no_x000D_
+georreferenciamento do site oficial da prefeitura municipal), incluindo a retirada de_x000D_
+entulhos, lixos, metralhas (restos de construção), como também a pavimentação da_x000D_
+referida via.</t>
+  </si>
+  <si>
+    <t>18308</t>
+  </si>
+  <si>
+    <t>671</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18308/requerimento__pavimentacao_vila_do_amor_10.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja realizada_x000D_
+a limpeza completa da Rua Projetada 11, código logradouro: 01463-0, loteamento_x000D_
+Antônio Burgos, localizada no bairro Gaudêncio Gomes Feitosa (Igual consta no_x000D_
+georreferenciamento do site oficial da prefeitura municipal), incluindo a retirada de_x000D_
+entulhos, lixos, metralhas (restos de construção), como também a pavimentação da_x000D_
+referida via.</t>
+  </si>
+  <si>
+    <t>18309</t>
+  </si>
+  <si>
+    <t>672</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18309/requerimento__pavimentacao_vila_do_amor_11.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja realizada_x000D_
+a limpeza completa da Rua Projetada 10, código logradouro: 01464-8, loteamento_x000D_
+Antônio Burgos, localizada no bairro Gaudêncio Gomes Feitosa (Igual consta no_x000D_
+georreferenciamento do site oficial da prefeitura municipal), incluindo a retirada de_x000D_
+entulhos, lixos, metralhas (restos de construção), como também a pavimentação da_x000D_
+referida via.</t>
+  </si>
+  <si>
+    <t>18310</t>
+  </si>
+  <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18310/requerimento__pavimentacao_vila_do_amor.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja realizada_x000D_
+a limpeza completa da Rua Projetada 12, código logradouro: 01465-6, loteamento_x000D_
+Antônio Burgos, localizada no bairro Gaudêncio Gomes Feitosa (Igual consta no_x000D_
+georreferenciamento do site oficial da prefeitura municipal), incluindo a retirada de_x000D_
+entulhos, lixos, metralhas (restos de construção), como também a pavimentação da_x000D_
+referida via.</t>
+  </si>
+  <si>
+    <t>18311</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18311/modelo_-_requerimento_repintura_da_ciclovia_rua_grande.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+no sentido de que seja analisada, com a devida urgência, a possibilidade de repintura da_x000D_
+ciclovia localizada na Avenida Padre Zuzinha.</t>
+  </si>
+  <si>
+    <t>18312</t>
+  </si>
+  <si>
+    <t>675</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18312/req._sec._de_infraestrutura.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao senhor prefeito do município, Sr. Hélio Lima Aragão Filho, extensivo ao Ilmo. Sr. Secretário de Infraestrutura e Meio Ambiente do Município de Santa Cruz do Capibaribe/PE solicitação de informações sobre maquinários da Prefeitura.</t>
+  </si>
+  <si>
+    <t>18313</t>
+  </si>
+  <si>
+    <t>676</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18313/requerimento_pintura_das_pracas_da_avenida_padre_zuzinha.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+no sentido de que seja analisada, com a devida urgência, a possibilidade de repintura das_x000D_
+praças localizadas na Avenida Padre Zuzinha.</t>
+  </si>
+  <si>
+    <t>18315</t>
+  </si>
+  <si>
+    <t>677</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18315/req._escola__segura_-_dr._aragaozinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições que lhe_x000D_
+são conferidas pelo Regimento Interno desta Casa, requer ao senhor prefeito do_x000D_
+município, Sr. Hélio Lima Aragão Filho, extensivo a secretaria competente no sentido de_x000D_
+viabilizar a implantação do sistema de frequência escolar por meio de reconhecimento_x000D_
+facial, denominado “Escola + Segura”, na Escola Municipal Dr. Aragãozinho (Prefeito_x000D_
+Dr. Raymundo Francelino Aragão Filho), localizada no bairro Acauã.</t>
+  </si>
+  <si>
+    <t>18316</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18316/req._bicicletario_escola_dr._aragaozinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao senhor prefeito do município, Sr. Hélio Lima Aragão Filho, extensivo a secretaria competente no sentido de viabilizar a implantação de um bicicletário na Escola Municipal Dr. Aragãozinho (Prefeito Dr. Raymundo Francelino Aragão Filho), localizada no bairro Acauã.</t>
+  </si>
+  <si>
+    <t>18317</t>
+  </si>
+  <si>
+    <t>679</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18317/modelo_-_requerimento_corrego_rua_bahia.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+no sentido de que seja analisada, com a devida urgência, a possibilidade de instalação de_x000D_
+grade de proteção no entorno do córrego que corta a Rua Bahia, localizada no bairro_x000D_
+Cruz Alta.</t>
+  </si>
+  <si>
+    <t>18318</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18318/req._cameras_na_escola_professora_orlandina_arruda_aragao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições que lhe_x000D_
+são conferidas pelo Regimento Interno desta Casa, requer ao senhor prefeito do_x000D_
+município, Sr. Hélio Lima Aragão Filho, extensivo a secretaria competente no sentido de_x000D_
+no sentido de viabilizar a instalação de câmeras de segurança, especialmente na área_x000D_
+externa, na Escola Municipal Professora Orlandina Arruda Aragão.</t>
+  </si>
+  <si>
+    <t>18323</t>
+  </si>
+  <si>
+    <t>681</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18323/centro_de_atencao_juventude_tea.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de envidar esforços, para que seja realizado estudos bem como a implantação de um centro de atenção integral juventude TEA para jovens entre 12 a 18 anos.</t>
+  </si>
+  <si>
+    <t>18324</t>
+  </si>
+  <si>
+    <t>682</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18324/campanha_de_concientizacao_de_mistua_de_produtos_de_limpeza.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de envidar esforços, para que seja realizado a divulgação de alertas, através das mídias sociais e cartazes, de orientação do risco para as donas de casa que tem o hábito na hora da faxina de misturar produtos de limpeza em casa.</t>
+  </si>
+  <si>
+    <t>18325</t>
+  </si>
+  <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18325/campanha_de_orientacao_sobre_desastres_naturais.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de envidar esforços, para que sejam realizadas campanhas regulares de conscientização sobre prevenção a desastres naturais através das mídias sociais, cartazes e palestras nas Escolas.</t>
+  </si>
+  <si>
+    <t>18326</t>
+  </si>
+  <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18326/requerimento__refletor_da_magana.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizada com urgência, a manutenção dos refletores do campo municipal_x000D_
+localizado na zona rural de nosso município, mais precisamente no Sítio Magana.</t>
+  </si>
+  <si>
+    <t>18327</t>
+  </si>
+  <si>
+    <t>685</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18327/requerimento__sanaeamento_luiza_mendes.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, com a máxima_x000D_
+urgência, reparos no sistema de saneamento básico no cruzamento da Rua Luiza_x000D_
+Mendes com a Rua Riachuelo, no bairro Nova Santa Cruz, em nosso município</t>
+  </si>
+  <si>
+    <t>18328</t>
+  </si>
+  <si>
+    <t>686</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18328/requerimento__mutirao_servicos_publicos_cidade_alta_01.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de serviços públicos em toda a extensão da Rua Pedro Pereira_x000D_
+Torres, localizada no bairro Bela Vista, no Loteamento Nezinho Arruda,_x000D_
+popularmente conhecido como Cidade Alta, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18329</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18329/requerimento__mutirao_servicos_publicos_cidade_alta.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de serviços públicos em toda a extensão da Rua Ciclista Beto_x000D_
+Leão, localizada no bairro Bela Vista, no Loteamento Nezinho Arruda,_x000D_
+popularmente conhecido como Cidade Alta, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18330</t>
+  </si>
+  <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18330/requerimento__mutirao_servicos_publicos_cidade_alta_02.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de serviços públicos em toda a extensão da Rua Pedro_x000D_
+Fernandes Moura, localizada no bairro Bela Vista, no Loteamento Nezinho Arruda,_x000D_
+popularmente conhecido como Cidade Alta, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18331</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18331/requerimento__mutirao_servicos_publicos_cidade_alta_03.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de serviços públicos em toda a extensão da Rua José Pedro da_x000D_
+Silva, localizada no bairro Bela Vista, no Loteamento Nezinho Arruda,_x000D_
+popularmente conhecido como Cidade Alta, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18332</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18332/requerimento__mutirao_servicos_publicos_cidade_alta_04.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de serviços públicos em toda a extensão da Rua Jequitibá,_x000D_
+localizada no bairro Bela Vista, no Loteamento Nezinho Arruda, popularmente_x000D_
+conhecido como Cidade Alta, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18333</t>
+  </si>
+  <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18333/requerimento__mutirao_servicos_publicos_cidade_alta_05.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de serviços públicos em toda a extensão da Rua Severino_x000D_
+Barbosa Dunda, localizada no bairro Bela Vista, no Loteamento Nezinho Arruda,_x000D_
+popularmente conhecido como Cidade Alta, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18334</t>
+  </si>
+  <si>
+    <t>692</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18334/requerimento__mutirao_servicos_publicos_cidade_alta_06.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de serviços públicos em toda a extensão da Rua José_x000D_
+Valério do Nascimento, localizada no bairro Bela Vista, no Loteamento Nezinho_x000D_
+Arruda, popularmente conhecido como Cidade Alta, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18335</t>
+  </si>
+  <si>
+    <t>693</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18335/requerimento__mutirao_servicos_publicos_cidade_alta_07.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de serviços públicos em toda a extensão da Rua Poeta Louro_x000D_
+Branco, localizada no bairro Bela Vista, no Loteamento Nezinho Arruda,_x000D_
+popularmente conhecido como Cidade Alta, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18336</t>
+  </si>
+  <si>
+    <t>694</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18336/requerimento__mutirao_servicos_publicos_cidade_alta_08.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de serviços públicos em toda a extensão da Rua Jacarandá,_x000D_
+localizada no bairro Bela Vista, no Loteamento Nezinho Arruda, popularmente_x000D_
+conhecido como Cidade Alta, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18337</t>
+  </si>
+  <si>
+    <t>695</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18337/requerimento__mutirao_servicos_publicos_cidade_alta_09.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de serviços públicos em toda a extensão da Rua Secundino_x000D_
+Gomes Ribeiro, localizada no bairro Bela Vista, no Loteamento Nezinho Arruda,_x000D_
+popularmente conhecido como Cidade Alta, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18338</t>
+  </si>
+  <si>
+    <t>696</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18338/requerimento__mutirao_servicos_publicos_cidade_alta_10.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de serviços públicos em toda a extensão da Rua Manuel Hinô_x000D_
+da Silva, localizada no bairro Bela Vista, no Loteamento Nezinho Arruda,_x000D_
+popularmente conhecido como Cidade Alta, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18339</t>
+  </si>
+  <si>
+    <t>697</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18339/requerimento__mutirao_servicos_publicos_cidade_alta_11.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de serviços públicos em toda a extensão da Rua Ladislau_x000D_
+Gomes Araújo, localizada no bairro Bela Vista, no Loteamento Nezinho Arruda,_x000D_
+popularmente conhecido como Cidade Alta, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18346</t>
+  </si>
+  <si>
+    <t>698</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18346/req-_solicita_climatizacao_do_galpao_do_acougue_na_central_de_feiras.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo à secretaria competente, a realização de intervenções estruturais para a devida climatização e adequação térmica do galpão do açougue na Central de Feiras e Mercados José Amaro Xavier - Zezinho da Farinha.</t>
+  </si>
+  <si>
+    <t>18347</t>
+  </si>
+  <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18347/edital_cultura.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida deliberação do Plenário e em estrita observância às normas regimentais desta Casa Legislativa, que seja encaminhado ofício de reiteração ao Excelentíssimo Senhor Prefeito do Município de Santa Cruz do Capibaribe, Sr. Hélio Lima Aragão, com cópia à Diretoria Municipal de Cultura, solicitando, em caráter de urgência, a elaboração e publicação de edital público destinado à seleção de artistas locais para participação na programação do São João da Moda 2026.</t>
+  </si>
+  <si>
+    <t>18349</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18349/audiencia_publica_cultura.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais desta Casa Legislativa, que seja encaminhado ofício ao Excelentíssimo Senhor Presidente da Câmara Municipal de Santa Cruz do Capibaribe, Sr. Augusto Maia Júnior, para que sejam envidados esforços, em caráter de urgência, visando à realização de AUDIÊNCIA PÚBLICA, com ampla participação da sociedade civil organizada, agentes culturais, artistas locais e demais interessados, com o objetivo de debater e tratar das políticas públicas de cultura no município, bem como da organização, funcionamento e utilização do Teatro Municipal de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>18351</t>
+  </si>
+  <si>
+    <t>701</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18351/requerimento_patrolamento_e_aterro_rua__teotonio_vilela.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja realizada_x000D_
+com a máxima urgência, os serviços de patrolamento e colocação de aterro na Rua_x000D_
+Teotônio Vilela Brandão, localizada no bairro Gaudêncio Gomes Feitosa (Vila do_x000D_
+Amor), em nosso município</t>
+  </si>
+  <si>
+    <t>18352</t>
+  </si>
+  <si>
+    <t>702</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18352/requerimento__porta_de_vidro_ubs_malhada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feito_x000D_
+com urgência a colocação de uma nova porta de vidro na entrada (recepção) da_x000D_
+Unidade Básica de Saúde (UBS) do bairro Malhada do Meio, em nossa cidade.</t>
+  </si>
+  <si>
+    <t>18353</t>
+  </si>
+  <si>
+    <t>703</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18353/requerimento_toldo_-_ubs_malhada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feito a_x000D_
+recolocação da proteção (toldo) na frente da Unidade Básica de Saúde (UBS) do_x000D_
+bairro Malhada do Meio, em nosso município.</t>
+  </si>
+  <si>
+    <t>18355</t>
+  </si>
+  <si>
+    <t>704</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18355/requerimento_13___praca_da_malhada.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Exmo. Sr. Prefeito Hélio Lima Aragão Filho, extensivo ao Ilmo. Secretário Marcelo Cumaru - Secretário de Infraestrutura e Meio Ambiente, no sentido de empenhar esforços, em caráter de urgência, para a reforma e restruturação da Praça do Bairro Malhada do Meio, neste município.</t>
+  </si>
+  <si>
+    <t>18356</t>
+  </si>
+  <si>
+    <t>705</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18356/210_-_requer_a_manutencao_corretiva_e_substituicao_de_lampadas_na_praca_vigario_ramos_no_distrito_de_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a manutenção corretiva e substituição de lâmpadas na Praça Vigário Ramos, no Distrito de Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18357</t>
+  </si>
+  <si>
+    <t>706</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18357/211_-_requer_a_operacao_tapa-buraco_na_pavimentacao_em_frente_ao_imovel_no_67_da_rua_santo_antonio_no_distrito_de_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a operação "Tapa-Buraco" na pavimentação em frente ao imóvel nº 67 da Rua Santo Antônio, no Distrito de Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18358</t>
+  </si>
+  <si>
+    <t>707</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18358/212_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_na_travessa_izidorio_paulo_da_silva_seu_izidorio_distrito_de_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação em (pedras de paralelepípedos, briquetes ou asfalto) na Travessa Izidório Paulo da Silva (Seu Izidório), Distrito de Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18359</t>
+  </si>
+  <si>
+    <t>708</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18359/212_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_da_rua_rua_jose_roberto_da_silva_neto_bairro_palestina..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a pavimentação em (pedras de paralelepípedos, briquetes ou asfalto) da Rua Rua José Roberto da Silva Neto, Bairro Palestina.</t>
+  </si>
+  <si>
+    <t>18369</t>
+  </si>
+  <si>
+    <t>709</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18369/requerimento__mutirao_servicos_publicos_neco_aragao_01.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feita a_x000D_
+realização de um mutirão de serviços públicos em toda a extensão da Rua Sebastião_x000D_
+Gonçalves de Melo (Sr. Areias), localizada no bairro Malaquias Cardoso, no_x000D_
+Loteamento Neco Aragão, CEP: 55190-797, em nosso município.</t>
+  </si>
+  <si>
+    <t>18370</t>
+  </si>
+  <si>
+    <t>710</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18370/requerimento__mutirao_servicos_publicos_neco_aragao_02.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feita a_x000D_
+realização de um mutirão de serviços públicos em toda a extensão da Rua José_x000D_
+Izidório Filho, localizada no bairro Malaquias Cardoso, no Loteamento Neco_x000D_
+Aragão, CEP: 55190-794, em nosso município.</t>
+  </si>
+  <si>
+    <t>18371</t>
+  </si>
+  <si>
+    <t>711</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18371/requerimento__mutirao_servicos_publicos_neco_aragao_03.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feita a_x000D_
+realização de um mutirão de serviços públicos em toda a extensão da Rua Jaime José_x000D_
+da Costa, localizada no bairro Malaquias Cardoso, no Loteamento Neco Aragão,_x000D_
+CEP: 55190-788, em nosso município.</t>
+  </si>
+  <si>
+    <t>18372</t>
+  </si>
+  <si>
+    <t>712</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18372/requerimento__mutirao_servicos_publicos_neco_aragao_04.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feita a_x000D_
+realização de um mutirão de serviços públicos em toda a extensão da Av. Severino_x000D_
+Inácio Sobrinho, localizada no bairro Malaquias Cardoso, no Loteamento Neco_x000D_
+Aragão, CEP: 55190-792 (Por trás da Escola Municipal Avani Lopes Feitosa), em_x000D_
+nosso município.</t>
+  </si>
+  <si>
+    <t>18373</t>
+  </si>
+  <si>
+    <t>713</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18373/requerimento__mutirao_servicos_publicos_neco_aragao_-_pavimentacao_06.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de serviços públicos em toda a extensão da Rua Projetada 02,_x000D_
+(Rua na Lateral da Escola Municipal Avani Lopes Feitosa), localizada no bairro_x000D_
+Malaquias Cardoso, no Loteamento Neco Aragão, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18374</t>
+  </si>
+  <si>
+    <t>714</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18374/requerimento__mutirao_servicos_publicos_neco_aragao_-_pavimentacao_07.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de serviços públicos em toda a extensão da Rua Projetada 01,_x000D_
+(Rua na Lateral da Escola Municipal Avani Lopes Feitosa), localizada no bairro_x000D_
+Malaquias Cardoso, no Loteamento Neco Aragão, em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18375</t>
+  </si>
+  <si>
+    <t>715</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18375/requerimento__mutirao_servicos_publicos_neco_aragao_08.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feita a_x000D_
+realização de um mutirão de serviços públicos em toda a extensão da Rua José_x000D_
+Edvanilson Nunes da Silva (Danilo da Zíper), localizada no bairro Malaquias_x000D_
+Cardoso, no Loteamento Neco Aragão, CEP: 55191-058, (Mais precisamente a partir_x000D_
+do trecho que faz travessa com a Av. Eunice Aragão Neves), em nosso município.</t>
+  </si>
+  <si>
+    <t>18376</t>
+  </si>
+  <si>
+    <t>716</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18376/requerimento__mutirao_servicos_publicos_neco_aragao_-_pavimentacao_09.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de serviços públicos em toda a extensão da Rua Fernandes_x000D_
+José Tavares, localizada no bairro Malaquias Cardoso, no Loteamento Neco Aragão,_x000D_
+em nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18377</t>
+  </si>
+  <si>
+    <t>717</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18377/requerimento__mutirao_servicos_publicos_neco_aragao_10.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feita a_x000D_
+realização de um mutirão de serviços públicos em toda a extensão da Rua José_x000D_
+Nivaldo de Farias, localizada no bairro Malaquias Cardoso, no Loteamento Neco_x000D_
+Aragão, CEP: 55190-744, em nosso município.</t>
+  </si>
+  <si>
+    <t>18378</t>
+  </si>
+  <si>
+    <t>718</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18378/requerimento__mutirao_servicos_publicos_neco_aragao_11.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feita a_x000D_
+realização de um mutirão de serviços públicos em toda a extensão da Rua Milton_x000D_
+Palmeira Guimarães, localizada no bairro Malaquias Cardoso, no Loteamento Neco_x000D_
+Aragão, CEP: 55190-751, em nosso município.</t>
+  </si>
+  <si>
+    <t>18379</t>
+  </si>
+  <si>
+    <t>719</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18379/requerimento__mutirao_servicos_publicos_neco_aragao_12.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feita a_x000D_
+realização de um mutirão de serviços públicos em toda a extensão da Av. Maria_x000D_
+Honorina Aragão, localizada no bairro Malaquias Cardoso, no Loteamento Neco_x000D_
+Aragão, CEP: 55190-772, em nosso município.</t>
+  </si>
+  <si>
+    <t>18380</t>
+  </si>
+  <si>
+    <t>720</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18380/requerimento__mutirao_servicos_publicos_neco_aragao_14.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feita a_x000D_
+realização de um mutirão de serviços públicos em toda a extensão da Rua Maria_x000D_
+Izabel Xavier, localizada no bairro Malaquias Cardoso, no Loteamento Neco_x000D_
+Aragão, CEP: 55190-709, em nosso município.</t>
+  </si>
+  <si>
+    <t>18381</t>
+  </si>
+  <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18381/requerimento__mutirao_servicos_publicos_neco_aragao_13.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feita a_x000D_
+realização de um mutirão de serviços públicos em toda a extensão da Rua José_x000D_
+Nivaldo de Farias (Rua da Associação dos Mototaxistas), localizada no bairro_x000D_
+Malaquias Cardoso, no Loteamento Neco Aragão, CEP: 55190-779, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>18382</t>
+  </si>
+  <si>
+    <t>722</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18382/requerimento__mutirao_servicos_publicos_neco_aragao_-_pavimentacao_15.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de serviços públicos em toda a extensão da Rua Sueli_x000D_
+Bernardino Monteiro Limeira ( Por trás da Escola Municipal Lindolfo Pereira de_x000D_
+Lisboa), localizada no bairro Malaquias Cardoso, no Loteamento Pedra Branca, em_x000D_
+nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18383</t>
+  </si>
+  <si>
+    <t>723</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18383/requerimento__mutirao_servicos_publicos_neco_aragao_-_pavimentacao_16.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado um mutirão de serviços públicos em toda a extensão da Rua Maria de_x000D_
+Lourdes Passos de Moraes ( Por trás da Escola Municipal Lindolfo Pereira de_x000D_
+Lisboa), localizada no bairro Malaquias Cardoso, no Loteamento Pedra Branca, em_x000D_
+nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18384</t>
+  </si>
+  <si>
+    <t>724</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18384/requerimento__mutirao_servicos_publicos_pedra_branca_17.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feita a_x000D_
+realização de um mutirão de serviços públicos em toda a extensão da Rua Manoel_x000D_
+Gomes Ribeiro, localizada no bairro Dona Dom, no Loteamento Pedra Branca,_x000D_
+CEP: 55192-669, em nosso município.</t>
+  </si>
+  <si>
+    <t>18385</t>
+  </si>
+  <si>
+    <t>725</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18385/requerimento_patrolamento_-_polispacas.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja realizada_x000D_
+com a máxima urgência, os serviços de patrolamento e colocação de aterro na Rua_x000D_
+José Pedro da Silva, Bairro Polispacas, em nosso município.</t>
+  </si>
+  <si>
+    <t>18387</t>
+  </si>
+  <si>
+    <t>726</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18387/requerimento__canil.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+implantado um CANIL junto à Guarda Civil Municipal de Santa Cruz do_x000D_
+Capibaribe.</t>
+  </si>
+  <si>
+    <t>18388</t>
+  </si>
+  <si>
+    <t>727</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18388/requerimento__alambrado_praca_malhada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feito a_x000D_
+instalação de um alambrado ao redor da quadra poliesportiva localizada na Praça_x000D_
+Gercina Clementino Melo, no bairro Malhada do Meio, em nosso município.</t>
+  </si>
+  <si>
+    <t>18389</t>
+  </si>
+  <si>
+    <t>728</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18389/requerimento__rua.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado o recapeamento asfáltico da Rua Maria Santina, localizada no bairro_x000D_
+Polispacas, CEP: 55195-695, em nosso município</t>
+  </si>
+  <si>
+    <t>18390</t>
+  </si>
+  <si>
+    <t>729</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18390/requerimento__rua_luiza_mendes.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+realizado o recapeamento asfáltico da Rua Luiza Mendes, localizada no bairro Nova_x000D_
+Santa Cruz, CEP: 55194-300, em nosso município</t>
+  </si>
+  <si>
+    <t>18391</t>
+  </si>
+  <si>
+    <t>730</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18391/convocacao_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais desta Casa Legislativa, que seja encaminhado ofício ao Excelentíssimo Senhor Presidente da Câmara Municipal de Santa Cruz do Capibaribe, Sr. Augusto Maia Júnior, com cópia ao Presidente da Comissão de Educação, Sr. José Soares Correia, para que sejam envidados esforços, em caráter de urgência, visando à convocação da Secretária Municipal de Educação e Cultura, para a realização de reunião institucional.</t>
+  </si>
+  <si>
+    <t>18394</t>
+  </si>
+  <si>
+    <t>731</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18394/213_-_requer_que_seja_realizado_em_carater_de_urgencia_no_loteamento_pedra_branca_regularizacao_do_abastecimento_e_manutencao_da_rede_de_agua-esgoto.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido que evidencie esforços junto ao Consorcio Pernambuco Saneamento, formado pelas empresas Acciona e BRK Ambiental e a gerencia geral da Compesa, para que seja realizado em caráter de urgência, a regularização do abastecimento e manutenção da Rede de Água/Esgoto no Loteamento Pedra Branca.</t>
+  </si>
+  <si>
+    <t>18404</t>
+  </si>
+  <si>
+    <t>732</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18404/215_-_requer_um_mutirao_de_melhoramento_geral_patrolamento_nivelamento_e_limpeza_nos_loteamento_de_ze_de_lau_e_loteamento_josildao..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, um MUTIRÃO DE MELHORAMENTO GERAL (patrolamento, nivelamento e limpeza) em todas as ruas projetadas pertencentes aos loteamentos conhecidos como Loteamento de Zé de Lau e Loteamento Josildão.</t>
+  </si>
+  <si>
+    <t>18405</t>
+  </si>
+  <si>
+    <t>733</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18405/216_-_requer_a_manutencao_tubulacao_da_rede_de_esgoto_proximo_ao_imovel_no1883_da_avenida_jose_olinda_xavier_bairro_malhada_do_meio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a manutenção tubulação da rede de esgoto próximo ao imóvel nº1883 da Avenida José Olinda Xavier, Bairro Malhada do Meio.</t>
+  </si>
+  <si>
+    <t>18406</t>
+  </si>
+  <si>
+    <t>734</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18406/segundo_tempo.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais desta Casa Legislativa, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito do Município - Hélio Lima Aragão, extensivo ao Secretário de Esporte, Juventude e Lazer – Gabriel Pontes Ramos, no sentido de que sejam adotadas as providências necessárias para a adesão do Município ao Programa “Segundo Tempo”, do Governo Federal.</t>
+  </si>
+  <si>
+    <t>18407</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18407/centros_municipais_de_iniciacao_esportiva.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais desta Casa Legislativa, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito do Município - Hélio Lima Aragão, extensivo ao Secretário de Esporte, Juventude e Lazer – Gabriel Pontes Ramos, no sentido de que sejam adotadas as providências necessárias para a implantação de Centros Municipais de Iniciação Esportiva, mediante articulação e parceria com programas do Governo Federal.</t>
+  </si>
+  <si>
+    <t>18408</t>
+  </si>
+  <si>
+    <t>736</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18408/politicas_publicas_paradesporto.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais desta Casa Legislativa, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito do Município - Hélio Lima Aragão, extensivo ao Secretário de Esporte, Juventude e Lazer – Gabriel Pontes Ramos, solicitando a implantação e fortalecimento de políticas públicas voltadas ao paradesporto no âmbito municipal, com a devida adesão e articulação junto a programas federais específicos da área.</t>
+  </si>
+  <si>
+    <t>18409</t>
+  </si>
+  <si>
+    <t>737</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18409/216_-_requer_a_poda_das_arvores_em_frente_ao_cemiterio_santo_antonio_distrito_poco_fundo..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a poda das arvores em frente ao Cemitério Santo Antônio, Distrito Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18410</t>
+  </si>
+  <si>
+    <t>738</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18410/requerimento_14___iluminacao.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Exmo. Sr. Prefeito Hélio Lima Aragão Filho, extensivo ao Ilmo. Sr. Marcelo Cumaru – Secretário Municipal de Infraestrutura e Meio Ambiente, no sentido de empenhar esforços, em caráter de urgência, para que seja implantado iluminação no Sítio Tanquinhos, às margens da Estrada do Pará, em postes já existentes, que fica localizado há aproximadamente 700 metros após o calçamento do Bairro Malhada do Meio.</t>
+  </si>
+  <si>
+    <t>18411</t>
+  </si>
+  <si>
+    <t>739</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18411/rua_alice__xavier__de_morais_calcamento.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe-PE, Hélio Lima Aragão Filho, extensivo à secretaria competente, que seja finalizado o calçamento na Rua Alice Xavier de Morais no loteamento Rio Verde.</t>
+  </si>
+  <si>
+    <t>18412</t>
+  </si>
+  <si>
+    <t>740</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18412/req._requalificacao_da_praca_inacio_cirilo_coelho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições que lhe_x000D_
+são conferidas pelo Regimento Interno desta Casa, requer ao senhor prefeito do_x000D_
+município, Sr. Hélio Lima Aragão Filho, extensivo a secretaria competente no sentido de_x000D_
+viabilizar a Reforma da Praça Inácio Cirilo Coelho, no Santo Agostinho.</t>
+  </si>
+  <si>
+    <t>18413</t>
+  </si>
+  <si>
+    <t>741</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18413/req._requalificacao_da_escola_municipal_professora_lindalva_aragao_de_lira.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições que lhe_x000D_
+são conferidas pelo Regimento Interno desta Casa, requer ao senhor prefeito do_x000D_
+município, Sr. Hélio Lima Aragão Filho, extensivo a secretaria competente no sentido de_x000D_
+viabilizar a Requalificação da Escola Municipal Professora Lindalva Aragão de Lira.</t>
+  </si>
+  <si>
+    <t>18415</t>
+  </si>
+  <si>
+    <t>742</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18415/218_-_requer_a_operacao_tapa-buraco_na_pavimentacao_em_frente_ao_imovel_464_da_rua_francisco_glicerio_da_silva_vereador_chico_de_deda_bairro_bela_vista.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a operação tapa-buraco e retirada de entulhos (Metralhas) em frente ao imóvel nº 464 da Rua Francisco Glicério da Silva (Vereador Chico de Deda), Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>18416</t>
+  </si>
+  <si>
+    <t>743</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18416/219_-_requer_a_manutencao_da_caixa_da_rede_de_esgoto_proximo_ao_imovel_no_115_da_rua_joao_firmino_da_costa_loteamento_santa_filomena_-_bairro_bela_vista..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a manutenção da caixa da rede de esgoto próximo ao imóvel nº 115 da Rua João Firmino da Costa, Loteamento Santa Filomena - Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>18417</t>
+  </si>
+  <si>
+    <t>744</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18417/220_-_requer_a_manutencao_da_caixa_da_rede_de_esgoto_proximo_ao_imovel_no_360_da_rua_maria_julia_aragao_loteamento_sao_miguel_bairro_bela_vista.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a manutenção da caixa da rede de esgoto próximo ao imóvel nº 360 da Rua Maria Júlia Aragão, Loteamento São Miguel, Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>18418</t>
+  </si>
+  <si>
+    <t>745</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18418/221_-_requer_a_operacao_tapa-buraco_e_retirada_de_entulhos_metralhas_entre_aos_imoveis_no_754_ao_no780_da_rua_maria_eunirce_chagas_bairro_bela_vista..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a operação tapa-buraco e retirada de entulhos (Metralhas) entre aos imóveis nº 754 ao nº780 da Rua Maria Eunirce Chagas, Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>18422</t>
+  </si>
+  <si>
+    <t>747</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18422/requerimento_-_drenagem_rua_helena_neres.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+providenciada a implantação de sistema de drenagem e escoamento de águas pluviais_x000D_
+(por exemplo: com construção de canaletas, galerias ou bueiros, entre outros...) na_x000D_
+Rua Helena Neres de Araújo, (conhecida como Rua dos Galpões), bairro Nova_x000D_
+Morada, em nosso município.</t>
+  </si>
+  <si>
+    <t>18423</t>
+  </si>
+  <si>
+    <t>748</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18423/modelo_-_requerimento_academia_da_saude_oscarzao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+no sentido de que seja analisada a possibilidade de construção de uma Academia da Saúde_x000D_
+no bairro Oscarzão.</t>
+  </si>
+  <si>
+    <t>18424</t>
+  </si>
+  <si>
+    <t>749</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18424/modelo_-_requerimento_loteamento_santa_filomena.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+no sentido de que seja analisada a possibilidade de construção de uma Academia da Saúde_x000D_
+no Loteamento Santa Filomena.</t>
+  </si>
+  <si>
+    <t>18425</t>
+  </si>
+  <si>
+    <t>750</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18425/modelo_-_requerimento_pontos_de_apoio_de_ciclistas.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+que seja analisada a possibilidade de construção de um ponto de apoio para ciclistas, nas_x000D_
+proximidades da entrada da Vila de Poço Fundo, bem como a implantação de “Pontos_x000D_
+Bike” em localidades estratégicas no entorno da PE-160 sentido Poço Fundo.</t>
+  </si>
+  <si>
+    <t>18426</t>
+  </si>
+  <si>
+    <t>751</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18426/modelo_-_requerimento_ponto_de_apoio_ciclista_cacimba_de_baixo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+que seja analisada a possibilidade de construção de um ponto de apoio para ciclistas, nas_x000D_
+proximidades de Cacimba de Baixo, bem como a implantação de “Pontos Bike” em_x000D_
+localidades estratégicas no entorno do seu percurso.</t>
+  </si>
+  <si>
+    <t>18427</t>
+  </si>
+  <si>
+    <t>752</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18427/requerimento_requalificacao_da_avenida_teofanes_ferraz_torres.pdf</t>
+  </si>
+  <si>
+    <t>Propomos que a requalificação seja realizada desde o trevo de entrada da Avenida Teófanes Ferraz Torres Filho (PE-160) até a ponte velha, que dá acesso ao centro de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>18437</t>
+  </si>
+  <si>
+    <t>753</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18437/requerimento_-_camara_parque_wellington.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+providenciada a instalação de uma câmera de monitoramento, interligada ao_x000D_
+sistema Muralha Digital, na entrada do Parque Wellington Monteiro, situado na Av._x000D_
+José Fernando Arruda Aragão (Fernando Aragão), CEP: 55194-357, bairro Nova_x000D_
+Santa Cruz, em nosso município.</t>
+  </si>
+  <si>
+    <t>18438</t>
+  </si>
+  <si>
+    <t>754</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18438/requerimento_-_guardaa_municipal_parque_wellington_-_copia.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja_x000D_
+providenciada a permanência de um (ou dois) agente da Guarda Civil Municipal no_x000D_
+Parque Wellington Monteiro, de forma contínua ou em regime de rondas_x000D_
+intensificadas, situado na Av. José Fernando Arruda Aragão (Fernando Aragão),_x000D_
+CEP: 55194-357, bairro Nova Santa Cruz, em nosso município.</t>
+  </si>
+  <si>
+    <t>18439</t>
+  </si>
+  <si>
+    <t>755</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18439/req._pavimentacao_rua_bento_marques_junior.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições_x000D_
+que lhe são conferidas pelo Regimento Interno desta Casa, requer ao senhor prefeito do_x000D_
+município, Sr. Hélio Lima Aragão Filho, extensivo à Secretaria competente, no sentido_x000D_
+de realizar o calçamento da Rua Bento Marques Junior, Bela vista.</t>
+  </si>
+  <si>
+    <t>18440</t>
+  </si>
+  <si>
+    <t>756</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18440/req._pavimentacao_rua_maria_de_lurdes_silvestre_ramos_.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições_x000D_
+que lhe são conferidas pelo Regimento Interno desta Casa, requer ao senhor prefeito do_x000D_
+município, Sr. Hélio Lima Aragão Filho, extensivo à Secretaria competente, no sentido_x000D_
+de realizar o calçamento da Rua Maria de Lurdes Silvestre Ramos .</t>
+  </si>
+  <si>
+    <t>18441</t>
+  </si>
+  <si>
+    <t>757</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18441/requerimento_-_pavimentacao_rua_de_rodinha.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feita a_x000D_
+pavimentação imediata da Rua Maria de Lourdes do Nascimento (mesma rua da_x000D_
+Loja Rodinha Polimentos), localizada no bairro Manhosa, Loteamento Dona Dom,_x000D_
+CEP: 55192-527, neste município.</t>
+  </si>
+  <si>
+    <t>18447</t>
+  </si>
+  <si>
+    <t>758</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18447/requerimento_-_pavimentacao_rua_de_junior.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feita a_x000D_
+pavimentação imediata da Rua Projetada 01 (Invasão), localizada no Loteamento_x000D_
+Manoel Monteiro, Bairro Nova Santa Cruz, (via esta que encontra-se cadastrada junto_x000D_
+à Neoenergia como Rua Severina Cabral Arruda, Loteamento Dona Lica), em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>18448</t>
+  </si>
+  <si>
+    <t>759</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18448/222_-_requer_o_termino_da_manutencao_da_caixa_da_rede_de_esgoto_proximo_ao_imovel_no_31_da_rua_major_negrinho_bairro_centro..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, o termino da manutenção da caixa da rede de esgoto próximo ao imóvel nº 31 da Rua Major Negrinho, Bairro Centro.</t>
+  </si>
+  <si>
+    <t>18449</t>
+  </si>
+  <si>
+    <t>760</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18449/req._cronograma_de_acoes_de_reestruturacao_do_calcadao_miguel_arraes_de_alencar.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições que lhe_x000D_
+são conferidas pelo Regimento Interno desta Casa, requer ao senhor prefeito do_x000D_
+município, Sr. Hélio Lima Aragão Filho, extensivo ao Ilmo. Sr. Ralph Wilkerson Borges_x000D_
+Lagos, Secretário de Desenvolvimento Econômico, Inovação, Turismo e Agricultura do_x000D_
+Município de Santa Cruz do Capibaribe/PE, para que encaminhe a esta Casa Legislativa_x000D_
+o cronograma de ações de reestruturação do Calçadão Miguel Arraes de Alencar,_x000D_
+localizado em Santa Cruz do Capibaribe/PE.</t>
+  </si>
+  <si>
+    <t>18450</t>
+  </si>
+  <si>
+    <t>761</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18450/processo_licitatorio.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais desta Casa Legislativa, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito do Município, Hélio Lima Aragão, extensivo ao Secretário de Planejamento e Gestão de Pessoas, Paulo Cesar de Farias, e ao Secretário de Governo, Breno Renan Andrade de Oliveira, solicitando o envio ao meu gabinete parlamentar, junto à Câmara Municipal de Vereadores, no prazo legal, dos seguintes documentos e informações referentes ao Processo Licitatório nº 115/2025:</t>
+  </si>
+  <si>
+    <t>18451</t>
+  </si>
+  <si>
+    <t>762</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18451/remuneracao_do_auditores_fiscais.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais desta Casa Legislativa, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito do Município, Hélio Lima Aragão, extensivo à Secretária de Receita Municipal, Janaina Marques, solicitando o envio ao meu gabinete parlamentar, em caráter de urgência, das seguintes informações e documentos relativos à remuneração variável/perceptiva dos Auditores Fiscais do Município de Santa Cruz do Capibaribe:</t>
+  </si>
+  <si>
+    <t>18452</t>
+  </si>
+  <si>
+    <t>763</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18452/requerimento_-_praca_dona_lica_ao_lado_da_ubs.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços para que seja feita a_x000D_
+construção de uma praça pública na Rua José Roberto Ramos, Loteamento Dona_x000D_
+Lica 2, Bairro Dona Dom (ao lado da Unidade Básica de Saúde - UBS), em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>18455</t>
+  </si>
+  <si>
+    <t>764</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18455/req._troca_do_telhado_da_central_de_feiras_e_mercados.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao senhor prefeito do município, Sr. Hélio Lima Aragão Filho, extensivo a Secretaria competente, para que seja realizada a troca do telhado da Central de Feiras e Mercados de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>18456</t>
+  </si>
+  <si>
+    <t>765</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18456/requerimento_troca_de_manilhas_dona_lica_1.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feita a_x000D_
+substituição completa das manilhas de saneamento, por manilhas que suportem a_x000D_
+demanda da Rua Manoel Miguel Sobrinho, no Bairro Dona Lica 1, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>18457</t>
+  </si>
+  <si>
+    <t>766</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18457/requerimento_-_limpeza_centro_poliesportivo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, a realização de uma limpeza completa em todo o entorno do Centro_x000D_
+Poliesportivo, localizado no bairro Manhosa, no Loteamento Maria Vieira, que se_x000D_
+encontra em fase final de construção, em nossa cidade.</t>
+  </si>
+  <si>
+    <t>18458</t>
+  </si>
+  <si>
+    <t>767</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18458/requerimento_-_pavimentacao_rua_de_rodinha_novo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços, para que seja feita a_x000D_
+pavimentação imediata da Rua Maria de Lourdes do Nascimento (mesma rua da_x000D_
+Loja Rodinha Polimentos), localizada no bairro Dona Dom, Loteamento Santo_x000D_
+Amaro, CEP: 55192-527, neste município.</t>
+  </si>
+  <si>
+    <t>18459</t>
+  </si>
+  <si>
+    <t>768</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18459/req._votacao_oficial_junto_aos_feirantes_da_central_de_feiras_e_mercados_.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao senhor prefeito do município, Sr. Hélio Lima Aragão Filho, extensivo a Secretaria competente, para que seja realizada uma consulta e votação oficial junto aos feirantes da Central de Feiras e Mercados acerca da possibilidade do retorno da realização da feira para a quarta-feira, em substituição à atual quinta-feira.</t>
+  </si>
+  <si>
+    <t>18461</t>
+  </si>
+  <si>
+    <t>769</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18461/requerimento_instalacao_de_raio_x_no_hospital_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, a adoção de providências para instalação, disponibilização e pleno funcionamento de aparelho de Raio-X, bem como manutenção ou adequação do equipamento existente, no Hospital Municipal Raymundo Francelino Aragão, no município de Santa Cruz do Capibaribe/PE.</t>
+  </si>
+  <si>
+    <t>18462</t>
+  </si>
+  <si>
+    <t>770</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18462/audiencia_publica_convocacao_secretaria.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais desta Casa Legislativa, que seja encaminhado ofício ao Excelentíssimo Senhor Augusto Maia Júnior, para que sejam envidados esforços, em caráter de urgência, visando à realização de AUDIÊNCIA PÚBLICA, com a convocação da Secretária Municipal de Educação e Cultura, para participação em reunião institucional destinada ao debate acerca do quantitativo de alunos por sala de aula na rede municipal de ensino, bem como dos impactos pedagógicos e estruturais decorrentes da atual lotação das turmas.</t>
+  </si>
+  <si>
+    <t>18463</t>
+  </si>
+  <si>
+    <t>771</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18463/223_-_requer_que_no_sao_joao_da_moda_2026_venha_com_a_proposta_de_divulgacao_ampla_do_comercio_local.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido evidencie esforços para que no São João da Moda 2026, venha com a proposta de divulgação ampla do comercio local, sendo dado preferência a exposição através das mesmas mídias que forem feita a divulgação das atrações do Palco Principal e Polo Cultural.</t>
+  </si>
+  <si>
+    <t>18464</t>
+  </si>
+  <si>
+    <t>772</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18464/baralho_sos_das_crises_do_tea.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de envidar esforços, para que seja realizado estudos bem como a aquisição  do Baralho SOS das Crises do TEA como ferramenta de apoio para manejo de crises de comportamento no contexto do Transtorno do Espectro Autista (TEA) a serem distribuídos aos pais e cuidadores.</t>
+  </si>
+  <si>
+    <t>18465</t>
+  </si>
+  <si>
+    <t>773</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18465/224_-_requer_que_no_sao_joao_da_moda_2026_que_nao_seja__cobrado_valores_exorbitantes_fugindo_da_realidade_da_comercializacao_local_em_ventos..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda e a Empresa vencedora da Concessão para Exploração de Espaço Público no PÁTIO DA MODA - SÃO JOÃO DA MODA 2026, no sentido evidencie esforços, para que não seja  cobrado valores exorbitantes fugindo da realidade da comercialização de bebidas e alimentos dos estabelecimentos noturnos como bares, restaurantes, casas de shows, vaquejadas entre outros em nosso município, durante a realização do São João da Moda 2026.</t>
+  </si>
+  <si>
+    <t>18466</t>
+  </si>
+  <si>
+    <t>774</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18466/225_-_requer_que_instale_camaras_de_reconhecimento_facial_nos_setores_de_entrada_do_patio_de_eventos_sao_joao_da_moda_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, que instale câmaras de reconhecimento facial nos setores de entrada do Pátio de Eventos São João da Moda 2026, e em áreas comuns, como camarotes, área de produção de palco, frontstage, barracas, bares e próximo aos banheiros do evento.</t>
+  </si>
+  <si>
+    <t>18467</t>
+  </si>
+  <si>
+    <t>775</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18467/biblioteca_tea.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de envidar esforços, para que seja destinado um espaço físico para a implantação de uma Biblioteca TEA.</t>
+  </si>
+  <si>
+    <t>18468</t>
+  </si>
+  <si>
+    <t>776</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18468/226_-_requer_que_seja_realizado_uma_campanha_educativa_para_evitar_estacionamento_de_veiculos_em_frente_a_garagem_de_residencias__no_sao_joao_da_moda_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido evidencie esforços, para que venha a ser realizada uma campanha educativa antes do início do São João da Moda 2026 e uma ampla fiscalização durantes a realização do evento, no sentido de evitar estacionamento de veículos em frente a garagem de residências, locais de entrada e saída de veículos (estacionamentos) e nas esquinas das ruas próximas ao local da realização do São João da Moda.</t>
+  </si>
+  <si>
+    <t>18469</t>
+  </si>
+  <si>
+    <t>777</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18469/227_-_requer_que_seja_dado_oportunidade_de_trabalho_preferencialmente_a_moradores_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, e a Empresa vencedora da Concessão para Exploração de Espaço Público no PÁTIO DA MODA - SÃO JOÃO DA MODA 2026, no sentido evidencie esforços, para contratação de pessoas, homens e mulheres, para trabalho em horário diurno e/ou noturno com objetivo de garantir a manutenção da exclusividade de marcas e produtos em áreas comuns, como camarotes, área de produção de palco, frontstage, barracas, etc,  durante a realização do São João da Moda 2026, com trabalhadores moradores do município Santa Cruz do Capibaribe/PE.</t>
+  </si>
+  <si>
+    <t>18470</t>
+  </si>
+  <si>
+    <t>778</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18470/228_-_requer_que_no_sao_joao_da_moda_2026_venha_com_o_espaco_de_facil_acesso_e_boa_visibilidade_destinado_para_as_pessoas_com_deficiencia_pcd..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido evidencie esforços, para que no São João da Moda 2026, venha com o espaço de fácil acesso e boa visibilidade destinado para as pessoas com deficiência (PcD), no Palco Principal, Polo Cultural.</t>
+  </si>
+  <si>
+    <t>18471</t>
+  </si>
+  <si>
+    <t>779</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18471/229_-_requer_para_que_no_sao_joao_da_moda_2026_venha_com_a_proposta_da_valorizacao_da_musica_e_tradicoes_nordestinas..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido evidencie esforços, para que no São João da Moda 2026, venha com a proposta da valorização da música e tradições nordestinas, bem como a valorização dos artistas da terra no Palco Principal e Polo Cultural.</t>
+  </si>
+  <si>
+    <t>18472</t>
+  </si>
+  <si>
+    <t>780</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18472/230_-_requer_pontos_exclusivos_para_idosos_e_pessoas_com_deficiencia_ou_pouca_mobilidade_credenciados_durante_a_realizacao_do_sao_joao_da_moda_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido evidencie esforços, para que seja disponibilizado em locais estratégicos de acessibilidade com boa iluminação e câmara de monitoramentos pontos para embarque ou desembarque exclusivos para idosos e pessoas com deficiência ou pouca mobilidade (credenciados) durante a realização do São João da Moda 2026.</t>
+  </si>
+  <si>
+    <t>18473</t>
+  </si>
+  <si>
+    <t>781</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18473/231_-_requer_a_disponibilizacao_de_pontos_de_transporte_alternativos_toyotas_e_vans_para_embarque_ou_desembarque_de_passageiros_durante_a_realizacao_do_sao_joao_da_moda_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido evidencie esforços, para que seja disponibilizado em locais estratégicos com boa iluminação e câmara de monitoramentos, pontos de Transporte Alternativos (Toyotas e Vans), para embarque ou desembarque de passageiros durante a realização do São João da Moda 2026.</t>
+  </si>
+  <si>
+    <t>18474</t>
+  </si>
+  <si>
+    <t>782</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18474/232_-_requer_que_15_quinze_porcento_do_valor_arrecadado_no_sao_joao_da_moda_2026_seja_investido_em_obras_no_estadio_municipal_ari_barbosa_de_lima_arizao..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido evidencie esforços, para que 15% (quinze porcento) do valor arrecadado no São João da Moda 2026, que acontecerá em junho de 2026, sejam investidos em obras de melhorias do Estádio Municipal Ari Barbosa de Lima (Arizão).</t>
+  </si>
+  <si>
+    <t>18475</t>
+  </si>
+  <si>
+    <t>783</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18475/233_-_requer_a_disponibilizacao_de_pontos_de_taxi_para_embarque_ou_desembarque_de_passageiros_durante_a_realizacao_do_sao_joao_da_moda_2026..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido evidencie esforços, para que seja disponibilizado em locais estratégicos com boa iluminação e câmera de monitoramentos, pontos de táxi para embarque ou desembarque de passageiros durante a realização do São João da Moda 2026.</t>
+  </si>
+  <si>
+    <t>18476</t>
+  </si>
+  <si>
+    <t>784</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18476/modelo_-_requerimento_informatica_basica_cidatec_.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Presidente da Câmara_x000D_
+de Vereadores de Santa Cruz do Capibaribe, JOSÉ AUGUSO MAIA JÚNIOR, no_x000D_
+sentido de que seja analisar a possibilidade de implantação de um curso de informática_x000D_
+básica para pessoas da terceira idade, para ser ministrado no CIDATEC.</t>
+  </si>
+  <si>
+    <t>18477</t>
+  </si>
+  <si>
+    <t>785</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18477/234_-_requer_a_disponibilizacao_de_pontos_de_mototaxi_para_embarque_ou_desembarque_de_passageiros_durante_a_realizacao_do_sao_joao_da_moda_2026..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido evidencie esforços, para que seja disponibilizado em locais estratégicos com boa iluminação e câmera de monitoramentos, pontos de mototáxi para embarque ou desembarque de passageiros durante a realização do São João da Moda 2026.</t>
+  </si>
+  <si>
+    <t>18478</t>
+  </si>
+  <si>
+    <t>786</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18478/req-_solicita_realizacao_de_reparacao_em_passeio_publico_calcada_de_residencia_localizada_na_rua_da_solidariedade_loteamento_jacana__no_bairro_santo_agostinho..pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo à secretaria competente, a realização de reparação em passeio público (calçada) de residência localizada na Rua da Solidariedade, Loteamento Jaçanã, no Bairro Santo Agostinho.</t>
+  </si>
+  <si>
+    <t>18480</t>
+  </si>
+  <si>
+    <t>787</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18480/req-_solicita_realizacao_de_pavimentacao_da_travessa_04_palestina.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo à secretaria competente, a execução da obra pavimentação da Travessa 04 situada entre a Rua São Gabriel e a Rua Maria Olindina Florêncio (Dona Nega), no Bairro Palestina.</t>
+  </si>
+  <si>
+    <t>18481</t>
+  </si>
+  <si>
+    <t>788</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18481/req-_solicita_realizacao_de_pavimentacao_da_travessa_05_palestina.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo à secretaria competente, a execução da obra pavimentação da Travessa 05 situada entre a Rua São Gabriel e a Rua Maria Olindina Florêncio (Dona Nega), no Bairro Palestina.</t>
+  </si>
+  <si>
+    <t>18482</t>
+  </si>
+  <si>
+    <t>789</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18482/oficina_de_artes_tea.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de envidar esforços, para que seja destinado um espaço físico bem como a criação da Oficina de artes TEA.</t>
+  </si>
+  <si>
+    <t>18491</t>
+  </si>
+  <si>
+    <t>790</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18491/requerimento_-_alojamento_canil.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que seja realizada a construção de um alojamento adequado na_x000D_
+sede da Secretaria de Defesa Social, destinado ao cão que será utilizado pelo Canil_x000D_
+da Guarda Civil Municipal, em nossa cidade.</t>
+  </si>
+  <si>
+    <t>18492</t>
+  </si>
+  <si>
+    <t>791</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18492/req._destinacao_de_ambulancia_para_poco_fundo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições_x000D_
+que lhe são conferidas pelo Regimento Interno desta Casa, requer ao senhor prefeito do_x000D_
+município, Sr. Hélio Lima Aragão Filho, extensivo a Secretaria competente, para que seja_x000D_
+destinada uma ambulância da nova frota de veículos que irá chegar para o distrito de Poço_x000D_
+Fundo.</t>
+  </si>
+  <si>
+    <t>18493</t>
+  </si>
+  <si>
+    <t>792</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18493/req._ambulancia_para_o_para.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições_x000D_
+que lhe são conferidas pelo Regimento Interno desta Casa, requer ao senhor prefeito do_x000D_
+município, Sr. Hélio Lima Aragão Filho, extensivo a Secretaria competente, para que seja_x000D_
+destinada uma ambulância da nova frota de veículos que irá chegar para o distrito do Pará.</t>
+  </si>
+  <si>
+    <t>18495</t>
+  </si>
+  <si>
+    <t>793</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18495/235_-_requer_a_notificacao_da_empresa_de_neoenergia_para_a_troca_do_poste_de_iluminacao_publica_no_t-071.499_da_avenida_padre_zuzinha.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a notificação da empresa de Neoenergia, para a troca do poste de iluminação publica nº T-071.499 da Avenida Padre Zuzinha, que se encontra danificado após uma colisão veicular.</t>
+  </si>
+  <si>
+    <t>18496</t>
+  </si>
+  <si>
+    <t>794</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18496/237_-_requer_reparos_e_manutencoes_com_a_operacao_tapa-buracos_atraves_do_programa_pe_na_estrada_no_trecho_da_pe-160.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer a Exma. Srª Governadora do Estado Pernambuco – Raquel Teixeira Lyra Lucena - PSD, extensivo as Secretarias Estadual pertinentes a demanda, no sentido para que seja realizado em caráter de urgência os reparos e manutenções com a operação tapa-buracos através do Programa PE na Estrada, no trecho da PE-160, desde o Moda Center até a saída do Distrito Poço Fundo para Jataúba.</t>
+  </si>
+  <si>
+    <t>18497</t>
+  </si>
+  <si>
+    <t>795</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18497/235_-_requer_a_apreensao_de_animais_de_grande_porte_no_canteiro_central_da_avenida_alice_pontes_coelho_bairro_bela_vista..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a apreensão de animais de grande porte no canteiro central da Avenida Alice Pontes Coelho, Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>18498</t>
+  </si>
+  <si>
+    <t>796</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18498/adepe.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades regimentais desta Casa Legislativa, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito do Município, Hélio Aragão Lima, extensivo à Secretaria competente, solicitando informações detalhadas acerca da entrega dos freezers destinados aos comerciantes da Central de Feiras e Mercados de Santa Cruz do Capibaribe, ação realizada através da Agência de Desenvolvimento Econômico de Pernambuco – ADEPE.</t>
+  </si>
+  <si>
+    <t>18499</t>
+  </si>
+  <si>
+    <t>797</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18499/238_-_requer_os_reparos_e_manutencoes_no_poste_de_iluminacao_publica_proximo_ao_imovel_no_05_da_rua_paulo_alves_lagos_no_distrito_poco_fundo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, para que seja realizado em caráter de urgência os reparos e manutenções no Poste de Iluminação Pública próximo ao imóvel nº 05 da Rua Paulo Alves Lagos no Distrito Poço Fundo, que se encontra com apagado durante a noite.</t>
+  </si>
+  <si>
+    <t>18502</t>
+  </si>
+  <si>
+    <t>798</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18502/requerimento_-_solicitacao_de_lombadas_av._jose_moraes_da_silva_santo_agostinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que seja realizada a implantação de redutores de velocidade_x000D_
+(lombadas) na Avenida José Moraes da Silva, localizada no Bairro Santo Agostinho,_x000D_
+em nossa cidade.</t>
+  </si>
+  <si>
+    <t>18503</t>
+  </si>
+  <si>
+    <t>799</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18503/modelo_-_requerimento_luminarias_upa24_horas.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NAILSON RAMOS DA SILVA, no uso das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz_x000D_
+do Capibaribe, HÉLIO LIMA ARAGÃO FILHO, extensivo às Secretarias competentes,_x000D_
+no sentido de que seja analisada, com a devida urgência, a possibilidade de instalação de_x000D_
+luminárias na Via de Acesso da Ocupação até a UPA24 HORAS.</t>
+  </si>
+  <si>
+    <t>18504</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18504/requerimento_-_solicitacao_de_internet_para.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que seja feita a instalação de rede de internet gratuita (Wi-Fi) na_x000D_
+praça central da Vila do Pará, Zona Rural de nosso município.</t>
+  </si>
+  <si>
+    <t>18505</t>
+  </si>
+  <si>
+    <t>801</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18505/requerimento_-_solicitacao_de_internet_poco_fundo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que seja feita a instalação de rede de internet gratuita (Wi-Fi) na_x000D_
+praça central da Vila de Poço Fundo, Zona Rural de nosso município.</t>
+  </si>
+  <si>
+    <t>18506</t>
+  </si>
+  <si>
+    <t>802</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18506/requerimento_-_solicitacao_de_internet_jacana.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que seja feita a instalação de rede de internet gratuita (Wi-Fi) na_x000D_
+praça pública João Lins de Arruda, localizada no Bairro Jaçanã, em nosso_x000D_
+munícipio.</t>
+  </si>
+  <si>
+    <t>18507</t>
+  </si>
+  <si>
+    <t>803</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18507/requerimento_-_solicitacao_de_internet_-_wellington_monteiro.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que seja feita a instalação de rede de internet gratuita (Wi-Fi) no_x000D_
+Parque Público Wellington Monteiro, localizado no Bairro Nova Santa Cruz, em_x000D_
+nosso munícipio.</t>
+  </si>
+  <si>
+    <t>18508</t>
+  </si>
+  <si>
+    <t>804</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18508/requerimento_-_solicitacao_de_internet-_arizao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que seja feita a instalação de rede de internet gratuita (Wi-Fi) no_x000D_
+Estádio Municipal Arizão, localizado no Bairro Nova Santa Cruz, em nosso_x000D_
+munícipio.</t>
+  </si>
+  <si>
+    <t>18509</t>
+  </si>
+  <si>
+    <t>805</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18509/requerimento_-_solicitacao_de_internet_-_cacimba_de_baixo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que seja feita a instalação de rede de internet gratuita (Wi-Fi) na_x000D_
+conhecida Feira de Animais de Cacimba de Baixo, localizada na zona rural de nosso_x000D_
+município, tendo em vista a ausência de cobertura de sinal de telefonia móvel na_x000D_
+localidade.</t>
+  </si>
+  <si>
+    <t>18510</t>
+  </si>
+  <si>
+    <t>806</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18510/requerimento_-_solicitacao_de_internet_-_feira_de_animais.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que seja feita a instalação de rede de internet gratuita (Wi-Fi) no_x000D_
+espaço da Feira de Animais de nosso município.</t>
+  </si>
+  <si>
+    <t>18511</t>
+  </si>
+  <si>
+    <t>807</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18511/requerimento_-_solicitacao_de_internet_-_centro_poliesportivo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que seja feita a instalação de rede de internet gratuita (Wi-Fi) no_x000D_
+Centro Poliesportivo que se encontra em fase de término de construção, localizado_x000D_
+no Bairro Manhosa, Loteamento Maria Vieira I, em nosso município.</t>
+  </si>
+  <si>
+    <t>18512</t>
+  </si>
+  <si>
+    <t>808</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18512/requerimento_-_solicitacao_de_internet_-_avenida_maria_vieira.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que seja feita a instalação de rede de internet gratuita (Wi-Fi) na_x000D_
+praça (canteiro central) da Avenida Maria Vieira de Araújo, conhecida como Avenida_x000D_
+Principal do Maria Vieira, localizada no Bairro Manhosa, Loteamento Maria Vieira_x000D_
+I, em nosso município.</t>
+  </si>
+  <si>
+    <t>18513</t>
+  </si>
+  <si>
+    <t>809</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18513/requerimento_-_solicitacao_de_internet_-_parque_florestal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que seja feita a instalação de rede de internet gratuita (Wi-Fi) no_x000D_
+Parque Florestal Fernando Silvestre da Silva, localizado no Bairro Novo, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>18514</t>
+  </si>
+  <si>
+    <t>810</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18514/requerimento_-_solicitacao_de_internet_-_praca_da_malhada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que seja feita a instalação de rede de internet gratuita (Wi-Fi) na_x000D_
+Praça Gercina Clementino de Melo, localizada no Bairro Malhada do Meio, em_x000D_
+nosso município.</t>
+  </si>
+  <si>
+    <t>18515</t>
+  </si>
+  <si>
+    <t>811</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18515/requerimento_-_nova_pavimentacao_malhada_-_maria_nanzinha.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que sejam tomadas as devidas providências visando a realização_x000D_
+de UMA NOVA PAVIMENTAÇÃO EM CALÇAMENTO da Rua Maria Nanzinha_x000D_
+Barros, localizada no Bairro Malhada do Meio, CEP: 55195-592, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>18516</t>
+  </si>
+  <si>
+    <t>812</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18516/requerimento_-_nova_pavimentacao_malhada_-_hideraldo_abrantes.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que sejam tomadas as devidas providências visando a realização_x000D_
+de UMA NOVA PAVIMENTAÇÃO EM CALÇAMENTO da Rua Hideraldo_x000D_
+Abrantes, localizada no Bairro Malhada do Meio, CEP: 55196-653, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>18517</t>
+  </si>
+  <si>
+    <t>813</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18517/requerimento_-_nova_pavimentacao_malhada_-_aderval_borges.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que sejam tomadas as devidas providências visando a realização_x000D_
+de UMA NOVA PAVIMENTAÇÃO EM CALÇAMENTO da Rua Aderval Borges_x000D_
+Lagos, localizada no Bairro Malhada do Meio, CEP: 55196-630, em nosso município.</t>
+  </si>
+  <si>
+    <t>18518</t>
+  </si>
+  <si>
+    <t>814</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18518/requerimento_-_nova_pavimentacao_malhada_-_quiteria_belarmina.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que sejam tomadas as devidas providências visando a realização_x000D_
+de UMA NOVA PAVIMENTAÇÃO EM CALÇAMENTO da Rua Quitéria_x000D_
+Belarmina de Souza Silva , localizada no Bairro Malhada do Meio, CEP: 55196-656,_x000D_
+em nosso município.</t>
+  </si>
+  <si>
+    <t>18519</t>
+  </si>
+  <si>
+    <t>815</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18519/requerimento_-_nova_pavimentacao_malhada_-_abel_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que sejam tomadas as devidas providências visando a realização_x000D_
+de UMA NOVA PAVIMENTAÇÃO EM CALÇAMENTO da Rua Abel Oliveira de_x000D_
+Moura , localizada no Bairro Malhada do Meio, CEP: 55196-659, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>18520</t>
+  </si>
+  <si>
+    <t>816</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18520/requerimento_-_nova_pavimentacao_malhada_-_sebastiao_cordeiro.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que sejam tomadas as devidas providências visando a realização_x000D_
+de UMA NOVA PAVIMENTAÇÃO EM CALÇAMENTO da Rua Sebastião_x000D_
+Cordeiro , localizada no Bairro Malhada do Meio, CEP: 55196-662, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>18521</t>
+  </si>
+  <si>
+    <t>817</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18521/requerimento_-_nova_pavimentacao_malhada_-_maria_ramos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que sejam tomadas as devidas providências visando a realização_x000D_
+de UMA NOVA PAVIMENTAÇÃO EM CALÇAMENTO da Rua Maria Ramos da_x000D_
+Silva, localizada no Bairro Malhada do Meio, CEP: 55196-662, em nosso município.</t>
+  </si>
+  <si>
+    <t>18522</t>
+  </si>
+  <si>
+    <t>818</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18522/requerimento_-_nova_pavimentacao_malhada_-_venancio_lira.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que sejam tomadas as devidas providências visando a realização_x000D_
+de UMA NOVA PAVIMENTAÇÃO EM CALÇAMENTO da Rua Venâncio Lira,_x000D_
+localizada no Bairro Malhada do Meio, CEP: 55196-775, em nosso município.</t>
+  </si>
+  <si>
+    <t>18523</t>
+  </si>
+  <si>
+    <t>819</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18523/requerimento_-_nova_pavimentacao_malhada_-_joao_anastasio.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que sejam tomadas as devidas providências visando a realização_x000D_
+de UMA NOVA PAVIMENTAÇÃO EM CALÇAMENTO da Rua João Anastácio_x000D_
+dos Reis, localizada no Bairro Malhada do Meio, CEP: 55196-640, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>18524</t>
+  </si>
+  <si>
+    <t>820</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18524/requerimento_-_nova_pavimentacao_malhada_-_leonides_nogaia.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que sejam tomadas as devidas providências visando a realização_x000D_
+de UMA NOVA PAVIMENTAÇÃO EM CALÇAMENTO da Rua Leonides Nogaia_x000D_
+de Marães, localizada no Bairro Malhada do Meio, CEP: 55196-856, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>18525</t>
+  </si>
+  <si>
+    <t>821</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18525/requerimento_-_nova_pavimentacao_malhada_-_jose_artur.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que sejam tomadas as devidas providências visando a realização_x000D_
+de UMA NOVA PAVIMENTAÇÃO EM CALÇAMENTO da Rua José Artur dos_x000D_
+Santos, localizada no Bairro Malhada do Meio, CEP: 55196-800, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>18526</t>
+  </si>
+  <si>
+    <t>822</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18526/requerimento_-_nova_pavimentacao_malhada_-_manoel_clemente.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que sejam tomadas as devidas providências visando a realização_x000D_
+de UMA NOVA PAVIMENTAÇÃO EM CALÇAMENTO da Rua Manoel Clemente_x000D_
+Barros, localizada no Bairro Malhada do Meio, CEP: 55196-641, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>18528</t>
+  </si>
+  <si>
+    <t>823</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18528/requerimento_-_nova_pavimentacao_malhada_-_av._abdias.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que sejam tomadas as devidas providências visando a realização_x000D_
+de UMA NOVA PAVIMENTAÇÃO EM CALÇAMENTO da Avenida Abdias_x000D_
+Moraes da Silva, localizada no Bairro Malhada do Meio, CEP: 55196-751, em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>18533</t>
+  </si>
+  <si>
+    <t>824</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18533/req._espaco_pet_no_parque_ambiental.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao senhor prefeito do município, Sr. Hélio Lima Aragão Filho, extensivo à Secretaria competente, no sentido  de que, ao serem retomadas as obras do Parque Ambiental de Santa Cruz do Capibaribe, localizado na antiga Toca da Coruja, seja implantado um espaço PET adequado para convivência, lazer e recreação dos animais domésticos e seus tutores.</t>
+  </si>
+  <si>
+    <t>18534</t>
+  </si>
+  <si>
+    <t>825</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18534/240_-_requer_a_aquisicao_de_um_equipamento_triturador-picador_de_galhos_e_residuos_de_podas_de_arvores..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, para que seja realizado em caráter de urgência a aquisição de um equipamento triturador/picador de galhos e resíduos de podas de árvores.</t>
+  </si>
+  <si>
+    <t>18539</t>
+  </si>
+  <si>
+    <t>826</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18539/req._troca_de_manilhas_luiza_mendes.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições_x000D_
+que lhe são conferidas pelo Regimento Interno desta Casa, requer ao senhor prefeito do_x000D_
+município, Sr. Hélio Lima Aragão Filho, extensivo a Secretaria competente, para que em_x000D_
+caráter de urgência, a substituição completa de todas as manilhas da Rua Luiza Mendes,_x000D_
+localizada no bairro Nova Santa Cruz, em virtude dos constantes problemas da rede de_x000D_
+esgoto na referida localidade.</t>
+  </si>
+  <si>
+    <t>18540</t>
+  </si>
+  <si>
+    <t>827</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18540/241_-_requer_a_operacao_tapa-buracos_em_frente_o_imovel_no_308_da_rua_jose_marcelino_simplicio_no_loteamento_sao_jose_bairro_cruz_alta..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a operação tapa-buracos na pavimentação em frente o imóvel nº 308 da Rua José Marcelino no Loteamento São José, Bairro Cruz Alta.</t>
+  </si>
+  <si>
+    <t>18541</t>
+  </si>
+  <si>
+    <t>828</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18541/concerto_do_calcamento_da_rua_bahia.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de envidar esforços, para que seja realizado o concerto do calçamento da Rua: Bahia – Bairro: Cruz Alta.</t>
+  </si>
+  <si>
+    <t>18543</t>
+  </si>
+  <si>
+    <t>829</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18543/reposicao_do_calcamento_-_rua_jose_bezerra_da_costa_cruz_alta.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO à Hélio Lima Aragão Filho, extensivo à Secretaria competente, que sejam envidados esforços no sentido de realizar a reposição do calçamento da Rua José Bezerra da Costa, no Bairro Cruz Alta, nas proximidades da Igreja Adventista do Sétimo Dia e do canal.</t>
+  </si>
+  <si>
+    <t>18544</t>
+  </si>
+  <si>
+    <t>830</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18544/complemento_de_pavimentacao_da_rua_sao_benedito__bairro_palestina.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de envidar esforços, para que seja realizado o complemento de pavimentação da rua São Benedito – Bairro Palestina.</t>
+  </si>
+  <si>
+    <t>18545</t>
+  </si>
+  <si>
+    <t>831</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18545/244_-_requer_a_operacao_tapa-buracos_na_pavimentacao_em_frente_o_imovel_no_224_da_rua_dos_pacas_bairro_centro.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a operação tapa-buracos na pavimentação em frente o imóvel nº 224 da Rua dos Pacas, Bairro Centro.</t>
+  </si>
+  <si>
+    <t>18546</t>
+  </si>
+  <si>
+    <t>832</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18546/245_-_requer_a_implantacao_de_semaforo_veicular_e_de_pedestres_no_entroncamento_da_avenida_vanderbilt_dias_bezerra_com_a_avenida_22_de_abril_bairro_bela_vista..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo. Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as Secretarias pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, a implantação de semáforo veicular e de pedestres no entroncamento da Avenida Vanderbilt Dias Bezerra com a Avenida 22 de Abril, Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>18547</t>
+  </si>
+  <si>
+    <t>833</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18547/relatorio_com_informacoes_sobre_o_efetivo_dos_agentes_de_transitos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de envidar esforços, para que seja enviado um relatório com informações sobre o efetivo dos agentes de trânsitos.</t>
+  </si>
+  <si>
+    <t>18548</t>
+  </si>
+  <si>
+    <t>834</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18548/operacao_tapa_buracos_na_rua_sao_lucas__bairro_palestina.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador José Soares Correia, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Senhor Prefeito de Santa Cruz do Capibaribe, Hélio Lima Aragão Filho, extensivo a secretaria competente, no sentido de envidar esforços, para que seja realizado a operação tapa buracos na Rua São Lucas – Bairro Palestina.</t>
+  </si>
+  <si>
+    <t>18551</t>
+  </si>
+  <si>
+    <t>835</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18551/requerimento_gestor_de_transportes_-_13.05.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que analise a viabilidade de implantação de mecanismos integrados de controle e gestão da frota municipal, visando aprimorar a organização, fiscalização, economicidade e eficiência na utilização dos veículos públicos do Município de Santa Cruz do Capibaribe/PE.</t>
+  </si>
+  <si>
+    <t>18552</t>
+  </si>
+  <si>
+    <t>836</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18552/239_-_requer_os_reparos_e_manutencoes_nos_guard_rail_mureta_de_seguranca_e_protecao_metalica_existente_na_rodovia_estadual_pe-160.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JÚLIO CESAR GOMES DE OLIVEIRA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer a Exma. Srª Governadora do Estado Pernambuco – Raquel Teixeira Lyra Lucena - PSD, extensivo as Secretarias Estadual pertinentes a demanda, no sentido para que seja realizado em caráter de urgência, os reparos e manutenções nos guard rail (mureta de segurança e proteção metálica), existente na Rodovia Estadual PE-160, em toda sua extensão no município Santa Cruz do Capibaribe/PE.</t>
+  </si>
+  <si>
+    <t>18554</t>
+  </si>
+  <si>
+    <t>837</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18554/req._ambulancia_e_tec._enfermagem_para_o_calcadao_miguel_arraes_de_alencar.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ ADILSON VITORINO DA SILVA, no uso das atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao senhor prefeito do município, Sr. Hélio Lima Aragão Filho, extensivo à Secretaria competente, no sentido de viabilizar que uma das ambulâncias da frota já existente fique à disposição no Calçadão Miguel Arraes de Alencar, bem como a disponibilização de um(a) técnico(a) de enfermagem para atuar no local, diante da inexistência atual desse suporte e considerando a nova frota de ambulâncias recentemente destinada ao município.</t>
+  </si>
+  <si>
+    <t>18555</t>
+  </si>
+  <si>
+    <t>838</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18555/requerimento_14___zona_franca.pdf</t>
+  </si>
+  <si>
+    <t>REQUER REQUER ao Exmo. Sr. Deputado Federal Felipe Augusto Lyra Carreras, no sentido de empenhar esforços, em caráter de urgência, para que seja apresentado um Projeto de Lei para criação de um Zona Franca no Polo de Confecções do Agreste de Pernambuco.</t>
+  </si>
+  <si>
+    <t>18556</t>
+  </si>
+  <si>
+    <t>839</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18556/requerimento_construcao_de_upa-e.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde e da Secretaria Municipal de Infraestrutura e Meio Ambiente, a adoção de providências para construção de uma Unidade de Pronto Atendimento Especializada (UPA-E), nas proximidades da sede do SAMU, no município de Santa Cruz do Capibaribe/PE.</t>
+  </si>
+  <si>
+    <t>18558</t>
+  </si>
+  <si>
+    <t>840</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18558/requerimento_-_semaforos_via_manhosa.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que seja feito a instalação de semáforos no cruzamento da Rua_x000D_
+Ednaldo Izídio da Silva (mais conhecida como Via da Manhosa), no bairro Manhosa,_x000D_
+com a Avenida João Pereira de Abreu, localizada no bairro Nova Santa Cruz, em_x000D_
+nosso município</t>
+  </si>
+  <si>
+    <t>18559</t>
+  </si>
+  <si>
+    <t>841</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18559/requerimento_-_sinalizaccao_hotirontal_via_manhosa.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que seja feita a implantação de sinalização de trânsito horizontal por_x000D_
+toda a extensão da Rua Ednaldo Izídio da Silva, mais conhecida como Via da_x000D_
+Manhosa, localizada no bairro Manhosa, em nosso município.</t>
+  </si>
+  <si>
+    <t>18560</t>
+  </si>
+  <si>
+    <t>842</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18560/requerimento_-_av._jose_moraes_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que seja feita a construção de calçada com sistema de escoamento de_x000D_
+água, drenagem ou passagem molhada na Avenida José Moraes da Silva, bairro_x000D_
+Santo Agostinho, loteamento Acauã, em nosso município.</t>
+  </si>
+  <si>
+    <t>18561</t>
+  </si>
+  <si>
+    <t>843</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18561/requerimento_-_solicitacao_de_lombadas_rua_marcos_fautisno.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ CRISTÓVÃO DA SILVA (Cristóvão Bomba), no uso das_x000D_
+atribuições que lhe são conferidas pelo Regimento Interno desta Casa, requer ao Exmo._x000D_
+Sr. Prefeito de Santa Cruz do Capibaribe – Hélio Lima Aragão Filho, extensivo as_x000D_
+Secretarias pertinentes a demanda, no sentido de envidar esforços em CARATER DE_x000D_
+URÊNCIA, para que seja realizada a implantação de redutores de velocidade_x000D_
+(lombadas) na Rua Marcos Faustino Borges, localizada no Bairro Malhada do Meio,_x000D_
+em nossa cidade.</t>
+  </si>
+  <si>
+    <t>18395</t>
+  </si>
+  <si>
+    <t>VE</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18395/veto_total_ao_projeto_de_lei_no_1352025_de_autoria_do_poder_legislativo_municipal_que.pdf</t>
+  </si>
+  <si>
+    <t>Veto total ao Projeto de Lei nº 135/2025 de autoria do Poder Legislativo Municipal que “Estabelece diretrizes para a valorização dos profissionais da educação escolar básica pública no Município de Santa Cruz do Capibaribe</t>
+  </si>
+  <si>
     <t>17442</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17442/mocao_de_pesar-_euclides_bezerra_nego_de_badeco.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17442/mocao_de_pesar-_euclides_bezerra_nego_de_badeco.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE PROFUNDO PESAR pelo falecimento da Ilmo. Sr. Euclides Bezerra (Nego de Badeco), ocorrido no dia 02/01/2026.</t>
   </si>
   <si>
     <t>17443</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17443/01o_mocao_de_pesar_da_professora_maria_de_lourdes_de_souza_-_27-12-2025.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17443/01o_mocao_de_pesar_da_professora_maria_de_lourdes_de_souza_-_27-12-2025.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR pelo falecimento da Senhora Maria de Lourdes de Souza, carinhosamente conhecida por Professora Lurdinha, ocorrido no sábado dia 27 de dezembro de 2025.</t>
   </si>
   <si>
     <t>17487</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17487/mocao_de_pesar_maria_dapaz_1.pdf</t>
+    <t>Dr. Nanau, Adilson Vitorino, Augusto Maia, Caetano Motos, Carlinhos da Cohab, Cristovão Bomba, Deomedes Brito, Emanuel Ramos, Galego de Mourinha, Gilson Julião, Irmão Antônio, Irmão Soares, Jéssyca Cavalcanti, Marlos da Cohab, Millena de Iapoi, Nailson Ramos, Tallys Maia</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17487/mocao_de_pesar_maria_dapaz_1.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE PROFUNDO PESAR ao Senhora MARIA DAPAZ VIEIRA FEITOSA, que faleceu no dia 11 de Janeiro de 2026.</t>
   </si>
   <si>
     <t>17511</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17511/mocao_de_pesar_ze_bila.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17511/mocao_de_pesar_ze_bila.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE PROFUNDO PESAR ao Senhor JOSÉ BEZERRA DE ARAÚJO NETO (Zé Bila), que faleceu no dia 12 de Janeiro de 2026.</t>
   </si>
   <si>
     <t>17608</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17608/mocao_de_pesar.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17608/mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades_x000D_
 legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos_x000D_
 trabalhos VOTOS DE PROFUNDO PESAR pelo falecimento da senhora Francinete_x000D_
 Lustosa Simões, ocorrido no dia 28 de janeiro de 2026, na cidade de Caruaru, com a_x000D_
 idade de 68 anos.</t>
   </si>
   <si>
     <t>17620</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17620/sandra_rejane_mestre_de_santana.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17620/sandra_rejane_mestre_de_santana.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE PROFUNDO PESAR a Senhora SANDRA REJANE MESTRE DE SANTANA, que faleceu no dia 31 de Janeiro de 2026.</t>
   </si>
   <si>
+    <t>17671</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17671/joao_silvestre_lins.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE PROFUNDO PESAR pelo falecimento do Sr. João Silvestre Lins, ocorrido na noite do dia 03 de janeiro, deixando um legado de dignidade, respeito e relevantes contribuições a todos que tiveram o privilégio de conhecê-lo.</t>
+  </si>
+  <si>
+    <t>17689</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17689/mocao_de_pesar_antonia_cunha.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE PROFUNDO PESAR ao Senhora Antônia Cunha de Oliveira, que faleceu no dia 07 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>17697</t>
+  </si>
+  <si>
+    <t>Carlinhos da Cohab, Adilson Vitorino, Augusto Maia, Caetano Motos, Cristovão Bomba, Deomedes Brito, Dr. Nanau, Emanuel Ramos, Galego de Mourinha, Gilson Julião, Irmão Antônio, Irmão Soares, Jéssyca Cavalcanti, Marlos da Cohab, Millena de Iapoi, Nailson Ramos, Tallys Maia</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17697/mocao_dona_zelia_cavalcante_ass.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumprida as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos “Votos de Profundo Pesar”, pelo falecimento da Ilma. Sra. JOSEFA BATISTA CAVALCANTE,popularmente conhecida por Dona Zelia Cavalcante, ocorrido no dia 06 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>17730</t>
+  </si>
+  <si>
+    <t>Nailson Ramos, Adilson Vitorino, Augusto Maia, Caetano Motos, Carlinhos da Cohab, Cristovão Bomba, Deomedes Brito, Dr. Nanau, Emanuel Ramos, Galego de Mourinha, Gilson Julião, Irmão Antônio, Irmão Soares, Jéssyca Cavalcanti, Marlos da Cohab, Millena de Iapoi, Tallys Maia</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17730/modelo_-_mocao_de_pesar_dona_biu.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais_x000D_
+contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS_x000D_
+DE PROFUNDO PESAR pelo falecimento da Ilma. Sra. SEVERINA BAIANA, conhecida_x000D_
+como Dona Biu, ocorrido no dia 11/02/2026.</t>
+  </si>
+  <si>
+    <t>17736</t>
+  </si>
+  <si>
+    <t>Deomedes Brito, Adilson Vitorino, Augusto Maia, Caetano Motos, Carlinhos da Cohab, Cristovão Bomba, Dr. Nanau, Emanuel Ramos, Galego de Mourinha, Gilson Julião, Irmão Antônio, Irmão Soares, Jéssyca Cavalcanti, Marlos da Cohab, Millena de Iapoi, Nailson Ramos, Tallys Maia</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17736/ester_gomes_de_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE PROFUNDO PESAR a Senhora ESTER GOMES DE OLIVEIRA, que faleceu no dia 13 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>17746</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17746/02o_mocao_de_pesar_da_inacia_da_conceicao_silva_-_15-02-2026.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE PROFUNDO PESAR pelo falecimento da Senhora Inácia da Conceição Silva, ocorrido no domingo dia 15 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>17761</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17761/03o_mocao_de_pesar_da_jovem_maria_eduarda_gomes_do_nascimento_-_18-02-2026.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE PROFUNDO PESAR pelo falecimento da jovem Maria Eduarda Gomes do Nascimento, ocorrido na quarta feira dia 18 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>17773</t>
+  </si>
+  <si>
+    <t>Adilson Vitorino, Augusto Maia, Caetano Motos, Carlinhos da Cohab, Cristovão Bomba, Deomedes Brito, Dr. Nanau, Emanuel Ramos, Galego de Mourinha, Gilson Julião, Irmão Antônio, Irmão Soares, Jéssyca Cavalcanti, Marlos da Cohab, Millena de Iapoi, Nailson Ramos, Tallys Maia</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17773/mocao_de_pesar_-_ana_pereira.pdf</t>
+  </si>
+  <si>
+    <t>*correção arquivo*_x000D_
+_x000D_
+Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE PROFUNDO PESAR pelo falecimento da Ilma. Sra. ANA PEREIRA DA SILVA (Nininha de Zé de Raquel, ocorrido no dia 20/02/2026, na cidade de Caruaru-PE.</t>
+  </si>
+  <si>
+    <t>17801</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17801/mocao_risadinha_ass.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumprida as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos “Votos de Profundo Pesar”, pelo falecimento da Ilmo. Sr. Adilson Cordeiro popularmente conhecido por “Risadinha”.</t>
+  </si>
+  <si>
+    <t>17832</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17832/04o_mocao_de_pesar_do_senhor_jose_severino_da_silva_-_26-02-2026.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE PROFUNDO PESAR pelo falecimento do senhor José Severino da Silva, ocorrido na quinta feira dia 26 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>17853</t>
+  </si>
+  <si>
+    <t>Cristovão Bomba, Adilson Vitorino, Augusto Maia, Caetano Motos, Carlinhos da Cohab, Deomedes Brito, Dr. Nanau, Emanuel Ramos, Galego de Mourinha, Gilson Julião, Irmão Antônio, Irmão Soares, Jéssyca Cavalcanti, Marlos da Cohab, Millena de Iapoi, Nailson Ramos, Tallys Maia</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17853/mocao_de_pesar_ze_de_paizinho.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades_x000D_
+legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos_x000D_
+trabalhos VOTOS DE PROFUNDO PESAR pelo falecimento do senhor José Dantas_x000D_
+Pereira, mais conhecido por Zé de Paizinho, ocorrido no dia 02 de março de 2026, com_x000D_
+a idade de 88 anos.</t>
+  </si>
+  <si>
+    <t>17947</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17947/tiago_vinicius_arquino_silva.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE PROFUNDO PESAR pelo falecimento de Tiago Vinicius Arquino Silva, ocorrido no dia 06/03/2026, na Cidade de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>18019</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18019/mocao_de_pesar_filipe_oscar_gomes.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após ouvido o Plenário e em conformidade com as formalidades legais previstas no Regimento Interno desta Casa Legislativa, que seja consignado em Ata dos trabalhos legislativos Voto de Profundo Pesar pelo falecimento do jovem Filipe Oscar Gomes, ocorrido no último dia 12 de março de 2026._x000D_
+_x000D_
+Que esta Casa Legislativa registre esta homenagem póstuma, manifestando solidariedade e sentimentos à família, amigos e a todos que tiveram o privilégio de conviver com Filipe, rogando a Deus que conforte os corações enlutados neste momento de dor e saudade.</t>
+  </si>
+  <si>
+    <t>18083</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18083/mocao_de_pesar_clodoaldo_moreira.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE PROFUNDO PESAR ao Senhor Clodoaldo Moreira da Silva, que faleceu no dia 21 de março de 2026.</t>
+  </si>
+  <si>
+    <t>18086</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18086/mocao_peba_do_taxi_ass.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumprida as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos “Votos de Profundo Pesar”, pelo falecimento da Ilmo. Sr. AMARO JOSÉ DA SILVA conhecido popularmente por “PEBA DO TAXI”.</t>
+  </si>
+  <si>
+    <t>18087</t>
+  </si>
+  <si>
+    <t>Galego de Mourinha, Nailson Ramos</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18087/mocao_de_pesar_gercino_sebastiao_de_alcantara.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE PROFUNDO PESAR pelo falecimento do Ilmo. Sr. GERCINO SEBASTIÃO DE ALCÂNTARA ocorrido no dia 23 de março de 2026.</t>
+  </si>
+  <si>
+    <t>18090</t>
+  </si>
+  <si>
+    <t>Jéssyca Cavalcanti, Adilson Vitorino, Augusto Maia, Caetano Motos, Carlinhos da Cohab, Cristovão Bomba, Deomedes Brito, Dr. Nanau, Emanuel Ramos, Galego de Mourinha, Gilson Julião, Irmão Antônio, Irmão Soares, Marlos da Cohab, Millena de Iapoi, Nailson Ramos, Tallys Maia</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18090/mocao_de_pesar_uberlandio.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após ouvido o Plenário e em conformidade com as formalidades legais previstas no Regimento Interno desta Casa Legislativa, que seja consignado em Ata dos trabalhos legislativos Votos de Profundo Pesar pelo falecimento do jovem Uberlândio José da Silva, ocorrido em 22 de março de 2025, registrando-se o reconhecimento desta Casa à sua trajetória e à sua relevante contribuição como servidor público.</t>
+  </si>
+  <si>
+    <t>18133</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18133/mocao_de_pesar_nelson_grisoste_de_araujo.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após ouvido o Plenário e em conformidade com as formalidades legais previstas no Regimento Interno desta Casa Legislativa, que seja consignado em Ata dos trabalhos legislativos Votos de Profundo Pesar pelo falecimento do senhor Nelson Grisoste de Araújo, ocorrido em 24 de março de 2025, registrando-se o reconhecimento desta Casa à sua trajetória e à sua relevante contribuição como cidadão desta terra.</t>
+  </si>
+  <si>
+    <t>18166</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18166/mocao_de_pesar_-_maria_de_lourdes.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE PROFUNDO PESAR pelo falecimento da Ilma. Sra. Maria de Lourdes de Sousa Santos ocorrido no dia 30/03/2026.</t>
+  </si>
+  <si>
+    <t>18223</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18223/05o_mocao_de_pesar_do_senhor_heleno_bezerra_da_silva_-_31-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE PROFUNDO PESAR pelo falecimento do senhor Heleno Bezerra da Silva, mais conhecido por Heleno Marchante, ocorrido na terça feira dia 31 de março de 2026.</t>
+  </si>
+  <si>
+    <t>18229</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18229/mocao_de_pesar_clecio_henrique.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE PROFUNDO PESAR pelo falecimento do Ilmo. Sr. Clécio Henrique da Silva Oliveira, ocorrido na Vila do Pará, distrito de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>18279</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18279/06o_mocao_de_pesar_do_senhor_valmir_pereira_da_silva_-_07-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE PROFUNDO PESAR pelo falecimento do senhor Valmir Pereira da Silva, ocorrido na terça feira dia 07 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>18280</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18280/07o_mocao_de_pesar_do_senhor_rosilda_florencio_de_moraes_-_07-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE PROFUNDO PESAR pelo falecimento da senhora Rosilda Florêncio de Moraes, ocorrido na terça feira dia 07 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>18281</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18281/08o_mocao_de_pesar_da_jovem_claudianny_ferreira_da_silva_-_03-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE PROFUNDO PESAR pelo falecimento da jovem Claudianny Ferreira da Silva, mais conhecida por Daiane, ocorrido na terça feira dia 03 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>18293</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18293/mocao_de_pesar_adilson_barbosa_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais_x000D_
+contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS_x000D_
+DE PROFUNDO PESAR pelo falecimento de Adilson Barbosa Da Silva, ocorrido no dia,_x000D_
+10/04/2026, na Cidade de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>18322</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18322/mocao_de_pesar_jose_martin_tenorio_ass.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumprida as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos “Votos de Profundo Pesar”, pelo falecimento da Ilmo. Sr. JOSÉ MARTINS TENORIO.</t>
+  </si>
+  <si>
+    <t>18341</t>
+  </si>
+  <si>
+    <t>Marlos da Cohab, Adilson Vitorino, Augusto Maia, Caetano Motos, Carlinhos da Cohab, Cristovão Bomba, Deomedes Brito, Dr. Nanau, Emanuel Ramos, Galego de Mourinha, Gilson Julião, Irmão Antônio, Irmão Soares, Jéssyca Cavalcanti, Millena de Iapoi, Nailson Ramos, Tallys Maia</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18341/mocao_de_pesar_-_maria_edite_de_jesus_silva_-_dona_lega.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE PROFUNDO PESAR, pelo falecimento da Ilmª. Srª. Maria Edite de Jesus Silva, mais conhecida como Dona Lega, ocorrido no dia hoje, 15 de abril de 2026, no distrito de Poço Fundo, em nossa cidade.</t>
+  </si>
+  <si>
+    <t>18361</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18361/mocao_de_pesar_professora_mercia.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após ouvido o Plenário e em conformidade com as formalidades legais previstas no Regimento Interno desta Casa Legislativa, que seja consignado em Ata dos trabalhos legislativos Votos de Profundo Pesar pelo falecimento da querida Professora Mércia, ocorrido em 18 de abril de 2025, registrando-se o reconhecimento desta Casa à sua trajetória e à sua relevante contribuição como cidadã desta terra.</t>
+  </si>
+  <si>
+    <t>18366</t>
+  </si>
+  <si>
+    <t>Marlos da Cohab, Cristovão Bomba</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18366/mocao_de_pesar_-_italo_duan_de_franca_nunes.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE PROFUNDO PESAR, pelo falecimento do jovem Italo Duan de França Nunes, ocorrido no dia 20 de abril de 2026, na cidade do Recife.</t>
+  </si>
+  <si>
+    <t>18367</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18367/mocao_de_pesar-_gcm_rivaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE PROFUNDO PESAR pelo falecimento do Ilmo. Sr. Rivaldo, GCM aqui de Santa Cruz do Capibaribe ocorrido no dia 21/04/2026 , na Cidade de Recife-PE</t>
+  </si>
+  <si>
+    <t>18460</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18460/mocao_de_pesar_-_jose_barros_de_araujo.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Marlos da Cohab requer à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE PROFUNDO PESAR, pelo falecimento do Sr. José Barros de Araújo, ocorrido no dia hoje, 05 de maio de 2026, na cidade de Picos/PI.</t>
+  </si>
+  <si>
+    <t>18488</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18488/11o_mocao_de_pesar_da_sr._jose_airon_da_silva_-_07-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE PROFUNDO PESAR pelo falecimento do senhor José Airon da Silva, ocorrido na quinta feira dia 07 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>18494</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18494/mocao_de_pesar_-_itamar_alves_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Marlos Melo da Costa, requer à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE PROFUNDO PESAR, pelo falecimento do Sr. Itamar Alves da Silva, ocorrido no dia hoje, 08 de maio de 2026, em nossa cidade.</t>
+  </si>
+  <si>
+    <t>18530</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18530/mocao_de_pesar_lindomar_mendes.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar do falecimento do Sr. Lindomar Mendes, ocorrido no dia 11/05 na cidade de Arcoverde</t>
+  </si>
+  <si>
+    <t>18553</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18553/mocao_de_pesar_sra._marly_josefa_da_silva_souza_.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades_x000D_
+legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos_x000D_
+trabalhos VOTOS DE PROFUNDO PESAR pelo falecimento da Ilma. Sra. Marly_x000D_
+Josefa da Silva Souza ocorrido no dia 14/05/2026.</t>
+  </si>
+  <si>
+    <t>18231</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer</t>
+  </si>
+  <si>
+    <t>Tribunal de Contas Estadual</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18231/0093-parecer_previo.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Prévio -  Santa Cruz do Capibaribe, do(a) Sr. (a). Edson de Souza Vieira, relativas ao exercício financeiro de 2017. PROCESSO TCE-PE N° 18100460-4</t>
+  </si>
+  <si>
+    <t>18232</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18232/parecer_previo_-_prestacao_de_contas_-_governo_-_2022_processo_tce-pe_no_3100660-3.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Prévio Municipal de Santa Cruz do Capibaribe do(a) Sr (a). FABIO QUEIROZ ARAGAO, Prefeito, relativas ao exercício financeiro de 2022. PROCESSO TCE-PE N° 23100660-3</t>
+  </si>
+  <si>
+    <t>18233</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18233/parecer_previo_-_prestacao_de_contas_-_governo_-_2023_processo_tce-pe_no__24100530-9.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Prévio-Santa Cruz do Capibaribe das contas do(a) Sr (a). FABIO QUEIROZ ARAGAO, relativas ao exercício financeiro de 2023. PROCESSO TCE-PE N° 24100530-9</t>
+  </si>
+  <si>
     <t>17566</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17566/emenda_supressiva.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17566/emenda_supressiva.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N° 003/2026 -Executivo._x000D_
 Suprime o § 3º do Art. 1º constante no Projeto de Lei 003/2026 do Poder Executivo – Dispõe sobre a concessão_x000D_
 do Bônus Tecnológico destinado aos professores da rede municipal de ensino de Santa Cruz doCapibaribe e dá_x000D_
 outras providências</t>
   </si>
   <si>
+    <t>17684</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17684/emenda_modificativa_aditiva_ao_pl_203-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Art. 13º e adiciona-se o Art. 14º ao Projeto de Lei 203/2025.</t>
+  </si>
+  <si>
+    <t>17685</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17685/emenda_modificativa_supressiva_ao_pl_271-2025.pdf</t>
+  </si>
+  <si>
+    <t>Modifica suprimindo o Inciso IV, do Artigo 3º do PL nº 271/2025 – Legislativo.</t>
+  </si>
+  <si>
+    <t>17686</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17686/emenda_modificativa_pl_167.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Modifica a redação do art. 1º, constante no Projeto de Lei nº 167 / 2025 - Ementa: Dispõe sobre a criação da Academia de Formação e Aperfeiçoamento da Guarda Municipal de Santa Cruz do Capibaribe - AFAGCMSCC, estabelecimento de ensino de atividade policial, destinado à formação, treinamento e aperfeiçoamento dos Guardas Municipais, nos termos da Lei Federal nº 13.022, de 08 de agosto de 2014, e dá outras providências</t>
+  </si>
+  <si>
+    <t>17707</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17707/emenda_modificativa_pl_205_.pdf</t>
+  </si>
+  <si>
+    <t>Modifica a redação do art. 1º, constante no Projeto de Lei nº 205/2025 - Ementa: Dispõe sobre a implantação e execução do Projeto “Santa Cruz do Capibaribe mais segura”, com instalação de totens de monitoramento e segurança e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18006</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18006/04-2026_-_modifica_suprimindo_conteudo_da_redacao_da_ementa_do_projeto_de_lei_no_003-2026__legislativo..pdf</t>
+  </si>
+  <si>
+    <t>Modifica suprimindo conteúdo da redação da Ementa do Projeto de Lei nº 003/2026 – Legislativo.</t>
+  </si>
+  <si>
+    <t>18007</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18007/emenda_modificativa_-_pl_215__2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Parágrafo Único do Artigo 1º do Projeto de Lei 215 / 2025.</t>
+  </si>
+  <si>
+    <t>18008</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18008/emenda_modificativa_ao_pl_191-2025.pdf</t>
+  </si>
+  <si>
+    <t>Modifica a ementa, bem como o artigo 1° e o artigo 3º do PL nº 191/2025 – Legislativo.</t>
+  </si>
+  <si>
+    <t>18009</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18009/emenda_modificativa_ao_pl_210-2025.pdf</t>
+  </si>
+  <si>
+    <t>Modifica o artigo 3°, suprimindo o inciso II, bem como modifica o artigo 4°, suprimindo os parágrafos 1° e 2°, do PL nº 210/2025 – Legislativo.</t>
+  </si>
+  <si>
+    <t>18010</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18010/emenda_-_pl_182_peq_cid.pdf</t>
+  </si>
+  <si>
+    <t>Altera os arts. 1º e 4º do Projeto de Lei Ordinária do Legislativo nº 182 de 2025</t>
+  </si>
+  <si>
+    <t>18011</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18011/emenda_modificativa_-_pl_128__2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera os Artigos 1º, 04, 5º e 6º do Projeto de Lei 128 / 2025.</t>
+  </si>
+  <si>
+    <t>18012</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18012/01-2026_-_modifica_suprimindo_o_artigo_03o_do_projeto_de_lei_no_166-2025__legislativo_renumerando-se_os_demais_artigos..pdf</t>
+  </si>
+  <si>
+    <t>Modifica suprimindo o Artigo 03º do Projeto de Lei nº 166/2025 – Legislativo, renumerando-se os demais artigos.</t>
+  </si>
+  <si>
+    <t>18013</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18013/02-2026_-_modifica_suprimindo_conteudo_da_redacao_do_artigo_08o_do_projeto_de_lei_no_225-2025__legislativo..pdf</t>
+  </si>
+  <si>
+    <t>Modifica suprimindo conteúdo da redação do Artigo 08º do Projeto de Lei nº 225/2025 – Legislativo.</t>
+  </si>
+  <si>
+    <t>18014</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18014/03-2026_-_modifica_suprimindo_conteudo_da_redacao_do_artigo_06o_do_projeto_de_lei_no_226-2025__legislativo..pdf</t>
+  </si>
+  <si>
+    <t>Modifica suprimindo conteúdo da redação do Artigo 06º do Projeto de Lei nº 226/2025 – Legislativo.</t>
+  </si>
+  <si>
+    <t>18015</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18015/emenda_modificativa_-_pl_318__2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Artigo 2º do Projeto de Lei 318 / 2025.</t>
+  </si>
+  <si>
+    <t>18074</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18074/emenda_148_2025.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Suprime o art. 7º, do Projeto de Lei nº 148/2025.</t>
+  </si>
+  <si>
+    <t>18076</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18076/emenda_154_2025.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Altera a redação do art. 3º, do Projeto de Lei nº 154/2025.</t>
+  </si>
+  <si>
+    <t>18077</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18077/emenda_150_2025.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Suprime o art. 7º, do Projeto de Lei nº 150/2025.</t>
+  </si>
+  <si>
+    <t>18078</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18078/emenda_292_2025.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Altera a redação do art. 3º, § 2º e parágrafo único do Art. 4º, do Projeto de_x000D_
+Lei nº 292/2025.</t>
+  </si>
+  <si>
+    <t>18081</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18081/05-2026_-_modifica_suprimindo_os_artigos_06o_07o_e_09o_do_projeto_de_lei_no_153-2025__legislativo_renumerando-se_os_demais_artigos..pdf</t>
+  </si>
+  <si>
+    <t>Modifica suprimindo os Artigos 06º, 07º e 09º do Projeto de Lei nº 153/2025 – Legislativo, renumerando-se os demais artigos.</t>
+  </si>
+  <si>
+    <t>18159</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18159/emenda_modificativa_-_pl_377__2025.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Altera o caput e o Artigo 1º do Projeto de Lei 377 / 2025.</t>
+  </si>
+  <si>
+    <t>18160</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18160/emenda_mod_____2026_-_ao_projeto_de_lei_n_379_2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Ementa, o Art. 1º e o Parágrafo Único, do Projeto de Lei nº 379/2025.</t>
+  </si>
+  <si>
+    <t>18161</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18161/emenda_modificativa_-_pl_163__2025.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Altera o Artigo 4º do Projeto de Lei 163 / 2025.</t>
+  </si>
+  <si>
+    <t>18320</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18320/emenda__projeto_370-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Ementa, o Art. 1º e o Parágrafo Único, do Projeto de Lei nº 370/2025.</t>
+  </si>
+  <si>
+    <t>18397</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18397/emenda_modificativa_aditiva_ao_pr-72_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>adiciona-se o Art. 13º ao Projeto de Resolução n° 72/2025.</t>
+  </si>
+  <si>
+    <t>18442</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18442/emenda_pl_-_330-2025.pdf</t>
+  </si>
+  <si>
+    <t>Modifica dispositivos do Projeto de Lei nº 330/2025 – Legislativo, que_x000D_
+dispõe sobre a oferta de leitos separados para mães de natimorto e mães com óbito fetal_x000D_
+no Município de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>18443</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18443/emenda_modificativa_aditiva_ao_pr-72_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>18444</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18444/emenda_modificativa_-_pl_318__2025_art._5o.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Artigo 5º do Projeto de Lei 318 / 2025.</t>
+  </si>
+  <si>
+    <t>18445</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18445/emenda_modificativa_ao_pl_203-2025.pdf</t>
+  </si>
+  <si>
+    <t>Modifica a EMENTA do PL nº 203/2025 – Legislativo, bem como o artigo 3°, parágrafo 1°;  artigo 4º, parágrafo 1º; artigo 10º, parágrafos 1º e 2º; artigo 11º; o parágrafo 2º do artigo 11º; e o artigo 12º, do PL nº 203/2025 – Legislativo.</t>
+  </si>
+  <si>
+    <t>18446</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18446/emenda_pl-326-2025.pdf</t>
+  </si>
+  <si>
+    <t>Modifica a redação dos Arts. 2º, 3º e 4º do Projeto de Lei nº 326/2025.</t>
+  </si>
+  <si>
+    <t>18483</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18483/emenda_-_pl_341_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Ementa, o Art. 1º, o Art. 3º (Incisos I, II e III), o Art. 5º e o Art._x000D_
+6º, do Projeto de Lei nº 341/2025.</t>
+  </si>
+  <si>
     <t>17527</t>
   </si>
   <si>
     <t>VAP</t>
   </si>
   <si>
     <t>Voto de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17527/wagner_moura.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17527/wagner_moura.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa Legislativa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS ao ator brasileiro Wagner Moura, pela conquista do Prêmio Globo de Ouro de Melhor Ator em Filme de Drama, reconhecimento de grande relevância no cenário cinematográfico internacional.</t>
   </si>
   <si>
     <t>17532</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17532/kleber_mendonca.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17532/kleber_mendonca.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS ao Diretor brasileiro Kleber Mendonça, pela conquista do Prêmio Globo de Ouro Melhor Filme em Língua Não Inglesa, reconhecimento de grande relevância.</t>
   </si>
   <si>
     <t>17545</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17545/01o_votos_de_aplausos_ao_gabriel_axel_viana_costa_oliveira_axel_e_atleta_de_base_e_jogador_do_treze_futebol_clube_de_campina_grande-pb.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17545/01o_votos_de_aplausos_ao_gabriel_axel_viana_costa_oliveira_axel_e_atleta_de_base_e_jogador_do_treze_futebol_clube_de_campina_grande-pb.pdf</t>
   </si>
   <si>
     <t>“VOTOS DE APLAUSOS” ao Atleta Santacruzense “Gabriel Axel Viana Costa Oliveira”, Axel é Atleta de Base e Jogador do Treze Futebol Clube de Campina Grande/PB “Campeão Invicto do 1º Campeonato Paraibano - Categoria Sub-13”, realizado do dia 15 de novembro a 13 de dezembro de 2025.</t>
   </si>
   <si>
     <t>17546</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17546/02o_votos_de_aplausos_ao_yarlei_rhuan_lima_de_melo_yarlei_e_atleta_de_base_e_jogador_do_treze_futebol_clube_de_campina_grande-pb.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17546/02o_votos_de_aplausos_ao_yarlei_rhuan_lima_de_melo_yarlei_e_atleta_de_base_e_jogador_do_treze_futebol_clube_de_campina_grande-pb.pdf</t>
   </si>
   <si>
     <t>“VOTOS DE APLAUSOS” ao Atleta Santacruzense “Yarlei Rhuan Lima de Melo”, Yarlei é Atleta de Base e Jogador do Treze Futebol Clube de Campina Grande/PB “Campeão Invicto do 1º Campeonato Paraibano - Categoria Sub-13”, realizado do dia 15 de novembro a 13 de dezembro de 2025.</t>
   </si>
   <si>
     <t>17547</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17547/votos_de_aplausos_festa_de_cacimba_de_baixo_sao_sebastiao.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17547/votos_de_aplausos_festa_de_cacimba_de_baixo_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais_x000D_
 contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos_x000D_
 VOTOS DE APLAUSOS, a Comunidade Católica de Cacimba de Baixo, por ocasião de_x000D_
 mais uma tradicional festa de São Sebastião, que ocorreu nos dias 16 e 17 de janeiro de_x000D_
 2026, evento marcado pela fé, organização e valorização da cultura religiosa da_x000D_
 comunidade.</t>
   </si>
   <si>
     <t>17548</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17548/votos_de_aplausos_festa_de_sao_sebastiao_residencial_cruzeiro.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17548/votos_de_aplausos_festa_de_sao_sebastiao_residencial_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais_x000D_
 contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos_x000D_
 VOTOS DE APLAUSOS, a Comunidade Católica do Loteamento Residencial Cruzeiro,_x000D_
 por ocasião da festa de seu padroeiro, São Sebastião, que ocorreu no dia 17 de janeiro de_x000D_
 2026, evento marcado pela fé, organização e valorização da cultura religiosa da_x000D_
 comunidade.</t>
   </si>
   <si>
     <t>17549</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17549/votos_de_aplausos-_henrique_daniel.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17549/votos_de_aplausos-_henrique_daniel.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS ao Illmo. Senhor Henrique Daniel, empresário e proprietário da “Daniels Barbearia”, pela participação como palestrante no evento “Experience 180”, evento nacional de capacitação e experiência profissional que reuniu mais de 1.200 profissionais, realizado na cidade do Recife no último dia 18/01/2026.</t>
   </si>
   <si>
     <t>17553</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17553/voto_de_aplausos_-_mostra_trans.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17553/voto_de_aplausos_-_mostra_trans.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após ouvido o Plenário e cumpridas as formalidades legais previstas no Regimento Interno desta Casa, que seja registrado nos Anais desta Câmara Legislativa um VOTO DE APLAUSOS para a CIA de Teatro Avani Lopes pela Mostra TRANS de Teatro, realizada no sábado, 17 de janeiro de 2026. Este evento não representou apenas um marco cultural para Santa Cruz do Capibaribe, mas um ato de fortalecimento da cidadania e da inclusão social em nosso município.</t>
   </si>
   <si>
     <t>17563</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17563/votos_de_aplausos__radio_vale_fm.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17563/votos_de_aplausos__radio_vale_fm.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS à RADIO VALE FM, pela passagem de seus 40 anos de fundação, comemorados com uma trajetória marcada pelo compromisso com a informação, a cultura, o entretenimento e o desenvolvimento da nossa comunidade</t>
   </si>
   <si>
     <t>17564</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17564/votos_de_aplausos__radio_comunidade_fm.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17564/votos_de_aplausos__radio_comunidade_fm.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais_x000D_
 contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS_x000D_
 DE APLAUSOS à Rádio Comunidade FM, pela passagem de seus 24 anos de fundação,_x000D_
 celebrando uma história construída com compromisso, participação popular e forte ligação com a_x000D_
 comunidade.</t>
   </si>
   <si>
     <t>17595</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17595/igreja_adventista_da_promessa.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17595/igreja_adventista_da_promessa.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS a todos que fazem a Igreja Adventista da Promessa, na pessoa do Pr. Valberto Henrique (Pastor Local), pelas comemorações dos 94 anos de fundação da igreja no Brasil e dos 50 anos de presença em Santa Cruz do Capibaribe._x000D_
 Instituição que teve sua origem na cidade de Paulista – PE, tendo como fundador o Sr. João Augusto da Silveira, cuja trajetória é marcada pela fé, compromisso cristão e relevante contribuição espiritual e social às comunidades onde está presente.</t>
   </si>
   <si>
     <t>17596</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17596/03o_votos_de_aplausos_ao_distrito_para_carinhosamente_chamada_de_vila_do_para_que_em_2026_comemora_o_ano_do_seu_centenario.pdf</t>
+    <t>Caetano Motos, Adilson Vitorino, Augusto Maia, Carlinhos da Cohab, Cristovão Bomba, Deomedes Brito, Dr. Nanau, Emanuel Ramos, Galego de Mourinha, Gilson Julião, Irmão Antônio, Irmão Soares, Jéssyca Cavalcanti, Marlos da Cohab, Millena de Iapoi, Nailson Ramos, Tallys Maia</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17596/03o_votos_de_aplausos_ao_distrito_para_carinhosamente_chamada_de_vila_do_para_que_em_2026_comemora_o_ano_do_seu_centenario.pdf</t>
   </si>
   <si>
     <t>“VOTOS DE APLAUSOS” ao “Distrito Pará”, carinhosamente chamada de Vila do Pará, que em 2026 comemora o ano do seu “Centenário”, 100 anos de história de um povo marcado pela fé e pela beleza natural da Serra.</t>
   </si>
   <si>
     <t>17597</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17597/04o_votos_de_aplausos_ao_centenario_da_festa_de_sao_jose_da_vila_do_para.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17597/04o_votos_de_aplausos_ao_centenario_da_festa_de_sao_jose_da_vila_do_para.pdf</t>
   </si>
   <si>
     <t>“VOTOS DE APLAUSOS” ao “Centenário da Festa de São José da Vila do Pará”, um marco histórico em 2026: os 100 anos de tradição da Festa de São José, o Padroeiro da Vila do Pará, cumprimentos à Comissão Organizadora, à Paróquia e aos moradores da Vila do Pará.</t>
   </si>
   <si>
     <t>17598</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17598/05o_votos_de_aplausos_ao_escola_municipal_ivone_goncalves_de_araujo__que_em_2026_celebra_os_seus_70_anos.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17598/05o_votos_de_aplausos_ao_escola_municipal_ivone_goncalves_de_araujo__que_em_2026_celebra_os_seus_70_anos.pdf</t>
   </si>
   <si>
     <t>“VOTOS DE APLAUSOS” a “Escola Municipal Ivone Gonçalves de Araújo”,  que em 2026 celebra os seus 70 anos de história e contribuição educacional ao nosso município.</t>
   </si>
   <si>
     <t>17619</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17619/06o_votos_de_aplausos_ao_evento_carnavalesco_folia_na_moda_realizado_entre_os_dias_30_e_31_de_janeiro_e_01_de_fevereiro_de_2026.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17619/06o_votos_de_aplausos_ao_evento_carnavalesco_folia_na_moda_realizado_entre_os_dias_30_e_31_de_janeiro_e_01_de_fevereiro_de_2026.pdf</t>
   </si>
   <si>
     <t>“VOTOS DE APLAUSOS” ao Evento Carnavalesco “Folia na Moda”, realizado entre os dias 30 e 31 de janeiro e 01 de fevereiro de 2026.</t>
   </si>
   <si>
     <t>17640</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17640/porfirio_calcados.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17640/porfirio_calcados.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades legais estabelecidas no Regimento Interno desta Casa Legislativa, que sejam registrados na ata dos nossos trabalhos VOTOS DE APLAUSO ao empresário Cesar Carlos dos Santos e a todo o Grupo Porfírio Calçados, pelos 30 (trinta) anos de relevantes serviços prestados ao desenvolvimento econômico e social de Santa Cruz do Capibaribe, bem como pela inauguração da mais nova loja do grupo, ocorrida no último dia 04 de fevereiro de 2026, em nosso município.</t>
   </si>
   <si>
     <t>17648</t>
   </si>
   <si>
-    <t>https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17648/votos_de_aplausos_centenario_vila_do_para.pdf</t>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17648/votos_de_aplausos_centenario_vila_do_para.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos “VOTOS DE APLAUSOS” ao Evento realizado em comemoração ao Centenário da nossa querida Vila do Pará, realizado no dia 03 de fevereiro de 2026</t>
+  </si>
+  <si>
+    <t>17666</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17666/votos_de_aplausos__livro_.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS, manifesto público reconhecimento e congratulações aos escritores José Chagas Neto e Nelma Mirian Chagas de Araújo Meire, pela relevante contribuição cultural e histórica materializada na obra “Vila do Pará – 100 Anos de História”.</t>
+  </si>
+  <si>
+    <t>17679</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17679/votos_de_aplauso_joao_victor_de_siqueira_melo_e_pedro_queiroz.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades legais previstas no Regimento Interno desta Casa Legislativa, que sejam registrados na ata dos nossos trabalhos VOTOS DE APLAUSO aos jovens João Victor de Siqueira Melo e Pedro Queiroz, em reconhecimento pela nobre decisão vocacional e pelo mérito de terem sido enviados ao Estado do Paraná, na cidade de Curitiba, onde participarão de seminário de formação com o propósito de se tornarem freis.</t>
+  </si>
+  <si>
+    <t>17703</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17703/voto_de_aplausos_bloco_tejuzada.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais_x000D_
+contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos_x000D_
+VOTOS DE APLAUSOS para todos os organizadores do Bloco da Tejuzada, que_x000D_
+ocorreu no dia 08 de fevereiro de 2026, pelas ruas da cidade, trazendo muita diversão,_x000D_
+entretenimento e gerando renda para nosso povo, no plenário desta casa de Lei.</t>
+  </si>
+  <si>
+    <t>17726</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17726/votos_de_aplausos_geraldo_praco.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS, ao Senhor Geraldo Praço, pai do Vereador Cristóvão Bomba, extensivo a toda a sua família, pela passagem de seu aniversário e pela bela comemoração realizada em sua homenagem.</t>
+  </si>
+  <si>
+    <t>17728</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17728/aplausos_-_umadesc.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS a IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS FILIAL EM SANTA CRUZ DO CAPIBARIBE, bem como a todos os organizadores, ao grande coral, e ao pastor ANDRÉ ALENCAR, pela realização do 20º CONGRESSO DE UMADESC - União da Mocidade da Assembleia de Deus em Santa Cruz do Capibaribe, realizado nos dias 13 a 17 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>17738</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17738/aplausos_-_ivab.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS a IVAB - IGREJA EVANGÉLICA CONGREGACIONAL VALE DA BENÇÃO, e ao pastor MANASSÉS SIMÕES, pela realização do AVANCE 2026, nos dias 14 a 17 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>17739</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17739/aplausos_-_pentecostal.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS a IGREJA PENTECOSTAL, e ao pastor PAULO DANTAS, pela realização do retiro espiritual, nos dias 14 a 17 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>17740</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17740/aplausos_-_quadrangular.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS a IGREJA QUADRANGULAR, e ao pastor SANDRO CHAVES, pela realização do retiro espiritual, nos dias 14 a 17 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>17741</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17741/aplausos_-_adseara.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS a IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS SEARA, e ao pastor CÍCERO SANTANA, pela realização do retiro espiritual, nos dias 14 a 17 de fevereiro de 2026, na quadra da escola Maria do Socorro Aragão.</t>
+  </si>
+  <si>
+    <t>17742</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17742/aplausos_-_beth_shalom.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS a IGREJA EVANGÉLICA BETH SHALOM, e ao pastor MARCOS SANTOS, pela realização da CONFERÊNCIA 2026, nos dias 14 a 17 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>17743</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17743/modelo_-_votos_de_aplausos_retiro_de_carnaval_rcc.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas_x000D_
+no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS_x000D_
+DE APLAUSOS, à Renovação Carismática Católica e ao Grupo Oasis do Espírito_x000D_
+de Santa Cruz do Capibaribe, pela realização do Retiro de Carnaval, ocorrido no_x000D_
+período de 14 a 17 de fevereiro de 2026, nas dependências da Escola Técnica Estadual_x000D_
+(ETE), sob o tema “É Ele quem dá a todos a vida”, destacando a relevante contribuição_x000D_
+espiritual, social e comunitária proporcionada ao município.</t>
+  </si>
+  <si>
+    <t>17744</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17744/modelo_-_votos_de_aplausos_retiro_divina_misericordia.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas_x000D_
+no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS_x000D_
+DE APLAUSOS, à Comunidade Católica Divina Misericórdia, pela realização do_x000D_
+Retiro Espiritual, ocorrido no período de 14 a 17 de fevereiro de 2026, nas suas_x000D_
+dependências, sob o tema “levanta-te”, destacando a relevante contribuição espiritual,_x000D_
+social e comunitária proporcionada ao município.</t>
+  </si>
+  <si>
+    <t>17745</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17745/modelo_-_votos_de_aplausos_1o_igreja_congregacional.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas_x000D_
+no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS_x000D_
+DE APLAUSOS, à IEC - I Igreja Congregacional, pela realização do Retiro_x000D_
+Espiritual, ocorrido no período de 14 a 17 de fevereiro de 2026, destacando a relevante_x000D_
+contribuição espiritual, social e comunitária proporcionada ao município.</t>
+  </si>
+  <si>
+    <t>17747</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17747/08o_votos_de_aplausos_a_operacao_carnaval_da_moda_2026.pdf</t>
+  </si>
+  <si>
+    <t>“VOTOS DE APLAUSOS” a “Operação Carnaval da Moda 2026”, pois Santa Cruz do Capibaribe reconhecem a colaboração entre as forças de segurança e emergência para garantir a tranquilidade durante o período festivo, estando assim da parabéns a Guarda Civil Municipal (GCM), Polícia Militar, Polícia Civil, Corpo de Bombeiros e SAMU.</t>
+  </si>
+  <si>
+    <t>17748</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17748/2a_igreja_evangelista_congregacional_vale_da_bencao.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos “VOTOS DE APLAUSOS” a 2ª Igreja Evangelista Congregacional Vale da Bênção (Pr. Zé Oliveira) extensivo a todos os congregados, membros, diáconos, presbíteros e pastores pela realização do Retiro Espiritual, que aconteceu no período de 14 a 17 de fevereiro de 2026, no Acampamento Fonte dos que clamam - Sítio São Paulo de Sinésio_x000D_
+Parabéns!</t>
+  </si>
+  <si>
+    <t>17749</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17749/3a_igreja_evangelica_congregacional.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos “VOTOS DE APLAUSOS” a 3ª Igreja Evangélica Congregacional (Pr. Erivaldo) extensivo a todos os congregados, membros, diáconos, presbíteros e pastores pela realização do Retiro Espiritual, que aconteceu no período de 14 a 17 de fevereiro de 2026, na Escola José Mendonça Bezerra – Malhada do Meio</t>
+  </si>
+  <si>
+    <t>17750</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17750/a_igreja_assembleia_de_deus_dos_milagres.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos “VOTOS DE APLAUSOS” a Igreja Assembleia de Deus dos Milagres (Pr. Geraldo Guilherme) extensivo a todos os congregados, membros, diáconos, presbíteros e pastores pela realização do Retiro Espiritual, que aconteceu no período de 14 a 17 de fevereiro de 2026, no Sitio Mulungu – Taquaritinga do Norte.</t>
+  </si>
+  <si>
+    <t>17751</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17751/igreja_apostolica_batista_viva_iabv.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos “VOTOS DE APLAUSOS” a Igreja Apostólica Batista Viva (IABV), (Pr. Carlos Eduardo), presbíteros e pastores pela realização do Retiro Espiritual, que aconteceu no período de 13, a 18 de fevereiro de 2026, no Sitio Poço da Lama – PE 160.</t>
+  </si>
+  <si>
+    <t>17752</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17752/igreja_assembleia_de_deus_ministerio_adoradores_pela_fe.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos “VOTOS DE APLAUSOS” a Igreja Assembleia de Deus Ministério Adoradores Pela Fé (Pr. Marcos Henrique) extensivo a todos os congregados, membros, diáconos, presbíteros e pastores pela realização do Retiro Espiritual, que aconteceu no período de 14, 15 e 17 de fevereiro de 2026, na Rua: Rio de Janeiro – Bairro: Cruz Alta.</t>
+  </si>
+  <si>
+    <t>17753</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17753/igreja_assembleia_de_deus_ministerio_filadelfia.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos “VOTOS DE APLAUSOS” a Igreja Assembleia de Deus Ministério Filadélfia (Pr. João Amorim) extensivo a todos os congregados, membros, diáconos, presbíteros e pastores pela realização do Retiro Espiritual, que aconteceu no período de 14 a 17 de fevereiro de 2026,  no Sitio Riacho doce – Taquaritinga do Norte</t>
+  </si>
+  <si>
+    <t>17754</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17754/igreja_assembleia_de_deus_ministerio_ibneias.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos “VOTOS DE APLAUSOS” a Igreja Assembleia de Deus Ministério Ibnéias (Pr. Jonas Marinho) extensivo a todos os congregados, membros, diáconos, presbíteros e pastores pela realização do Retiro Espiritual, que aconteceu no período de 14 a 17 de fevereiro de 2026, no Acampamento Ebenézer – Lagoa do Jucá – Taquaritinga do Norte.</t>
+  </si>
+  <si>
+    <t>17755</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17755/igreja_assembleia_de_deus_ministerio_peniel.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos “VOTOS DE APLAUSOS” a Igreja Assembleia de Deus Ministério Peniel (Pr. José) extensivo a todos os congregados, membros, diáconos, presbíteros e pastores pela realização do Retiro Espiritual, que aconteceu no período de 14 a 17 de fevereiro de 2026, Escola José Inácio - Brejo da Madre de Deus</t>
+  </si>
+  <si>
+    <t>17756</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17756/igreja_evangelica_assembleia_de_deus_ministerio_tambia.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos “VOTOS DE APLAUSOS” a Igreja Evangélica Assembleia de Deus Ministério Tambiá (Pr. Antônio Cesário) extensivo a todos os congregados, membros, diáconos, presbíteros e pastores pela realização do Retiro Espiritual, que aconteceu no período de 15 a 17 de fevereiro de 2026, no Acampamento Fonte de Águas Vivas, Vila do algodão</t>
+  </si>
+  <si>
+    <t>17757</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17757/igreja_evangelica_congregacional_vida_nova.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno d_x000D_
+esta Casa, que seja inserido na ata de nossos trabalhos “VOTOS DE APLAUSOS” a Igreja Evangélica Congregacional Vida Nova (Pr. Edson Silva), presbíteros e pastores pela realização do Retiro Espiritual, que aconteceu no período de 14, a 17 de fevereiro de 2026, na Chácara Boa Ventura – Sitio Cacimba de Baixo.</t>
+  </si>
+  <si>
+    <t>17758</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17758/igreja_evangelica_palavra_da_vida.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno d_x000D_
+esta Casa, que seja inserido na ata de nossos trabalhos “VOTOS DE APLAUSOS” a Igreja Evangélica palavra da vida (Pr. Josinaldo), presbíteros e pastores pela realização do Retiro Espiritual, que aconteceu no período de 14, a 17 de fevereiro de 2026, Gravatá do Ibiapina – Taquaritinga do Norte</t>
+  </si>
+  <si>
+    <t>17759</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17759/igreja_evangelica_vitoria_e_vida.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos “VOTOS DE APLAUSOS” a Igreja Evangélica Vitória e Vida (Pr. Diego Santos), presbíteros e pastores pela realização do Retiro Espiritual, que aconteceu no período de 13, a 17 de fevereiro de 2026, na Chácara Recanto do Renovo, Mateus Vieira – Taquaritinga do norte.</t>
+  </si>
+  <si>
+    <t>17760</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17760/igreja_missionaria_methaberel.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos “VOTOS DE APLAUSOS” a Igreja Missionária Methaberel (Pr. José Ronaldo), presbíteros e pastores pela realização do Retiro Espiritual, que aconteceu no período de 14, a 17 de fevereiro de 2026, na Rua: Tomé de Souza – Bairro: Nova Santa Cruz</t>
+  </si>
+  <si>
+    <t>17770</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17770/igreja_do_evangelho_quadrangular.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno d_x000D_
+esta Casa, que seja inserido na ata de nossos trabalhos “VOTOS DE APLAUSOS” a Igreja do Evangelho Quadrangular (Pra. Josefa), presbíteros e pastores pela realização do Retiro Espiritual, que aconteceu no período de 14, a 17 de fevereiro de 2026, CAIC – Taquaritinga do Norte</t>
+  </si>
+  <si>
+    <t>17775</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17775/igreja_pentecostal_ministerio_da_providencia.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos “VOTOS DE APLAUSOS” a Igreja Pentecostal Ministério da Providência (Pr. Victor Batista) extensivo a todos os congregados, membros, diáconos, presbíteros e pastores pela realização do Retiro Espiritual, que aconteceu no período de 14 a 17 de fevereiro de 2026, na Chácara Cokiflor – Pão de Açúcar</t>
+  </si>
+  <si>
+    <t>17850</t>
+  </si>
+  <si>
+    <t>Jéssyca Cavalcanti, Augusto Maia</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17850/votos_de_aplausos_brenda_pontes.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em conformidade com as formalidades legais previstas no Regimento Interno desta Casa Legislativa, que sejam registrados na ata dos nossos trabalhos VOTOS DE APLAUSO à jovem Breda Pontes, pelo brilhante desempenho no concurso Miss Supranational Brasil 2026, no qual conquistou o honroso 3º lugar em âmbito nacional, representando com excelência o Estado de Pernambuco.</t>
+  </si>
+  <si>
+    <t>18032</t>
+  </si>
+  <si>
+    <t>Gilson Julião, Emanuel Ramos</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18032/voto_de_aplausos_-_ballet_studio_leila_cristina..pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente,_x000D_
+Excelentíssimos Senhores Vereadores e Senhoras Vereadoras._x000D_
+Venho requerer, após as formalidades regimentais, que seja registrado nos anais desta Casa Legislativa um Voto de Aplausos ao Ballet Studio Leila Cristina, em virtude da celebração de seus 15 anos de fundação e pela magnífica Noite de Gala realizada no dia 15 de março de 2026.</t>
+  </si>
+  <si>
+    <t>18034</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18034/modelo_-_votos_de_aplausos_creche_cleostenes_pacas.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas_x000D_
+no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS_x000D_
+DE APLAUSOS, à Associação Cleostenes Pacas, pelos seus 20 anos de história em_x000D_
+Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>18039</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18039/votos_de_aplausos_03_-_grupo_de_aa_santa_cruz_do_capibaribe.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS ao GRUPO DE AA SANTA CRUZ DO CAPIBARIBE, em virtude da celebração de seus 44 anos de fundação, ocorrida em 07 de março de 1982.</t>
+  </si>
+  <si>
+    <t>18048</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18048/05o_votos_de_aplausos_a_15a_festa_de_sao_jose_do_bairro_cruz_alta.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE APLAUSOS a “15ª Festa de São José do Bairro Cruz Alta” realizada entre 18 e 21 de março de 2026.</t>
+  </si>
+  <si>
+    <t>18079</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18079/10o_votos_de_aplausos_a_comunidade_catolica_do_sitio_porteiras_e_a_area_pastoral_santa_rita_de_cassia..pdf</t>
+  </si>
+  <si>
+    <t>“VOTOS DE APLAUSOS” a “Comunidade Católica do Sítio Porteiras e à Área Pastoral Santa Rita de Cássia.” pela realização da Festa de São José, entre 18 e 21 de março de 2026.</t>
+  </si>
+  <si>
+    <t>18085</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18085/modelo_-_votos_de_aplausos_bairro_sao_jose.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas_x000D_
+no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS_x000D_
+DE APLAUSOS, à comunidade católica do Bairro São José, pela realização da_x000D_
+tradicional festa de seu padroeiro, São José, ocorrida no período de 18 a 21 de_x000D_
+março de 2026.</t>
+  </si>
+  <si>
+    <t>18130</t>
+  </si>
+  <si>
+    <t>Tallys Maia, Adilson Vitorino, Augusto Maia, Caetano Motos, Carlinhos da Cohab, Cristovão Bomba, Deomedes Brito, Dr. Nanau, Emanuel Ramos, Galego de Mourinha, Gilson Julião, Irmão Antônio, Irmão Soares, Jéssyca Cavalcanti, Marlos da Cohab, Millena de Iapoi, Nailson Ramos</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18130/votos_de_aplausos___epifania.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS ao Grupo Teatral Epifania, por ocasião das suas apresentações da Paixão de Cristo do ano de 2026.</t>
+  </si>
+  <si>
+    <t>18131</t>
+  </si>
+  <si>
+    <t>Galego de Mourinha, Adilson Vitorino, Augusto Maia, Caetano Motos, Carlinhos da Cohab, Cristovão Bomba, Deomedes Brito, Dr. Nanau, Emanuel Ramos, Gilson Julião, Irmão Antônio, Irmão Soares, Jéssyca Cavalcanti, Marlos da Cohab, Millena de Iapoi, Nailson Ramos, Tallys Maia</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18131/votos_de_aplausos_festa_de_sao_jose_.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS, aos Organizadores da festa de São José na Vila do Pará, extensivo a toda a comunidade pela linda festa e bela comemoração realizada.</t>
+  </si>
+  <si>
+    <t>18132</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18132/votos_de_aplausos___tabeliao.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS ao Ilmo. Sr. Lucas Dutra Dadalto, recém nomeado tabelião da Serventia Registral de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>18157</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18157/votos_de_aplausos_conceicao.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades legais previstas no Regimento Interno desta Casa Legislativa, que sejam consignados em Ata dos trabalhos legislativos VOTOS DE APLAUSO à jovem escritora santa-cruzense Conceição Gomes, em reconhecimento ao lançamento de sua obra literária intitulada “Fragmentos do Dia”, realizado no último dia 26 de março de 2026, no Teatro Municipal de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>18158</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18158/votos_de_aplausos_a_republic.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades legais previstas no Regimento Interno desta Casa Legislativa, que sejam consignados em Ata dos trabalhos legislativos VOTOS DE APLAUSO, a Republic, Farmy Cross e Club de Treino, pela união e iniciativa na realização do Open Santa Cruz, ocorrido nos dias 21, 22 e 29 de março.</t>
+  </si>
+  <si>
+    <t>18162</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18162/voto_de_aplausos_-_exposicao_sulanca.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente,_x000D_
+Excelentíssimos Senhores Vereadores e Senhoras Vereadoras._x000D_
+O Vereador que este subscreve, no uso de suas atribuições legais, vem requerer a esta Casa Legislativa que, após os trâmites regimentais, seja consignado nos anais da Câmara Municipal de Santa Cruz do Capibaribe um VOTO DE APLAUSOS à Base/Mais, na pessoa de seu produtor, Marcelo Taulbert, pela idealização e realização da exposição "Geração Sulanca", realizada em 26 de março de 2026, no Museu da Sulanca.</t>
+  </si>
+  <si>
+    <t>18163</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18163/1a_igreja_vale_da_bencao.pdf</t>
+  </si>
+  <si>
+    <t>“Votos de Aplausos” à 1ª Igreja Evangélica Congregacional Vale da Bênção, formada por seus congregados, membros, diáconos, presbíteros e pastores, pela celebração do seu 49º aniversário de organização eclesiástica, ocorrido no dia 28 de março, no município de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>18228</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18228/voto_de_aplausos_nene_do_arquivo.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS ao senhor José Icizenildo Meires da Silva, conhecido como "Nenê dos Arquivos", pelos relevantes serviços literários de catalogação e pesquisa documental de figuras políticas do estado de Pernambuco.</t>
+  </si>
+  <si>
+    <t>18262</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18262/votos_de_aplausos_maria_lucia.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades legais previstas no Regimento Interno desta Casa Legislativa, que sejam consignados em Ata dos trabalhos legislativos VOTOS DE APLAUSO, Escola Estadual Maria Lucia Alves, e ao professor Rodrigo Ferreira pela realização do projeto “O Poder Legislativos e suas funções no interior do Estado Democrático de Direito”.</t>
+  </si>
+  <si>
+    <t>18271</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18271/voto_de_aplausos_-_departamento_de_inclusao.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente,_x000D_
+Excelentíssimos Senhores Vereadores e Senhoras Vereadoras._x000D_
+O Vereador que este subscreve, no uso de suas atribuições regimentais, vem requerer a esta Casa Legislativa que seja aprovado e consignado em ata um VOTO DE APLAUSOS ao Departamento de Inclusão da Secretaria de Educação, em reconhecimento à impecável organização e realização do evento de conscientização sobre o Transtorno do Espectro Autista (TEA), ocorrido nesta quarta-feira (8), no Parque Florestal.</t>
+  </si>
+  <si>
+    <t>18294</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18294/modelo_-_votos_de_aplausos_festa_de_nossa_senhora_de_fatima_cohab.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS, à comunidade católica da Cohab, pela realização do Jubileu de Prata da Festa de Nossa Senhora de Fátima, em celebração à 25ª edição do referido evento, ocorrida no período de 9 a 13 de março de 2026.</t>
+  </si>
+  <si>
+    <t>18345</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18345/10o_votos_de_aplausos_ao_parque_de_vaquejada_araguaia_pela_festividades_do_dia_7_ao_dia_12_de_abril_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>“VOTOS DE APLAUSOS” ao “Parque de Vaquejada Araguaia”, em nome de seus organizadores e colaboradores, pela realização da grandiosa Vaquejada ocorrida entre os dias 7 e 12 de abril de 2026, em Taquaritinga do Norte.</t>
+  </si>
+  <si>
+    <t>18362</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18362/voto_de_aplausos_a_banda_juvenil_da_novo_seculo.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE APLAUSOS à Sociedade Musical Novo Século, pelo 1º Concerto da Banda Jovem Novo Século, realizado na noite do último sábado, dia 18 de abril, no Teatro Municipal Avani Lopes.</t>
+  </si>
+  <si>
+    <t>18363</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18363/voto_de_aplausos_a_iran_bike.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE APLAUSOS a Iran Vieira, pela realização da 5ª Eco Pedal Iran Bike.</t>
+  </si>
+  <si>
+    <t>18364</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18364/11o_votos_de_aplausos_ao_grupo_zona_rural_de_aa_pela_passagem_do_seu_10o_aniversario_de_existencia_fundado_em_09_de_abril_de_2016..pdf</t>
+  </si>
+  <si>
+    <t>“VOTOS DE APLAUSOS” ao “GRUPO ZONA RURAL DE AA” pela passagem do seu 10º aniversário de existência, fundado em 09 de abril de 2016.</t>
+  </si>
+  <si>
+    <t>18365</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18365/modelo_-_votos_de_aplausos_sport_company.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas_x000D_
+no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS_x000D_
+DE APLAUSOS, à empresa Sport Company, pela realização do evento “Treinão de_x000D_
+Aniversário”, ocorrido no dia 21 de abril.</t>
+  </si>
+  <si>
+    <t>18392</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18392/votos_de_aplausos-_denis_da_silva_costa.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS ao Illmo. Senhor Denis da Silva Costa, atleta fisioculturista do nosso município, pela participação no Muscle Contest Nordeste, realizado no último dia 18/04/2026 em Recife, onde mais uma vez subiu ao pódio como campeão nas categorias Classic Physique Open D, e Classic Physique Novice.</t>
+  </si>
+  <si>
+    <t>18398</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18398/campeonato_regional_da_moda_2026.pdf</t>
+  </si>
+  <si>
+    <t>“VOTOS DE APLAUSOS”, ao Secretário de Esportes, Gabriel Pontes e a Bicim Xavier, pela excelente organização do Campeonato Regional da Moda 2026, voto este extensivo ao Prefeito Helinho Aragão e ao Vice-Prefeito Flávio Pontes, pelo apoio incondicional ao referido evento esportivo, realizado no município de Santa Cruz do Capibaribe – PE._x000D_
+Destaca-se que o Campeonato Regional da Moda, promovido pela Secretaria de Esportes, vem, a cada ano, crescendo e se consolidando como um dos principais eventos esportivos da região, destacando-se pela organização logística, pelo cuidado com o bem-estar dos atletas e por se firmar como um dos maiores atrativos do futebol regional.</t>
+  </si>
+  <si>
+    <t>18399</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18399/os_titulares_do_radio_e_equipe_esportiva_jataubense_-_campeonato_da_moda_2026.pdf</t>
+  </si>
+  <si>
+    <t>“VOTOS DE APLAUSOS” à equipe Os Titulares do Rádio e à Equipe Esportiva Jaraubense, nas pessoas de Zuca Lima, Aldjanio Silva, Bira Oliveira, Messias Chagas, Rogério Silva, Romero, Roberto Silva, Wanderson, Erivaldo Silva, Osvaldo, Ítalo, Fernando, Jean Pierre, Gonzaga, Livaldo Augusto e Rildo Pereira, pelo brilhante trabalho de cobertura realizado durante todo o Campeonato Regional da Moda 2026.</t>
+  </si>
+  <si>
+    <t>18400</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18400/cras_julio_cesar.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS a todos os funcionários que compõem a equipe do CRAS Júlio César, localizado no bairro Santo Agostinho, em reconhecimento ao brilhante trabalho desenvolvido na área de ação social, beneficiando a comunidade local e regiões adjacentes.</t>
+  </si>
+  <si>
+    <t>18401</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18401/projeto_deus_na_mente.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS ao Projeto Deus na Mente, na pessoa de seu Fundado e coordenador, Fábio Araújo Silva de Nascimento, pelo brilhante trabalho social desenvolvido junto às crianças de toda a região</t>
+  </si>
+  <si>
+    <t>18435</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18435/13o_votos_de_aplausos_a_festa_de_sao_jose_operario_do_sitio_carrapicho_velho.pdf</t>
+  </si>
+  <si>
+    <t>“VOTOS DE APLAUSOS” a “Festa de São José Operário” Padroeiro do Sitio Carrapicho Velho, realizada entre 29 de abril a 02 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>18436</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18436/votos_de_aplausos_-_premio_amupe_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede VOTOS DE APLAUSOS à Secretária de Educação a Sra. Cleciana Alves de Arruda, aos profissionais da SEDUC, bem como ao Ilmo. Sr. Prefeito Hélio Lima Aragão Filho, pela conquista do Prêmio de Boas Práticas da AMUPE, com o trabalho desenvolvido por meio dos Núcleos de Apoio Psicossocial – NAPPs no município de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>18489</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18489/14o_votos_de_aplausos_aos_servidores_e_colaboradores_que_compoem_a_equipe_da_109a_zona_eleitoral.pdf</t>
+  </si>
+  <si>
+    <t>“VOTOS DE APLAUSOS” e “CONGRATULAÇÕES” aos “Servidores e Colaboradores” que compõem a equipe do Cartório Eleitoral de Santa Cruz do Capibaribe (109ª Zona Eleitoral), em reconhecimento ao trabalho de excelência e dedicação cívica realizado no período de fechamento de cadastro, na regularização de títulos e na organização para o pleito eleitoral de 2026 em nosso município.</t>
+  </si>
+  <si>
+    <t>18501</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18501/real_lions_de_futebol_sub20.pdf</t>
+  </si>
+  <si>
+    <t>“VOTO DE APLAUSOS” à equipe Real Lions de Futebol SUB20, nas pessoas de Boião, Nívia, Neto, Alan, Fernando, Jorge e Luiz, pela brilhante conquista do tricampeonato do Campeonato Regional da Moda 2026, resultado do empenho, dedicação e compromisso demonstrados ao longo da competição, elevando o nome do esporte local e servindo de inspiração para a juventude de nossa região.</t>
+  </si>
+  <si>
+    <t>18527</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18527/votos_de_aplausos_instituto_adriano_marcell.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades legais previstas no Regimento Interno desta Casa Legislativa, que sejam consignados em Ata dos trabalhos legislativos VOTOS DE APLAUSO, ao Instituto Adriano Marcell, extensivo ao Dr. Alyson Caiçara, pela inauguração de sua nova unidade na cidade de Santa Cruz do Capibaribe, ocorrida no dia 11 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>18529</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18529/sociedade_esportiva_ypiranga_futebol_clube.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS à Sociedade Esportiva Ypiranga Futebol Clube, pelo retorno à 1ª Divisão do Campeonato Pernambucano de Futebol.</t>
+  </si>
+  <si>
+    <t>18535</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18535/diocese_caruaru.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE APLAUSO, à Diocese Caruaru , em reconhecimento ao relevante e louvável decreto emitido pela instituição, que estabelece a utilização exclusiva de fogos de artifício visuais em suas celebrações e eventos religiosos, vedando o uso de fogos com estampido.</t>
+  </si>
+  <si>
+    <t>18536</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18536/espaco_textil.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após a devida apreciação do Plenário e em estrita observância às formalidades legais previstas no Regimento Interno desta Casa Legislativa, que sejam consignados em Ata dos trabalhos legislativos VOTOS DE APLAUSO, aos senhores Paulo Roberto e Roberta Souza, em reconhecimento à celebração dos 20 (vinte) anos de existência da Loja Espaço Têxtil, no município de Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>18549</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18549/votos_de_aplauso_no_________2026_-_festa_25_anos_da_comunidade_de_nossa_senhora_de_fatima_na_cohab.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Marlos da Cohab requer à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE APLAUSOS à Comunidade de Nossa Senhora de Fátima, na Cohab, pela realização da Festa de 25 anos da Congregação da Igreja Nossa Senhora de Fátima, em nosso município.</t>
+  </si>
+  <si>
+    <t>18550</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18550/votos_de_aplausos_-_matheus_mestre_de_lima_araujo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Voto de Aplauso ao atleta Matheus Mestre de Lima Araújo, pela sua convocação para integrar a Seleção Brasileira de Karatê que representará o Brasil no Campeonato Mundial de Karatê, a ser realizado na cidade de Koper, na Eslovênia, no período de 22 a 25 de outubro de 2026.</t>
+  </si>
+  <si>
+    <t>17812</t>
+  </si>
+  <si>
+    <t>VREP</t>
+  </si>
+  <si>
+    <t>Voto de Repúdio</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17812/academicos_de_niteroi_-_rio_de_janeiro.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE REPÚDIO à Escola de Samba Acadêmicos de Niterói (Rio de Janeiro), em razão da abordagem desrespeitosa e de cunho satírico adotada em seu desfile realizado na Marquês de Sapucaí, no qual a família tradicional foi retratada de maneira que afronta valores considerados fundamentais para a formação e a estabilidade da sociedade. _x000D_
+Tal manifestação também suscita preocupação quanto à possível promoção de intolerância religiosa, uma vez que a forma como determinados símbolos, crenças e princípios foram apresentados pode ser interpretada como desrespeitosa à fé e às convicções de parcela significativa da população. A liberdade de expressão artística é um direito assegurado, contudo, não deve ultrapassar os limites do respeito mútuo, da convivência democrática e da garantia da dignidade das tradições culturais e religiosas que compõem o tecido social brasileiro.</t>
+  </si>
+  <si>
+    <t>18203</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18203/voto_de_repudio.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE REPÚDIO ao Secretário Antônio Marcelo Pereira Cumaru, por ter cometido ameaça contra um cidadão idoso em Santa Cruz do Capibaribe.</t>
+  </si>
+  <si>
+    <t>18226</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18226/voto_de_repudio_gilson_machado_neto_e_gilson_machado_filho_ass.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos VOTOS DE REPÚDIO ao ex-ministro Gilson Machado Neto e seu Filho Gilson Machado Filho, em razão do vídeo no qual afirma que “Se não fosse um ministro que pensa fora da caixa, isto aqui estaria fechado”. Tal declaração revela não apenas uma postura inadequada, mas também um desrespeito à coletividade de trabalhadores, empreendedores e comerciantes que, com esforço contínuo e dedicação, são os verdadeiros responsáveis pela manutenção e crescimento do Moda Center Santa Cruz, reconhecido como um dos maiores centros de comércio atacadista da América Latina.</t>
+  </si>
+  <si>
+    <t>18049</t>
+  </si>
+  <si>
+    <t>PAIL</t>
+  </si>
+  <si>
+    <t>Parecer de Inconstitucionalidade</t>
+  </si>
+  <si>
+    <t>CLJ - Comissão de Legislação e Justiça</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18049/parecer_clj_-_ilegalidade_e_incostitucionalidade.pdf</t>
+  </si>
+  <si>
+    <t>Parecer de ilegalidade e incostitucionalidade ao Projeto de Lei 238/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3461,67 +15173,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17550/projeto_de_lei_no_001.2026_-_dispoe_sobre_o_valor_do_salario_minimo_vigente_a_partir_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17551/projeto_de_lei_no_002.2026_-_dispoe_sobre_o__salario_dos_servidores_efetivos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17552/projeto_de_lei_no_003.2026_-_dispoe_sobre_a_concessao_de_bonus_tecnologico_para_os_professores_efetivos_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17568/projeto_de_lei_no_004.2026_-_dispoe_sobre_a_atualizacao_do_piso_salarial_dos_profissionais_do_magisterio_publico_da_educacao_basica_no_ambito_municipal_no_exercicio_2026_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17457/denomina_rua_rosivania_bel_modas_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17458/projeto_de_lei_medicamentos_fornecidos_por_famacias_particulares_ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17479/001_-_07_-_01_-_2026_-_declara_o_evento_festivo_quadrilha_junina_xoxadrilha_como_patrimonio_cultural_de_natureza_imaterial.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17480/vacinacao_domiciliar_-_pessoa_com_transtorno_do_espectro_autista_tea.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17488/projeto_de_lei-_institui_o_programa_superacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17489/projeto_de_lei-_conversao_de_multa_em_doacao_de_sangue_e_medula.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17490/002_-_12_-_01_-_2026_-_institui_o_programa_nos_por_um_transito_seguro_no_municipio_santa_cruz_do_capibaribe-pe.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17507/projeto_de_lei_banco_de_dados_atualizado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17526/pl_julho_dourado_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17531/julho_dourado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17538/004_-_16_-_01_-_2026_-_institui_o_programa_de_olho_no_lixo_zero_voltado_a_coibir_o_descarte_irregular_de_lixo_no_municipio_santa_cruz_do_capibaribe-pe.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17539/003_-_15_-_01_-_2026_-_dispoe_sobre_o_direito_das_pessoas_com_visao_monocular_ao_uso_das_vagas_de_estacionamento_reservadas_as_pessoas_com_deficiencia_no_municipio_santa_cruz_do_capibaribe-pe.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17560/programa_cultura_no_mirante_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17565/projeto_de_lei_nome_de_rua_ze_dedelo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17582/005_-_26_-_01_-_2026_-_declara_o_evento_festivo_frevanca_capibaribe_como_patrimonio_cultural_de_natureza_imaterial.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17610/006_-_28_-_01_-_2026_-_denomina_nome_de_rua_jeilson_alves_da_costa_negao_da_salada_de_frutas_a_rua_projetada_04__codigo_logradouro_00709-9_loteamento_e_bairro_oscarzao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17635/monumento_biblico_-_josefa_quintino_de_lima_feitosa_vila_do_para.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17636/programa_municipal_de_educacao_ambiental_e_sustentabilidade.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17637/promocao_da_saude_e_prevencao_de_doencas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17638/programa_municipal_escola_cidada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17639/promocao_da_cultura_cidadania_e_direitos_da_populacao_lgbtqia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17641/pl_equipamentos_de_locomocao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17642/projeto_de_lei_criancas_e_adolescentes_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17643/007_-_03_-_02_-_2026_-_denomina_nome_de_rua_pedro_feitosa_neto_inspetor_feitosa_a_rua_projetada_01__codigo_logradouro_01333-1_loteamento_leonor_araujo_bairro_santo_agostinho.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17660/dia_municipal_da_zero_discriminacao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17506/projeto_de_resolucao_atualizado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17599/dieufrasio_miguel_da_silva_cardoso.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17411/req-_solicita_acs_para_o_pindurao_dos_ramos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17412/contrucao_de_praca_-_rua_dos_pacas_com_a_rua_ana_maria_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17413/requerimento_-_mega_operacao_integrada.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17414/requerimento-_continuidade_do_bolsa_universitaria_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17415/rua_capitao_pedrosa_-_bairro_sao_cristovao_cobertura_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17416/portico_-_entrada_do_mirante_do_cruzeiro_da_palestina.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17417/rua_clementino_fernandes_de_moura_rua_da_aabb_-_bairro_novo_cobertura_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17418/caixa_de_agua_no_mirante_do_cruzeiro_da_palestina.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17419/saneamento_basico_-_mirante_do_cruzeiro_da_palestina.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17420/req-_solicita_manutencao_dos_brinquedos_da_praca_do_santo_agostinho.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17421/semaforo_-_via_de_acesso_a_manhosa.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17422/redutores_de_velocidade_-_via_de_acesso_ao_acude_da_manhosa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17423/001_-_requer_o_envio_da_carreta_da_mulher_pernambucana_ao_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17424/002_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_75_rua_deputado_osvaldo_rabelo_bairro_malaquias_cardoso.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17425/req-_solicita_manutencao_na_estrada_de_acesso_ao_sitio_cacimbinha.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17426/req-_solicita_rondas_da_gcm_no_pindurao_dos_ramos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17427/003_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_251_da_rua_maria_lica_de_vasconcellos_bairro_cruz_alta..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17428/004_-_requer_a_pavimentacao_asfaltica_da_rua_maria_lica_de_vasconcellos_bairro_cruz_alta..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17429/005_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_558_da_rua_jose_ramos_neto_bairro_cruz_alta..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17430/006_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_776_da_rua_sao_paulo_loteamento_santa_tereza_bairro_cruz_alta..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17431/008_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_distrito_para..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17432/007_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_nos_sitios_e_nas_estradas_da_zona_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17433/026_-_requer_a_pavimentacao_asfaltica_da_rua_jose_aragao_neto_bairro_cruz_alta..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17434/010_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_gaudencio_gomes_feitosa..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17435/009_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_distrito_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17436/011_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_sao_cristovao..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17437/012_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_santo_agostinho..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17438/015_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_novo..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17439/014_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_oscarzao..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17440/013_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_palestina..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17441/016_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17444/017_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_manhosa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17445/019_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_dona_dom.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17446/018_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_malaquias_cardoso..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17447/021_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_cruz_alta..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17448/req-_solicita_normatizacao_da_coleta_de_lixo_pindurao_dos_ramos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17449/020_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_da_moda..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17450/022_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_centro..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17451/023_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_capibaribe..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17452/025_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_malhada_do_meio..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17453/024_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17454/req-_solicita_normatizacao_de_abastecimento_de_agua_favela_do_papelao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17455/027_-_requer_a_dragagem_de_limpeza_do_rio_capibaribe..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17456/028_-_requer_a_dragagem_de_limpeza_do_riacho_tapera.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17459/req-_solicita_cameras_no_pindurao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17460/avenida_evaristo_gomes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17461/casa_azul.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17463/mirante_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17464/req._posto_policial_malhada.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17465/req-_solicita_cameras_no_lagoa_do_barbosa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17466/req-_solicita_cameras_no_barra_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17467/rua_lazaro_davi_monteiro_rua_larga_-_bairro_sao_cristovao_cobertura_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17468/req-_solicita_banheiros_no_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17469/req-_solicita_manutencao_de_poco_pindurao.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17470/030_-_requer_a_a_criacao_do_programa_casa_pintada_na_via_principal_de_acesso_ao_mirante_do_cruzeiro_da_palestina..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17471/029_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_24_e_no_559_da_rua_maria_feitosa_de_jesus_loteamento_sao_jose_bairro_cruz_alta..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17472/032_-_requer_a_criacao_de_uma_rota_secundaria_de_acesso_de_veiculos_ao_mirante_do_cruzeiro_da_palestina..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17473/031_-_requer_a_a_criacao_do_programa_casa_pintada_na__rua_da_escadaria_de_acesso_ao_mirante_do_cruzeiro_da_palestina..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17474/reposicao_de_lampada_rua_martins_barros.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17475/requerimento_reposicao_lampada_apagada.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17476/req-_solicita_limpeza_na_vila_do_amor.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17477/requerimento_mirante_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17478/requerimento_mirante_do_cruzeiro_placas_informartivas..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17481/requerimento_lixeiras_para_o_cruzeiro_da_palestina.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17482/requerimento_saneamento_dona_arlinda.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17483/req-_solicita_pavimentacao_para_rua_augusto_tenesio_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17484/req-_solicita_pavimentacao_para_rua_irene_emilia_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17485/construcao_de_estacionamento_para_motos_-_rua_da_escadaria_na_palestina.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17486/modelo_-_requerimento_cemiterio_cacimba_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17491/req-_solicita_pavimentacao_para_rua_projetada_05_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17492/req-_solicita_pavimentacao_para_rua_projetada_09_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17493/req-_solicita_bebedouro_para_a_praca_do_santo_agostinho.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17494/036_-_requer_a_pavimentacao_asfaltica_da_rua_elias_ferreira_do_nascimento_bairro_dona_dom..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17495/wifi_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17496/req-_solicita_pavimentacao_para_rua_projetada_02_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17497/professor_de_zumba_-_mirante_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17498/construcao_de_creche_-_lot._leonor.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17499/profissional_na_area_da_saude_-_mirante_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17500/req-_solicita_pavimentacao_para_rua_seu_izidorio_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17501/coletor_arapua.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17502/033_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_27_da_avenida_teonilo_silvestre_da_silva_bairro_sao_cristovao..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17503/034_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_16_da_rua_doutor_arnaldo_monteiro_bairro_novo..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17504/requerimento-_oferta_gratuita_de_implanon.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17505/035_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_19_da_rua_elias_ferreira_do_nascimento_bairro_dona_dom.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17508/037_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_287_da_rua_luiza_mendes_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17509/req-_solicita_bebedouro_para_o_mirante_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17510/req-_solicita_bebedouro_para_o_parque_wellington.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17512/modelo_-_requerimento_calcada_na_entrada_de_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17513/modelo_-_requerimento_poco_fundo_corrimao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17514/requerimento_calcada_via_de_acesso_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17515/req_____2026_-_totens_de_monitoramento_da_academia_das_cidades_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17516/iluminacao_cruzeiro_13-01.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17517/requerimento_construcao_piscina.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17518/teloes_na_copa.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17519/atividades_culturais_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17520/038_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_129_da_rua_analicio_antonio_de_moura_loteamento_sao_jose_bairro_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17521/039_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_303_e_no_373_da_rua_joao_raimundo_de_souza_bairro_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17522/040_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_104_da_rua_presidente_humberto_de_alencar_castelo_branco_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17523/requerimento_bancos_para_subida_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17524/requerimento_limpeza_e_manutencao_no_calcamento.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17525/requerimento__manutencao_no_calcamento_-_escola_malhada.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17528/req._pavimentacao_rua_noel_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17529/requalificacao_da_quadra_do_residencial_cruzeiro_ass.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17530/mutirao_de_limpeza_bairro_maria_vieira_ii_ass.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17533/apresentacao_acustica_no_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17534/042_-_requer_a_vistoria_preventiva_das_arvores_centenarias_ou_de_patrimonio_historico_ambiental_no_distrito_do_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17535/043_-_requer_a_vistoria_preventiva_das_arvores_centenarias_ou_de_patrimonio_historico_ambiental_no_distrito_sede_scc..pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17536/041_-_requer_a_vistoria_preventiva_das_arvores_centenarias_ou_de_patrimonio_historico_ambiental_no_distrito_do_para.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17537/modelo_-_requerimento_cruzeiro_poco_fundo_revitalizacao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17540/requerimento__conclusao_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17541/requerimento_limpeza_e_manutencao_no_calcamento_rua_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17542/requerimento_limpeza_e_manutencao_no_calcamento_rua_eudes_nunes.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17543/requerimento_limpeza_e_manutencao_no_calcamento_rua_edeilson_nunes.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17544/requerimento_rua_jose_marcelo_simao.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17554/044_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_53_da_rua_antonio_felix_da_silva_bairro_novo..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17555/045_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_129_da_rua_ananias_carlos_da_rocha_bairro_novo..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17556/046_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_27_da_rua_maria_francisca_da___silva_bairro_novo..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17557/047_-_requer_que_as_pessoas_acometidas_por_fibromialgia_tenha_o_direito_de_utilizar_as_vagas_de_estacionamento_reservadas_as_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17558/048_-_requer_que_as_pessoas_acometidas_por_fibromialgia_tenha_equiparacao_legal_dessa_condicao_a_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17559/requerimento_iluminacao_rota_do_mar_club.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17561/construcao_de_creche_-_bairro_cruz_alta.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17562/programa_cultural_-_mirante_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17567/req-_solicita_manutencao_de_calcamento_na_rua_caramuru.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17569/requerimento__quadra_da_escola_donatila.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17570/requerimento_ponto_turistico_no_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17571/praca_-_lot._sao_jose.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17572/req-_solicita_bebedouro_para_o_parque_florestal.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17573/req-_solicita_cameras_na_rua_ismael_belo_de_souza_filho_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17574/req-_solicita_instalacao_de_telas_na_praca_gercina_clemetino_de_mello_malhada.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17575/req-_solicita_instalacao_de_telas_na_praca_do_residencial_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17576/req-_solicita_manutencao_de_canteiros_na_praca_de_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17577/req-_solicita_protecao_lateral_para_canal_no_bairro_cruz_alta.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17578/049_-_requer_a_mudanca_de_fluxo_de_veiculos_da_avenida_rio_branco_deixando-a_de_ser_mao_dupla_tornando-se_sentido_unico.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17579/050_-_requer_a_pavimentacao_asfaltica_da_avenida_rio_branco_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17580/052_-_requer_a_pavimentacao_asfaltica_da_rua_dr_petronio_barbosa_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17581/requerimento_de_complemento_de_pavimentacao_na_av_padre_zuzinha.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17583/051_-_requer_a_pavimentacao_asfaltica_da_avenida_papa_joao_xxiii_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17584/054_-_requer_a_pavimentacao_asfaltica_da_avenida_america_do_sul_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17585/055_-_requer_a_pavimentacao_asfaltica_da_rua_antonio_burgos_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17586/056_-_requer_a_pavimentacao_asfaltica_da_avenida_raimunda_maria_aragao_bairro_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17587/057_-_requer_a_inicializacao_da_campanha_de_imunizacao_contra_a_dengue_nas_criancas_e_adolescentes_de_10_a_14_anos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17588/053_-_requer_a_pavimentacao_asfaltica_da_rua_professora_ivani_batista_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17589/sessao_solene_escola_ivone.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17590/desenvolvimento_e_o_fortalecimento_cadunico.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17591/oferta_de_beneficios_eventuais.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17592/programa_municipal_de_capacitacao_profissional_e_geracao_de_renda.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17593/investimentos_no_ct.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17594/bandeira_no_mirante_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17600/requerimento_de_pavimentacao_rua_henrique_barbosa.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17601/requerimento__manutencao_em_calcamento_-_maria_vieira.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17602/requerimento_de_pavimentacao_rua_josefa_dona_zefa.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17603/requerimento_de_complemento_de_pavimentacao_rua_henrique_barbosa.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17604/requerimento_01___maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17605/058_-_requer_a_pavimentacao_asfaltica_da_rua_joao_de_oliveira_ramos_bairro_dona_dom..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17606/059_-_requer_a_pavimentacao_asfaltica_da_rua_joao_deodato_de_barros_bairro_dona_dom..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17607/060_-_requer_a_pavimentacao_asfaltica_da_rua_virgilina_pereira_bairro_sao_cristovao..pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17609/implantacao_rota_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17611/061_-_requer_implantacao_de_um_espaco_pet_no_centro_esportivo_comunitario_dimas_pereira_dantas_dimas_dantas.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17612/062_-_requer_a_fiscalizacao_nas_obras_da_compesa__na_rua_maria_izabel_xavier_em_frente_ao_imovel_no_820_e_no_821..pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17613/063_-_requer_a_fiscalizacao_nas_obras_da_compesa__na_rua_maria_izabel_xavier_em_frente_ao_imovel_no_501_e_no_505..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17614/064_-_requer_a_fiscalizacao_nas_obras_da_compesa_na_rua_manoel_monteiro_da_paixao_em_frente_ao_imovel_no_516_e_no_522..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17615/modelo_-_requerimento_sessao_solene_vila_do_para.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17616/modelo_-_requerimento_joao_glicerio_do_nascimento-tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17617/modelo_-_requerimento_tome_de_souza.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17618/065_-_requer_o_termino_da_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_na_rua_paulo_arruda_aragao_bairro_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17621/reuniao_itinerante_para.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17622/reuniao_itinerante_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17623/reuniao_itinerante_sitio_cacimba_baixo.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17624/reuniao_itinerante_sitio_carrapicho.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17625/reuniao_itinerante_sitio_magana.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17626/reuniao_itinerante_sitio_porteiras.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17627/audiencia_publica_ensino_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17628/ampliacao_da_cobertura_do_programa_saude_da_familia.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17629/fortalecimento_da_rede_de_atencao_psicossocial.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17630/ampliacao_dos_servicos_de_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17631/via_de_acesso_ao_residencial_cruzeiro_-_asfalto.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17632/066_-_requer_os_estudo_tecnico_para_modernizacao_da_rede_de_abastecimento_de_agua_no_distrito_de_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17633/067_-_requer_a_implantacao_de_rede_de_abastecimento_de_agua_na_rua_justino_fulgencio_de_alcantara_distrito_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17634/068_-_requer_a_implantacao_de_rede_de_abastecimento_de_agua_na_rua_ismael_belo_de_souza_filho_rua_da_creche_distrito_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17644/requerimento_de_coletores_de_lixo_av_braz_e_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17645/acoes_permanentes_de_educacao_em_saude.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17646/modelo_-_requerimento_bicicletario_praca_kaique_.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17647/requerimento_caminhada_do_forro_no_sao_joao_da_moda_com_comida_gigante_.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17649/requerimento_luminaria_e_postes_rua_lourival_pereira_arruda_para.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17650/requerimento_subistituicao_lampada_rua_sto_andre_-_palestina.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17651/requerimento_reparo_da_pavimentacao_na_travessa_cecilia_bezerra_arco_verde_45_.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17652/requerimento_para_pontos_de_abrigos_para_passageiros.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17653/modelo_-_requerimento_totem_praca_alfredo_felix_.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17654/modelo_-_requerimento_bicicletario_praca_alfredo_felix.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17655/069_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_na_travessa_maria_pereira_da_rocha_bairro_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17656/070_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_73_da_rua_papa_joao_xxiii_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17657/implantacao_e_fortalecimento_de_casas_de_acolhimento.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17658/plano_municipal_de_qualificacao_profissional_e_empregabilidade.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17659/simona.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17442/mocao_de_pesar-_euclides_bezerra_nego_de_badeco.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17443/01o_mocao_de_pesar_da_professora_maria_de_lourdes_de_souza_-_27-12-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17487/mocao_de_pesar_maria_dapaz_1.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17511/mocao_de_pesar_ze_bila.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17608/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17620/sandra_rejane_mestre_de_santana.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17566/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17527/wagner_moura.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17532/kleber_mendonca.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17545/01o_votos_de_aplausos_ao_gabriel_axel_viana_costa_oliveira_axel_e_atleta_de_base_e_jogador_do_treze_futebol_clube_de_campina_grande-pb.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17546/02o_votos_de_aplausos_ao_yarlei_rhuan_lima_de_melo_yarlei_e_atleta_de_base_e_jogador_do_treze_futebol_clube_de_campina_grande-pb.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17547/votos_de_aplausos_festa_de_cacimba_de_baixo_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17548/votos_de_aplausos_festa_de_sao_sebastiao_residencial_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17549/votos_de_aplausos-_henrique_daniel.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17553/voto_de_aplausos_-_mostra_trans.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17563/votos_de_aplausos__radio_vale_fm.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17564/votos_de_aplausos__radio_comunidade_fm.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17595/igreja_adventista_da_promessa.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17596/03o_votos_de_aplausos_ao_distrito_para_carinhosamente_chamada_de_vila_do_para_que_em_2026_comemora_o_ano_do_seu_centenario.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17597/04o_votos_de_aplausos_ao_centenario_da_festa_de_sao_jose_da_vila_do_para.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17598/05o_votos_de_aplausos_ao_escola_municipal_ivone_goncalves_de_araujo__que_em_2026_celebra_os_seus_70_anos.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17619/06o_votos_de_aplausos_ao_evento_carnavalesco_folia_na_moda_realizado_entre_os_dias_30_e_31_de_janeiro_e_01_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17640/porfirio_calcados.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17648/votos_de_aplausos_centenario_vila_do_para.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18403/projeto_de_lei_complementar_no_001.2026_-_dispoe_sobre_a_concessao_de_estabilidade_financeira_em_carater_excepcional_e_restrito_aos_servidores_publicos_efetivos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17550/projeto_de_lei_no_001.2026_-_dispoe_sobre_o_valor_do_salario_minimo_vigente_a_partir_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17551/projeto_de_lei_no_002.2026_-_dispoe_sobre_o__salario_dos_servidores_efetivos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17552/projeto_de_lei_no_003.2026_-_dispoe_sobre_a_concessao_de_bonus_tecnologico_para_os_professores_efetivos_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17568/projeto_de_lei_no_004.2026_-_dispoe_sobre_a_atualizacao_do_piso_salarial_dos_profissionais_do_magisterio_publico_da_educacao_basica_no_ambito_municipal_no_exercicio_2026_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17725/projeto_de_lei_no_05.2026_-_dispoe_sobre_a_criacao_e_regulamentacao_do_nucleo_de_apoio_psicossocial_e_psicopedagogico__napp_nas_unidades_escolares_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17779/projeto_de_lei_no_006.2026_-_dispoe_sobre_o_reajuste_do_piso_salarial_dos_agentes_de_transito_do_municipio_de_santa_cruz_do_capibaribe_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17844/projeto_de_lei_no_007.2026_-_dispoe_sobre_a_reestruturacao_e_atualizacao_do_conselho_municipal_de_seguranca_publica__conseg_do_municipio_de_santa_cruz_do_capibaribepe_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17969/projeto_de_lei_no_008.2026_-_dispoe_sobre_implantacao_do_servico_de_acolhimento_em_familia_acolhedora_no_municipio_de_santa_cruz_do_capibaribe-pe_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18153/projeto_de_lei_no_009.2026_-_institui_o_programa_de_incentivo_a_regularizacao_fiscal_com_a_fazenda_publica_do_municipio_denominado_refis_santa_cruz_do_capibaribe_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18360/projeto_de_lei_no_010.2026_-_dispoe_sobre_subvencao_para_a_entidade_sociedade_musical_novo_seculo_referente_ao_exercicio_de_2026_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18402/projeto_de_lei_no_011.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_reajuste_dos_beneficios_pagos_pelo_regime_proprio_de_previdencia_social_do_municipio_de_santa_cruz_do_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18490/projeto_de_lei_no_012.2026_-_autoriza_o_poder_executivo_a_proceder_a_concessao_de_direito_real_de_uso_a_associacao_santa-cruzense_de_contabilistas_-_ascont_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18562/projeto_de_lei_no_013.2026_-_dispoe_sobre_o_auxilio_fardamento_para_aquisicao_de_uniformefarda_da_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17457/denomina_rua_rosivania_bel_modas_ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17458/projeto_de_lei_medicamentos_fornecidos_por_famacias_particulares_ass.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17479/001_-_07_-_01_-_2026_-_declara_o_evento_festivo_quadrilha_junina_xoxadrilha_como_patrimonio_cultural_de_natureza_imaterial.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17480/vacinacao_domiciliar_-_pessoa_com_transtorno_do_espectro_autista_tea.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17488/projeto_de_lei-_institui_o_programa_superacao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17489/projeto_de_lei-_conversao_de_multa_em_doacao_de_sangue_e_medula.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17490/002_-_12_-_01_-_2026_-_institui_o_programa_nos_por_um_transito_seguro_no_municipio_santa_cruz_do_capibaribe-pe.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17507/projeto_de_lei_banco_de_dados_atualizado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17526/pl_julho_dourado_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17531/julho_dourado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17538/004_-_16_-_01_-_2026_-_institui_o_programa_de_olho_no_lixo_zero_voltado_a_coibir_o_descarte_irregular_de_lixo_no_municipio_santa_cruz_do_capibaribe-pe.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17539/003_-_15_-_01_-_2026_-_dispoe_sobre_o_direito_das_pessoas_com_visao_monocular_ao_uso_das_vagas_de_estacionamento_reservadas_as_pessoas_com_deficiencia_no_municipio_santa_cruz_do_capibaribe-pe.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17560/programa_cultura_no_mirante_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17565/projeto_de_lei_nome_de_rua_ze_dedelo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17582/005_-_26_-_01_-_2026_-_declara_o_evento_festivo_frevanca_capibaribe_como_patrimonio_cultural_de_natureza_imaterial.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17610/006_-_28_-_01_-_2026_-_denomina_nome_de_rua_jeilson_alves_da_costa_negao_da_salada_de_frutas_a_rua_projetada_04__codigo_logradouro_00709-9_loteamento_e_bairro_oscarzao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17635/monumento_biblico_-_josefa_quintino_de_lima_feitosa_vila_do_para.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17636/programa_municipal_de_educacao_ambiental_e_sustentabilidade.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17637/promocao_da_saude_e_prevencao_de_doencas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17638/programa_municipal_escola_cidada.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17639/promocao_da_cultura_cidadania_e_direitos_da_populacao_lgbtqia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17641/pl_equipamentos_de_locomocao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17642/projeto_de_lei_criancas_e_adolescentes_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17643/007_-_03_-_02_-_2026_-_denomina_nome_de_rua_pedro_feitosa_neto_inspetor_feitosa_a_rua_projetada_01__codigo_logradouro_01333-1_loteamento_leonor_araujo_bairro_santo_agostinho.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17660/dia_municipal_da_zero_discriminacao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17661/cibercensura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17662/combate_a_discriminacao_racial.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17663/006_-_04_-_02_-_2026_-_institui_o_programa_municipal_caminhos_em_jogo_-_educacao_esporte_e_oportunidade_e_cria_o_selo_amigos_no_meu_caminho.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17667/projeto_de_lei_que_veda_a_contratacao_de_condenados_por_maus-tratos_a_animais.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17668/projeto_de_lei_que_dispoe_sobre_a_obrigatoriedade_da_disponibilizacao_de_desfibrilador_externo_automatico.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17669/projeto_de_lei_que_institui_o_plano_municipal_de_integridade_integral..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17670/009_-_05_-_02_-_2026_-_institui_o_programa_municipal_de_patrimonio_biocultural_santacruzense_de_protecao_e_valorizacao_das_arvores_de_relevancia_religiosa_e_cultural.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17678/dia_municipal_da_saude_e_da_nutricao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17706/joao_silvestre_lins.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17727/pl_bacamarte.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17729/projeto_de_lei_rastreabilidade_das_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17802/projeto_de_lei_-_cemiterio_para_pets.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17803/pl_julho_dourado_-_adilson_e_jessyca.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17731/projeto_resolucao_guardiao_da_historia_sulanca.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17851/corrida_do_cruzeiro_pelo_autismo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17894/maio_laranja.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17946/projeto_de_lei_no_________2026_-_placas_de_obras_no_lei_e_legislatura.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17953/mudanca_de_nomenclatura_-_motorista_de_ambulancia_para_condutor_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17970/projeto_de_lei-_selo_empresa_amiga_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17973/forro_do_menino_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17986/pl_-_denomina_rua_severina_m._da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17987/pl_-_2026_01.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17988/010_-_12_-_03_-_2026_-_cria_a_politica_doulas_no_sus_no_municipio_santa_cruz_do_capibaribe-pe..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17989/011_-_12_-_03_-_2026_-_institui_no_municipio_santa_cruz_do_capibaribe-pe_a_campanha_voltada_a_conscientizacao_sobre_a_saude_bucal_infantil..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18003/politica_municipal_de_apoio_habitacional_temporario.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18004/012_-_12_-_03_-_2026_-_denomina_nome_de_rua_jose_severino_da_silva_seu_zequinha_a_rua_projetada_12__codigo_logradouro_01475-3_loteamento_leonor_araujo_bairro_santo_agostinho.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18022/projeto_de_lei_no_________2025_-_altera_nome_escola_donatila_2.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18023/pl_-_2026_02.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18024/pl_-_2026_03.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18033/prevencao_a_misoginia_ao_machismo_e_a_violencia_de_genero.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18035/projeto_de_lei_-_manutencao_e_requalificacao_de_placas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18036/projeto_de_lei_-_estabilidade_provisoria_no_emprego.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18037/014_-_17_-_03_-_2026_-_institui_a_politica_municipal_de_atencao_as_pessoas_ostomizadas_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18038/pl_-_dispoe_sobre_diretrizes_para_o_uso_responsavel_de_aerossol_de_extratos_vegetais_spray_de_pimenta_por_mulheres_para_fins_de_defesa_pessoal_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18040/projeto_de_lei-_institui_diretrizes_e_normas_de_seguranca_para_uso_de_piscinas_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18047/22-_projeto_de_lei_61.2026-leg-_reajusta_o_vencimento_dos_cargos_efetivos_e_comissionados_da_camara_de_vereadores_1_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18075/creche_municipal_-_professora_sandra_rejane_mestre_de_santana.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18139/projeto_de_lei_-_sulanca.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18146/rua_missionaria_maria_amelia_de_andrade_silva.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18147/015_-_26_-_03_-_2026_-_estabelece_diretrizes_para_a_politica_de_prevencao_a_negligencia_no_atendimento_de_criancas_de_0_a_6_anos_usuarias_dos_equipamentos_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18180/patrimonio_material_-_estadio_municipal_arizao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18182/projeto_de_lei_ordinaria_-_corrida_padre_zuzinha_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18183/projeto_de_lei_nailson_-_altera_lei_municipal_1.964-2011.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18222/projeto_de_lei_ordinaria_-_hino_municipal_de_santa_cruz_do_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18227/016_-_06_-_04_-_2026_-_institui_a_politica_municipal_de_incentivo_a_corrida_de_rua_e_caminhada_no_municipio_de_santa_cruz_do_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18291/denominacao_de_praca_-_sitio_carrapicho_novo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18292/denominacao_de_praca_-_comunidade_do_carrapicho_velho.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18295/017_-_13_-_04_-_2026_-_estabelece_as_diretrizes_para_a_instituicao_da_politica_de_assistencia_e_terapia_nutricional_para_alunos_com_transtorno_do_espectro_autista_tea_na_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18296/018_-_06_-_04_-_2026_-_estabelece_as_diretrizes_para_a_politica_municipal_de_atencao_a_saude_das_pessoas_com_lesao_medular_e_retencao_urinaria_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18314/dia_municipal_da_mulher_evidencia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18319/projeto_de_lei-_autoriza_o_sepultamento_de_animais_domesticos_de_estimacao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18321/019_-_14_-_04_-_2026_-_regulamenta_a_instalacao_e_o_uso_de_conteineres_de_coleta_de_residuos_solidos_domiciliares_publicos_e_cacambas_estacionarias_de_residuos_da_construcao_civil_particulares..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18340/projeto_de_lei_-_cia._avani_lopes.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18342/projeto_de_lei_-_nome_de_rua_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18343/020_-_15_-_04_-_2026_-_declara_o_tradicional_forro_de_ze_de_lau_como_patrimonio_cultural_de_natureza_imaterial.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18348/pl_01___nome_de_rua___toin_da_feira.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18350/pl_02___nome_de_rua___ze_alvino.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18354/021_-_16_-_04_-_2026_-_institui_a_campanha_permanente_de_conscientizacao_sobre_familias_atipicas_no_municipio_de_santa_cruz_do_capibaribe-pe.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18368/022_-_21_-_04_-_2026_-_estabelece_as_diretrizes_para_a_implementacao_de_acoes_de_incentivo_a_pratica_esportiva_para_pessoas_com_transtorno_mental_no_municipio_santa_cruz_do_capibaribe-pe.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18386/projeto_de_lei_-_escola_municipal_professor_clodoaldo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18393/022_-_22_-_04_-_2026_-_dispoe_sobre_a_proibicao_do_uso_de_dispositivos_eletronicos_para_fumar_em_recintos_coletivos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18396/creche_municipal_-_professora_sandra_rejane_mestre_de_santana_lot._leonor.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18414/projeto_de_lei__institui_o_programa_municipal_de_promocao_da_qualidade_de_vida_da_populacao_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18421/projeto_terco_3.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18428/projeto_de_lei_-_autorizacao_previa_para_descontos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18429/024-_01_-_05_-_2026_-_estabelece_as_diretrizes_para_a_politica_municipal_de_economia_circular_e_logistica_reversa_de_residuos_texteis.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18430/025-_01_-_05_-_2026_-_estabelece_as_diretrizes_para_a_implementacao_de_acoes_de_fisioterapia_de_reabilitacao_destinadas_a_mulheres_mastectomizadas_no_ambito_do_municipio_de_scc.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18431/026-_03_-_05_-_2026_-_institui_diretrizes_para_a_politica_municipal_de_empregabilidade_assistida_e_seguranca_tecnologica_da_pessoa_com_transtorno_do_espectro_autista..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18432/modelo_projeto_de_lei_lupus.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18433/modelo_projeto_de_lei_selo_escola_amiga_da_alimentacao_sa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18453/pl_03___selo_recria_moda.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18454/pl_04___licenca_paternidade.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18484/pl_-_historia_da_minha_escola.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18485/estadio_municipal_-_ari_barbosa_de_lima_arizao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18486/central_de_feiras_e_mercados_-_proibicao_de_fumantes_na_area_interna_da_central_de_feiras.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18531/pl_nome_rua_maria_olimpia_de_melo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18537/027-_13_-_05_-_2026_-_dispoe_sobre_as_regras_de_posturas_urbanas_posse_responsavel_manejo_circulacao_e_sancoes_administrativas_para_a_conducao_de_caes..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17506/projeto_de_resolucao_atualizado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17599/dieufrasio_miguel_da_silva_cardoso.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17771/titulo_de_cidada_-_francisca_kika.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17938/pr_-_jhean_carlos_pereira_castro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17945/1o_-_2026_-__projeto_de_resolucao_-_titulo_de_cidada_-_maria_carolina_costa_monteiro_-_carol_joias.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17971/projeto_de_resolucao-_titulo_de_cidadao-paulo_ricardo_do_nascimento_mendes..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17972/projeto_de_resolucao-_titulo_de_cidadao-jhean_carlos_pereira_castro..pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18005/tribuna_zilda.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18041/titulo_de_cidadao_madellon_leite.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18042/titulo_de_cidadao_jose_henrique_moraes.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18095/tc_-_edinilda.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18096/tc_-_raimundo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18097/tc_-_azedo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18138/procuradoria_especial_da_mulher_2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18165/projeto_de_resolucao_rodolfo_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18230/tc_-_cleciana.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18234/presolucao_no________2026_-_titulo_de_cidadao_onildo_lindberg_ananias_da_silva.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18344/1a_projeto_de_resolucao_-_medalha_padre_zuzinha_-_sr_jose_barbosa_da_silva_-_ze_de_lau.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18420/projeto_de_resolucao_promotor_de_justica_dr_tiago_sales_boulhosa_gonzales_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18434/2o_-_2026_-__projeto_de_resolucao_-_titulo_de_cidadao_-_ednaldo_pereira.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18479/projeto_de_resolucao_-_titulo_de_cidadao_-_jobson_barros.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18487/projeto_de_resolucao-_titulo_de_cidadao-leandro_brito.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18500/erivan_joaquim_da_silva.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18532/p_resolucao_no________2026_-_titulo_de_cidadao_joao_batista_truta.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18538/projeto_de_resolucao-_titulo_de_cidadao-jhean_carlos_pereira_castro..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18542/pr_reeleicao_2.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18557/titulo_humberto.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17411/req-_solicita_acs_para_o_pindurao_dos_ramos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17412/contrucao_de_praca_-_rua_dos_pacas_com_a_rua_ana_maria_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17413/requerimento_-_mega_operacao_integrada.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17414/requerimento-_continuidade_do_bolsa_universitaria_2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17415/rua_capitao_pedrosa_-_bairro_sao_cristovao_cobertura_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17416/portico_-_entrada_do_mirante_do_cruzeiro_da_palestina.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17417/rua_clementino_fernandes_de_moura_rua_da_aabb_-_bairro_novo_cobertura_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17418/caixa_de_agua_no_mirante_do_cruzeiro_da_palestina.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17419/saneamento_basico_-_mirante_do_cruzeiro_da_palestina.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17420/req-_solicita_manutencao_dos_brinquedos_da_praca_do_santo_agostinho.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17421/semaforo_-_via_de_acesso_a_manhosa.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17422/redutores_de_velocidade_-_via_de_acesso_ao_acude_da_manhosa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17423/001_-_requer_o_envio_da_carreta_da_mulher_pernambucana_ao_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17424/002_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_75_rua_deputado_osvaldo_rabelo_bairro_malaquias_cardoso.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17425/req-_solicita_manutencao_na_estrada_de_acesso_ao_sitio_cacimbinha.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17426/req-_solicita_rondas_da_gcm_no_pindurao_dos_ramos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17427/003_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_251_da_rua_maria_lica_de_vasconcellos_bairro_cruz_alta..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17428/004_-_requer_a_pavimentacao_asfaltica_da_rua_maria_lica_de_vasconcellos_bairro_cruz_alta..pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17429/005_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_558_da_rua_jose_ramos_neto_bairro_cruz_alta..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17430/006_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_776_da_rua_sao_paulo_loteamento_santa_tereza_bairro_cruz_alta..pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17431/008_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_distrito_para..pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17432/007_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_nos_sitios_e_nas_estradas_da_zona_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17433/026_-_requer_a_pavimentacao_asfaltica_da_rua_jose_aragao_neto_bairro_cruz_alta..pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17434/010_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_gaudencio_gomes_feitosa..pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17435/009_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_distrito_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17436/011_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_sao_cristovao..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17437/012_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_santo_agostinho..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17438/015_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_novo..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17439/014_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_oscarzao..pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17440/013_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_palestina..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17441/016_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17444/017_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_manhosa.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17445/019_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_dona_dom.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17446/018_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_malaquias_cardoso..pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17447/021_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_cruz_alta..pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17448/req-_solicita_normatizacao_da_coleta_de_lixo_pindurao_dos_ramos.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17449/020_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_da_moda..pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17450/022_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_centro..pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17451/023_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_capibaribe..pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17452/025_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_malhada_do_meio..pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17453/024_-_requer_o_patrulhamento_ostensivo_e_preventivo_no_periodo_da_semana_do_carnaval_2026_no_bairro_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17454/req-_solicita_normatizacao_de_abastecimento_de_agua_favela_do_papelao.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17455/027_-_requer_a_dragagem_de_limpeza_do_rio_capibaribe..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17456/028_-_requer_a_dragagem_de_limpeza_do_riacho_tapera.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17459/req-_solicita_cameras_no_pindurao.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17460/avenida_evaristo_gomes.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17461/casa_azul.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17463/mirante_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17464/req._posto_policial_malhada.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17465/req-_solicita_cameras_no_lagoa_do_barbosa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17466/req-_solicita_cameras_no_barra_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17467/rua_lazaro_davi_monteiro_rua_larga_-_bairro_sao_cristovao_cobertura_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17468/req-_solicita_banheiros_no_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17469/req-_solicita_manutencao_de_poco_pindurao.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17470/030_-_requer_a_a_criacao_do_programa_casa_pintada_na_via_principal_de_acesso_ao_mirante_do_cruzeiro_da_palestina..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17471/029_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_24_e_no_559_da_rua_maria_feitosa_de_jesus_loteamento_sao_jose_bairro_cruz_alta..pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17472/032_-_requer_a_criacao_de_uma_rota_secundaria_de_acesso_de_veiculos_ao_mirante_do_cruzeiro_da_palestina..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17473/031_-_requer_a_a_criacao_do_programa_casa_pintada_na__rua_da_escadaria_de_acesso_ao_mirante_do_cruzeiro_da_palestina..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17474/reposicao_de_lampada_rua_martins_barros.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17475/requerimento_reposicao_lampada_apagada.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17476/req-_solicita_limpeza_na_vila_do_amor.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17477/requerimento_mirante_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17478/requerimento_mirante_do_cruzeiro_placas_informartivas..pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17481/requerimento_lixeiras_para_o_cruzeiro_da_palestina.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17482/requerimento_saneamento_dona_arlinda.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17483/req-_solicita_pavimentacao_para_rua_augusto_tenesio_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17484/req-_solicita_pavimentacao_para_rua_irene_emilia_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17485/construcao_de_estacionamento_para_motos_-_rua_da_escadaria_na_palestina.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17486/modelo_-_requerimento_cemiterio_cacimba_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17491/req-_solicita_pavimentacao_para_rua_projetada_05_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17492/req-_solicita_pavimentacao_para_rua_projetada_09_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17493/req-_solicita_bebedouro_para_a_praca_do_santo_agostinho.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17494/036_-_requer_a_pavimentacao_asfaltica_da_rua_elias_ferreira_do_nascimento_bairro_dona_dom..pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17495/wifi_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17496/req-_solicita_pavimentacao_para_rua_projetada_02_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17497/professor_de_zumba_-_mirante_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17498/construcao_de_creche_-_lot._leonor.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17499/profissional_na_area_da_saude_-_mirante_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17500/req-_solicita_pavimentacao_para_rua_seu_izidorio_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17501/coletor_arapua.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17502/033_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_27_da_avenida_teonilo_silvestre_da_silva_bairro_sao_cristovao..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17503/034_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_16_da_rua_doutor_arnaldo_monteiro_bairro_novo..pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17504/requerimento-_oferta_gratuita_de_implanon.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17505/035_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_19_da_rua_elias_ferreira_do_nascimento_bairro_dona_dom.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17508/037_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_287_da_rua_luiza_mendes_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17509/req-_solicita_bebedouro_para_o_mirante_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17510/req-_solicita_bebedouro_para_o_parque_wellington.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17512/modelo_-_requerimento_calcada_na_entrada_de_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17513/modelo_-_requerimento_poco_fundo_corrimao.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17514/requerimento_calcada_via_de_acesso_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17515/req_____2026_-_totens_de_monitoramento_da_academia_das_cidades_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17516/iluminacao_cruzeiro_13-01.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17517/requerimento_construcao_piscina.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17518/teloes_na_copa.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17519/atividades_culturais_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17520/038_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_129_da_rua_analicio_antonio_de_moura_loteamento_sao_jose_bairro_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17521/039_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_303_e_no_373_da_rua_joao_raimundo_de_souza_bairro_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17522/040_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_104_da_rua_presidente_humberto_de_alencar_castelo_branco_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17523/requerimento_bancos_para_subida_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17524/requerimento_limpeza_e_manutencao_no_calcamento.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17525/requerimento__manutencao_no_calcamento_-_escola_malhada.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17528/req._pavimentacao_rua_noel_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17529/requalificacao_da_quadra_do_residencial_cruzeiro_ass.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17530/mutirao_de_limpeza_bairro_maria_vieira_ii_ass.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17533/apresentacao_acustica_no_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17534/042_-_requer_a_vistoria_preventiva_das_arvores_centenarias_ou_de_patrimonio_historico_ambiental_no_distrito_do_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17535/043_-_requer_a_vistoria_preventiva_das_arvores_centenarias_ou_de_patrimonio_historico_ambiental_no_distrito_sede_scc..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17536/041_-_requer_a_vistoria_preventiva_das_arvores_centenarias_ou_de_patrimonio_historico_ambiental_no_distrito_do_para.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17537/modelo_-_requerimento_cruzeiro_poco_fundo_revitalizacao.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17540/requerimento__conclusao_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17541/requerimento_limpeza_e_manutencao_no_calcamento_rua_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17542/requerimento_limpeza_e_manutencao_no_calcamento_rua_eudes_nunes.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17543/requerimento_limpeza_e_manutencao_no_calcamento_rua_edeilson_nunes.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17544/requerimento_rua_jose_marcelo_simao.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17554/044_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_53_da_rua_antonio_felix_da_silva_bairro_novo..pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17555/045_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_129_da_rua_ananias_carlos_da_rocha_bairro_novo..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17556/046_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_27_da_rua_maria_francisca_da___silva_bairro_novo..pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17557/047_-_requer_que_as_pessoas_acometidas_por_fibromialgia_tenha_o_direito_de_utilizar_as_vagas_de_estacionamento_reservadas_as_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17558/048_-_requer_que_as_pessoas_acometidas_por_fibromialgia_tenha_equiparacao_legal_dessa_condicao_a_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17559/requerimento_iluminacao_rota_do_mar_club.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17561/construcao_de_creche_-_bairro_cruz_alta.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17562/programa_cultural_-_mirante_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17567/req-_solicita_manutencao_de_calcamento_na_rua_caramuru.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17569/requerimento__quadra_da_escola_donatila.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17570/requerimento_ponto_turistico_no_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17571/praca_-_lot._sao_jose.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17572/req-_solicita_bebedouro_para_o_parque_florestal.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17573/req-_solicita_cameras_na_rua_ismael_belo_de_souza_filho_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17574/req-_solicita_instalacao_de_telas_na_praca_gercina_clemetino_de_mello_malhada.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17575/req-_solicita_instalacao_de_telas_na_praca_do_residencial_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17576/req-_solicita_manutencao_de_canteiros_na_praca_de_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17577/req-_solicita_protecao_lateral_para_canal_no_bairro_cruz_alta.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17578/049_-_requer_a_mudanca_de_fluxo_de_veiculos_da_avenida_rio_branco_deixando-a_de_ser_mao_dupla_tornando-se_sentido_unico.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17579/050_-_requer_a_pavimentacao_asfaltica_da_avenida_rio_branco_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17580/052_-_requer_a_pavimentacao_asfaltica_da_rua_dr_petronio_barbosa_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17581/requerimento_de_complemento_de_pavimentacao_na_av_padre_zuzinha.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17583/051_-_requer_a_pavimentacao_asfaltica_da_avenida_papa_joao_xxiii_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17584/054_-_requer_a_pavimentacao_asfaltica_da_avenida_america_do_sul_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17585/055_-_requer_a_pavimentacao_asfaltica_da_rua_antonio_burgos_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17586/056_-_requer_a_pavimentacao_asfaltica_da_avenida_raimunda_maria_aragao_bairro_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17587/057_-_requer_a_inicializacao_da_campanha_de_imunizacao_contra_a_dengue_nas_criancas_e_adolescentes_de_10_a_14_anos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17588/053_-_requer_a_pavimentacao_asfaltica_da_rua_professora_ivani_batista_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17589/sessao_solene_escola_ivone.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17590/desenvolvimento_e_o_fortalecimento_cadunico.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17591/oferta_de_beneficios_eventuais.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17592/programa_municipal_de_capacitacao_profissional_e_geracao_de_renda.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17593/investimentos_no_ct.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17594/bandeira_no_mirante_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17600/requerimento_de_pavimentacao_rua_henrique_barbosa.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17601/requerimento__manutencao_em_calcamento_-_maria_vieira.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17602/requerimento_de_pavimentacao_rua_josefa_dona_zefa.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17603/requerimento_de_complemento_de_pavimentacao_rua_henrique_barbosa.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17604/requerimento_01___maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17605/058_-_requer_a_pavimentacao_asfaltica_da_rua_joao_de_oliveira_ramos_bairro_dona_dom..pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17606/059_-_requer_a_pavimentacao_asfaltica_da_rua_joao_deodato_de_barros_bairro_dona_dom..pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17607/060_-_requer_a_pavimentacao_asfaltica_da_rua_virgilina_pereira_bairro_sao_cristovao..pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17609/implantacao_rota_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17611/061_-_requer_implantacao_de_um_espaco_pet_no_centro_esportivo_comunitario_dimas_pereira_dantas_dimas_dantas.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17612/062_-_requer_a_fiscalizacao_nas_obras_da_compesa__na_rua_maria_izabel_xavier_em_frente_ao_imovel_no_820_e_no_821..pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17613/063_-_requer_a_fiscalizacao_nas_obras_da_compesa__na_rua_maria_izabel_xavier_em_frente_ao_imovel_no_501_e_no_505..pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17614/064_-_requer_a_fiscalizacao_nas_obras_da_compesa_na_rua_manoel_monteiro_da_paixao_em_frente_ao_imovel_no_516_e_no_522..pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17615/modelo_-_requerimento_sessao_solene_vila_do_para.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17616/modelo_-_requerimento_joao_glicerio_do_nascimento-tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17617/modelo_-_requerimento_tome_de_souza.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17618/065_-_requer_o_termino_da_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_na_rua_paulo_arruda_aragao_bairro_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17621/reuniao_itinerante_para.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17622/reuniao_itinerante_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17623/reuniao_itinerante_sitio_cacimba_baixo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17624/reuniao_itinerante_sitio_carrapicho.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17625/reuniao_itinerante_sitio_magana.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17626/reuniao_itinerante_sitio_porteiras.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17627/audiencia_publica_ensino_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17628/ampliacao_da_cobertura_do_programa_saude_da_familia.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17629/fortalecimento_da_rede_de_atencao_psicossocial.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17630/ampliacao_dos_servicos_de_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17631/via_de_acesso_ao_residencial_cruzeiro_-_asfalto.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17632/066_-_requer_os_estudo_tecnico_para_modernizacao_da_rede_de_abastecimento_de_agua_no_distrito_de_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17633/067_-_requer_a_implantacao_de_rede_de_abastecimento_de_agua_na_rua_justino_fulgencio_de_alcantara_distrito_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17634/068_-_requer_a_implantacao_de_rede_de_abastecimento_de_agua_na_rua_ismael_belo_de_souza_filho_rua_da_creche_distrito_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17644/requerimento_de_coletores_de_lixo_av_braz_e_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17645/acoes_permanentes_de_educacao_em_saude.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17646/modelo_-_requerimento_bicicletario_praca_kaique_.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17647/requerimento_caminhada_do_forro_no_sao_joao_da_moda_com_comida_gigante_.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17649/requerimento_luminaria_e_postes_rua_lourival_pereira_arruda_para.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17650/requerimento_subistituicao_lampada_rua_sto_andre_-_palestina.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17651/requerimento_reparo_da_pavimentacao_na_travessa_cecilia_bezerra_arco_verde_45_.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17652/requerimento_para_pontos_de_abrigos_para_passageiros.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17653/modelo_-_requerimento_totem_praca_alfredo_felix_.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17654/modelo_-_requerimento_bicicletario_praca_alfredo_felix.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17655/069_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_na_travessa_maria_pereira_da_rocha_bairro_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17656/070_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_73_da_rua_papa_joao_xxiii_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17657/implantacao_e_fortalecimento_de_casas_de_acolhimento.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17658/plano_municipal_de_qualificacao_profissional_e_empregabilidade.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17659/simona.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17664/aumento_do_efetivo_policial_-_raquel_lira.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17665/req-_solicita_criacao_do_programa_mirante_acessivel.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17672/modelo_-_requerimento_praca_rua_padre_arruda.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17673/requerimento_homenagem_de_joao_zito_sao_joao_da_moda.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17674/requerimento_02___refis_2026.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17675/requerimento_03___inss.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17676/071_-_requer_a_construcao_de_uma_escola_padrao_fnde_no_distrito_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17677/requerimento_04___receita_federal.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17680/072_-_requer_a_inclusao_dos_atletas_da_modalidade_futebol_de_base_no_programa_bolsa_atleta_municipal..pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17681/elaboracao_e_implementacao_de_politicas_publicas_municipais_permanentes_de_promocao_da_igualdade_racial.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17682/fortalecimento_da_aplicacao_da_lei_federal_n_10.639-2003.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17683/promocao_de_eventos_campanhas_e_acoes_culturais.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17687/rua_sebastiao_rodrigues_de_lima.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17688/rua_monte_das_tabocas.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17690/rua_gilvan_sebastiao_da_silva.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17691/rua_antonio_raimundo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17692/rua_odete_eunice_feitosa_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17693/rua_otaviano_francisco_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17694/rua_maria_eunice_ramos_de_lima.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17695/rua_joao_jose_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17696/modelo_-_requerimento_quebra_molas_residencial_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17698/rua_jose_marcelo_simao.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17699/rua_pedro__francisco_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17700/rua_aniceto_jacinto_ramos.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17701/rua_cecilio_arruda_de_farias.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17702/rua__antonia_ferreira_ramos.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17704/073_-_requer_a_retirada_das_metralhas_em_frente_a_residencia_de_no_251_ate_a_residencia_de_no_327_da_rua._luiza_mendes_bairro_nova_santa_cruz..pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17705/074_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_341_da_rua_maria_pereira_da_rocha_bairro_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17708/requerimento_requalificacao_passagens_molhadas_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17709/rua_celio_junior_da_silva.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17710/rua__maria_francisca_ramos.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17711/rua__manoel_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17712/rua_jailson_ferreira_tenorio.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17713/rua_zenilde_lira_ferreira_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17714/rua_bernardino_vitorino_da_silva.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17715/rua_severino_nunes_de_lima.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17716/rua_jose_francelino_aragao_filho.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17717/rua_maria_do_socorro_aragao_florencio.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17718/rua_joao_raimundo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17719/rua_maria_vieira_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17720/rua_luiz_bernardino_ferreira.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17721/rua_analicio_antonio_de_moura.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17722/rua_luiz_francelino_aragao.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17723/rua_jose_bernardino_gomes__filho.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17724/requerimento_07___campanha_titulo.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17732/req-_solicita_remocao_de_chassis_na_margem_da_manhosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17733/076_-_requer_o_o_envio_de_um_projeto_de_lei_do_executivo_com_a_finalidade_de_garantir_as_acoes_municipais_referente_a_lei_federal__no_15.344-2026.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17734/rua_alfredo_francisco_de_farias.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17735/rua_manoel_marques_da_silva.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17737/075_-_requer_no_sentido_que_com_a_construcao_de_uma_escola_padrao_fnde_no_distrito_poco_fundo_permaneca_nome_escola_intermediaria_professora_maria_jose..pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17762/078_-_requer_a_retirada_das_metralhas_na_esquina_do_pallace_recepcione_na_avenida_jose_olinda_xavier_bairro_malhada_do_meio..pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17763/req-_solicita_limpeza_do_canal_da_rua_maria_da_conceicao_jeronimo_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17764/avenida_wanderbilte_dias_bezerra.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17765/requerimento_para_fazer_estrada_via_oscazao_para_o_mirante_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17766/requerimento_homenagem_de_joao_joao_toinho_catanha.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17767/req_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17768/077_-_requer_os_servicos_de_retirada_da_formacao_de_lixao_no_entroncamento_da_rua_maria_querino_de_farias_a_com_a_estrada_de_acesso_ao_bairro_malhada_do_meio..pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17769/079_-_requer_o_patrolamento_e_colocacao_de_picarro_na_rua_isaque_teodoro_aragao_loteamento_portal_santa_cruz__bairro_gaudencio_gomes_feitosa..pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17772/080_-_requer_a_retirada_das_metralhas_e_roco_dos_matos_na_rua_sao_pedro_bairro_oscarzao..pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17774/requerimento_06___patrolamento.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17776/rua_maria_fernandes_de_moura.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17777/semana_de_palestras_dia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17778/mutirao_de_exames_preventivos_voltado_as_mulheres.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17780/complemento_do_saneamento_basico_da_rua_nelson_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17781/rua_raimundo_goncalves_de_souza.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17782/rua_jose_gomes_bezerra_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17783/rua_miguel_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17784/rua_maria_do_socorro_costa.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17785/rua_james_dean_lopes_neves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17786/rua_manoel_dunda_de_lima.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17787/rua_jose_siqueira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17788/req._rua_luiz_francelino_aragao.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17789/081_-_requer_a_retirada_das_metralhas_e_roco_dos_matos_na_rua_santo_antonio_bairro_oscarzao..pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17790/083_-_requer_a_retirada_das_metralhas_e_roco_dos_matos_na_travessa_de_santo_antonio_bairro_oscarzao..pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17791/084_-_requer_a_retirada_das_metralhas_e_roco_dos_matos_na_rua_primeiro_de_maio_bairro_oscarzao..pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17792/085_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_da_rua_isaque_teodoro_aragao_loteamento_portal_santa_cruz__bairro_gaudencio_gomes_feitosa..pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17793/086_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_da_rua_mestre_zeca_soares_loteamento_novo_polo_parque_santana_bairro_capibaribe..pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17794/087_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_da_rua_barnabe_de_oliveira_loteamento_novo_polo_parque_santana_bairro_capibaribe..pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17795/088_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_da_rua_sheila_cristina_de_lima_goncalves_loteamento_novo_polo_parque_santana_bairro_capibaribe..pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17796/089_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_da_rua_valdilene_creuza_da_silva_branca_de_dedela_loteamento_ana_vieira_melo__bairro_palestina.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17797/090_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_da_rua_amauri_vital_da_silva_amauri_do_casa_de_taipa_loteamento_novo_polo_parque_santana_bairro_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17798/091_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_da_rua_jose_roberto_do_nascimento_filho_garoto_bel_loteamento_serrote_bairro_oscarzao..pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17799/092_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_da_rua_severina_da_penha_araujo_dona_bia_bairro_oscarzao..pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17800/093_-_requer_a_pavimentacao_asfaltica_da_rua_rizoneide_beserra_de_lima_costa_galega_loteamento_vila_do_para_distrito_para.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17804/equipamentos_de_protecao_e_trabalho_destinados_aos_agentes__do_fumace.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17805/reajuste_do_adicional_de_insalubridade_concedido_aos_agentes_que_atuam_no_servico_de_fumace.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17806/conserto_do_veiculo_utilizado_pelos_agentes_do_servico_de_fumace..pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17807/kits_pedagogicos_para_alunos_atipicos.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17808/disponibilizacao_de_um_veiculo_com_carroceria_adequada_e_adaptada_para_os_agentes_do_fumace..pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17809/troca_de_saneamento_-_rua_maria_eulalia_de_lira_dona_lica_2.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17810/reposicao_do_calcamento_-_rua_maria_eulalia_de_lira_dona_lica_2.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17811/ciclovia_-_via_de_acesso_ao_residencial_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17813/082_-_requer_a_retirada_das_metralhas_e_roco_dos_matos_na_travessa_de_sao_pedro_bairro_oscarzao..pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17814/req-_solicita_fiscalizacao_de_lancamento_de_esgoto_na_manhosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17815/requerimento_playground_na_praca_alfredo_felix_da_silva.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17816/requerimento_reposicao_de_lampada_rua_genario_olipio_da_rocga.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17817/requerimento_pintura_faixa_de_pedestre_e_redutores_de_velocidade_da_av_pedro_paulo_alves_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17818/094_-_requer_o_roco_dos_matos_existente_na_beira_das_estradas_do_sitio_carrapicho_velho_zona_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17819/095_-_requer_o_roco_dos_matos_existente_na_beira_das_estradas_do_sitio_serra_da_onca_zona_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17820/096_-_requer_o_roco_dos_matos_existente_na_beira_das_estradas_do_sitio_carreira_de_pedra_zona_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17821/097_-_requer_o_roco_dos_matos_existente_na_beira_das_estradas_do_sitio_angico_zona_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17822/098_-_requer_o_roco_dos_matos_existente_na_beira_das_estradas_do_sitio_carrapicho_novo_zona_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17823/100_-_requer_o_roco_dos_matos_existente_na_beira_das_estradas_do_sitio_magana_zona_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17824/101_-_requer_o_roco_dos_matos_existente_na_beira_das_estradas_do_sitio_cacimba_de_baixo_zona_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17825/102_-_requer_o_roco_dos_matos_existente_na_beira_das_estradas_do_sitio_pintor_zona_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17826/req_-_rua_villar.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17827/req_-_praca_jacana.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17828/req_-_rua_severino.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17829/req_-_esgoto_rua_zila.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17830/req_-_esgoto_rua_maria.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17831/req_-_conserto_parana.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17833/lei_dos_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17834/req_-_limpeza.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17835/req_-_desobstrucao.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17836/req_-_entulhos.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17837/informacoes_atendimento_educacional_especializado_aee.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17838/099_-_requer_o_roco_dos_matos_existente_na_beira_das_estradas_do_sitio_porteira_zona_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17839/requerimento__maquina_patrol_pra_ct_manhosa.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17840/req-_solicita_a_realizacao_do_servico_de_manutencao_asfaltica_na_avenida_29_de_dezembro_assinado.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17841/req-_solicita_a_realizacao_do_servico_de_substituicao_das_defensas_metalicas_29_por_muretas_de_protecao_continuas_de_concreto_na_rodovia_pe-160_assinado.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17842/req-_solicita_a_realizacao_do_servico_de_manutencao_corretiva_dos_redutores_de_velocidade_29_localizados_na_rua_otavia_capibaribe_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17843/requerimento_de_retirada_de_entulhos_rua_moises_ferreira.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17845/manutencao_das_estradas_da_vila_do_sossego_e_da_costela_vila_do_para.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17846/carrapicho_velho_-_praca_vereadora_zilda_moraes.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17847/carrapicho_novo_-_praca_maria_assuncao_de_siqueira.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17848/requerimento_redutores_de_velocidade__av_joao_glicerio.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17849/requerimento_lombadas_rua_franscisca.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17852/requerimento_calcada_tipo_pista_de_cooper.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17854/103_-_requer_o_patrolamento_e_colocacao_de_picarro_nas_estradas_do_sitio_carrapicho_velho_zona_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17855/104_-_requer_o_patrolamento_e_colocacao_de_picarro_nas_estradas_do_sitio_serra_da_onca_zona_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17856/105_-_requer_o_patrolamento_e_colocacao_de_picarro_nas_estradas_do_sitio_carreira_de_pedra_zona_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17857/106_-_requer_o_patrolamento_e_colocacao_de_picarro_nas_estradas_do_sitio_angico_zona_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17858/107_-_requer_o_patrolamento_e_colocacao_de_picarro_nas_estradas_do_sitio_carrapicho_novo_zona_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17859/108_-_requer_o_patrolamento_e_colocacao_de_picarro_nas_estradas_do_sitio_porteira_zona_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17860/109_-_requer_o_patrolamento_e_colocacao_de_picarro_nas_estradas_do_sitio_magana_zona_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17861/110_-_requer_o_patrolamento_e_colocacao_de_picarro_nas_estradas_do_sitio_cacimba_de_baixo_zona_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17862/111_-_requer_o_patrolamento_e_colocacao_de_picarro_nas_estradas_do_sitio_pintor_zona_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17863/112_-_requer_o_planejamento_e_escala_de_horarios_para_a_subida_ao_cruzeiro_da_palestina_durante_a_semana_santa_de_2026..pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17864/113_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_malhada_do_meio_durante_o_feriado_da_semana_santa_2026.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17865/114_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_bela_vista._durante_o_feriado_da_semana_santa_2026.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17866/115_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_capibaribe_durante_o_feriado_da_semana_santa_2026.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17867/116_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_centro_durante_o_feriado_da_semana_santa_2026.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17868/117_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_cruz_alta_durante_o_feriado_da_semana_santa_2026.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17869/118_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_da_moda_durante_o_feriado_da_semana_santa_2026.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17870/119_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_dona_dom_durante_o_feriado_da_semana_santa_2026.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17871/120_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_malaquias_cardoso_durante_o_feriado_da_semana_santa_2026.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17872/121_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_manhosa_durante_o_feriado_da_semana_santa_2026.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17873/122_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_nova_santa_cruz_durante_o_feriado_da_semana_santa_2026.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17874/123_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_novo_durante_o_feriado_da_semana_santa_2026.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17875/124_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_oscarzao_durante_o_feriado_da_semana_santa_2026.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17876/125_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_palestina_durante_o_feriado_da_semana_santa_2026.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17877/126_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_santo_agostinho_durante_o_feriado_da_semana_santa_2026.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17878/127_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_sao_cristovao_durante_o_feriado_da_semana_santa_2026.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17879/128_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_bairro_gaudencio_gomes_feitosa_durante_o_feriado_da_semana_santa_2026.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17880/129_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_distrito_poco_fundo_durante_o_feriado_da_semana_santa_2026.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17881/130_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_no_distrito_para_durante_o_feriado_da_semana_santa_2026.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17882/131_-_requer_o_do_patrulhamento_ostensivo_e_preventivo_nos_sitios_e_nas_estradas_da_zona_rural_do_nosso_municipio_durante_o_feriado_da_semana_santa_2026.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17883/132_-_requer__a_retirada_imediata_do_lixao_e_das_metralhas_acumulados_entre_a_rua_jose_marcelino_simplicio_e_a_rua_floriano_mestre_da_silva_no_loteamento_sao_jose_bairro_cruz_alta..pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17884/133_-_requer_o_roco_dos_matos_existente_na_rua_rua_floriano_mestre_da_silva_loteamento_sao_jose_bairro_cruz_alta..pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17885/134_-_requer_o_roco_dos_matos_existente_na_rua_jose_marcelino_simplicio_loteamento_sao_jose_bairro_cruz_alta..pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17886/135_-_requer_a_instalacao_de_estruturas_removivel_para_a_pratica_da_modalidade_esportiva_voleibol_e_futevolei_na_praca_gercina_clementino_de_melo_bairro_malhada_do_meio..pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17887/136_-_requer_a_construcao_de_duas_tabelas_de_basquetebol_para_a_pratica_da_modalidade_esportiva_basquetebol_na_praca_gercina_clementino_de_melo_bairro_malhada_do_meio..pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17888/requerimento_quadra_de_areia_cohab.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17889/modelo_-_requerimento_praca_bairro_cruz_alta.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17890/requerimento_radio_calcadao.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17891/requerimento_guarita_calcadao.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17892/campanha_permanente_de_conscientizacao_e_combate_a_violencia_sexual.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17893/dados_detalhados_e_plano_de_enfrentamento_a_violencia_sexual.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17895/intensificacao_do_patrulhamento_e_monitoramento_em_areas_criticas.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17896/requerimento__reservatorio_de_agua_centor_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17897/requerimento_praca_manhosa_em_frente_a_creche.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17898/requerimento_cemiterio_pets.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17899/requerimento-_implantacao_de_passagens_elevadas-_avenida_padre_zuzinha.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17900/requerimento_inspecao_do_acude_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17901/requerimento_saneamento_rua_jose_da_silva_neves.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17902/requerimento_calcamento_rua_jose_da_silva_neves.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17903/137_-_requer_a_substituicao_e_manutencao_da_areia_em_equipamento_publico_quadra_de_areia_da_praca_gercina_clementino_de_mello_bairro_malhada_do_meio..pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17904/138_-_requer_a_revitalizacao_da_praca_maria_marly_neves_jordao_em_frente_ao_cemiterio_sao_judas_tadeu_no_bairro_sao_cristovao..pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17905/rua_antonio_farias.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17906/139_-_requer_a_construcao_de_uma_praca_entre_a_avenida_jose_olinda_xavier_e_a_rua_viviane_alcantara_silva_no_bairro_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17907/140_-_requer_a_construcao_de_um_mirante_entre_a_avenida_jose_olinda_xavier_e_a_rua_maria_jose_de_souza_no_bairro_malhada_do_meio..pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17908/requerimento_limpeza_rua_viviane.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17909/requerimento_limpeza_rua_malhada_maia_jose.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17910/requerimento_limpeza_rua_malhada_-_joao.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17911/requerimento_limpeza_rua_malhada_-_aderval.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17912/requerimento_limpeza_rua_malhada_-_maria_nanzinha.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17913/requerimento_limpeza_rua_malhada_-_hideraldo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17914/requerimento_limpeza_rua_malhada_-_quiteria.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17915/requerimento_limpeza_rua_malhada_-_abel.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17916/requerimento_limpeza_rua__-_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17917/requerimento_limpeza_rua_malhada_-_maria_ramos.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17918/requerimento_limpeza_rua_malhada_-_venancio.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17919/requerimento_limpeza_rua_malhada_-_joao_anastacio.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17920/requerimento_limpeza_rua_malhada_-_jose_artur.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17921/requerimento_limpeza_rua_malhada_-_leonides.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17922/requerimento_limpeza_rua_malhada_-_lidio.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17923/requerimento_limpeza_rua_malhada_-_evaristo.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17924/requerimento_limpeza_rua_malhada_-_sotero.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17925/requerimento_limpeza_rua_malhada_-_maria_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17926/requerimento_limpeza_rua_malhada_-_maria_josefa.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17927/requerimento_limpeza_rua_malhada_-_luiz_cosmo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17928/requerimento_limpeza_rua_malhada_-_natalicio.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17929/requerimento_limpeza_rua_malhada_-_raimundo.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17930/requerimento_limpeza_rua_malhada_-_severino.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17931/requerimento_limpeza_rua_malhada_-_otacilio.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17932/requerimento_limpeza_rua_malhada_-_jose_mestre.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17933/requerimento_pontilhao_para.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17934/centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17935/requerimento_poda_arvores_malhada.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17936/modelo_-_requerimento_zumba_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17937/pavimentacao_estacionar_veiculos_upa.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17939/requerimento_08___semana_santa.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17940/requerimento_09___patrolamento.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17941/requerimento__pedro_fernandes_de_moura_complento_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17942/requerimento__luiz_jeronimo_mao_unica.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17943/requerimento__luiz_jeronimo_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17944/modelo_-_requerimento_zumba_residencial_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17948/141_-_requer_que_seja_realizado_em_carater_de_urgencia_no_bairro_malhada_do_meio_a_instalacao_de_placas_indicativas_de_logradouros_lei_no_2.409-2015.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17949/142_-_requer_que_seja_realizado_em_carater_de_urgencia_no_bairro_malhada_do_meio_a_revisao_tecnica_e_manutencao_preventiva_que_completa_em_toda_a_rede_de_distribuicao_eletrica.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17950/143_-_requer_que_seja_realizado_em_carater_de_urgencia_no_bairro_malhada_do_meio_regularizacao_do_abastecimento_e_manutencao_da_rede_de_agua-esgoto.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17951/144_-_requer_que_seja_realizado_em_carater_de_urgencia_no_bairro_malhada_do_meio_a_retirada_dos_bancos_de_areia_metralhas_e_roco_dos_matos_acumulados_nas_64_ruas_e_avenidas.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17952/req_____2026_-_ampliacao_coleta_de_lixo_cacimba_de_baixo_magana_porteiras.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17954/motorista_de_ambulancia_para__condutor_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17955/via_acesso_residecial_cruzeiro_jacana.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17956/requerimento_campanhas_itinerantes_de_saude_preventiva_.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17957/requerimento__campanhas_itinerantes_de_saude_preventiva_na_comunidade_da_vila_de_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17958/patrolamento_rua_abdias_francisco_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17959/patrolamento_rua_jose_nelson_de_assis.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17960/patrolamento_rua_joventina_severina_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17961/patrolamento_rua_luiz_francisco_bezerra_da_silva.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17962/patrolamento_rua_margarida_josefa_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17963/patrolamento_rua_maria_nunes_silva_correia_torres.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17964/patrolamento_rua_maria_de_lourdes_passos_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17965/patrolamento_rua_pedro_nezinho_.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17966/patrolamento_rua_prof.anisio_texeira.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17967/patrolamento_rua_severino_erasmo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17968/patrolamento_rua_maria_de_lourdes_silva_torres.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17974/req._rua_jupiter.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17975/requerimento-pavimentacao_asfaltica_da_rua_mariano_amaro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17976/requerimento-pavimentacao_asfaltica_da_rua_prefeito_augustinho_rufino_de_melo.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17977/requerimento-pavimentacao_asfaltica_da_rua_tome_de_souza.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17978/procon.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17979/requerimento_recapeamento_asfaltico_av._amaro_manoel.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17980/145_-_requer_a_retirada_das_metralhas_lixo_e_roco_dos_matos_do_lado_esquerdo_do_cemiterio_santo_antonio_por_traz_do_velorio_municipal_oscar_epifanio_quixabeira..pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17981/146_-_requer_a_retirada_dos_lixos_e_metralhas_da_rua_projetada_08_localizada_por_traz_das_ruas_jose_goldeia_de_souza_e_rua_santo_antonio_distrito_de_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17982/147_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_50_da_rua_amaro_manoel_das_chagas_bairro_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17983/familias_titas.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17984/tereno_sinduprom.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17985/requerimento_306-2026.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17990/req_-_calcamento_01.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17991/req_-_calcamento_02.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17992/req_-_calcamento_03.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17993/req_-_calcamento_04.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17994/req_-_calcamento_05.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17995/requerimento_solicitacao_de_placas_procibido_jogar_lixp.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17996/modelo_-_requerimento_praca_na_rua_dom_helder_camara_-_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17997/modelo_-_requerimento_praca_academia_da_saude_-_loteamento_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17998/modelo_-_requerimento_carro_para_tea_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17999/modelo_-_requerimento_passagem_molhada_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18000/modelo_-_requerimento_poco_fundo_esgoto.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18001/modelo_-_requerimento_rua_ivanice.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18016/requerimento_praca_gaviao_-_2026.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18017/reforma_estrutural_-_campo_de_futebol_do_sitio_magana.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18018/requerimento_solicitacao_de_farmacia_pet.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18020/requerimento_10___programa_de_obesidade.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18021/requerimento_11___municipalizacao_procon.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18025/requerimento-pavimentacao_da_rua_tertulina_feslismina_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18026/requerimento-pavimentacao_da_rua_ismael_nunes_belos_de_souza.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18027/requerimento-pavimentacao_da_rua_projetada_02.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18028/requerimento-pavimentacao_da_rua_maria_silva_moura.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18029/requerimento-pavimentacao_asfaltica_da_rua_pedro_teodoro_aragao.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18030/requerimento-pavimentacao_da_rua_dr._claudio_abilio_aragao.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18031/requerimento-pavimentacao_asfaltica_da_rua_rua_joao_clemente_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18043/requerimento_base_primeiro_socorro_arizao.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18044/requerimento_alambrados_arizao.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18045/requerimento__conclusao_pavimentacao_-rua_helena.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18046/requerimento__banheiro_centro_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18050/requerimento__vetiarios_centro_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18051/requerimento__alambrados_centro_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18052/requerimento__quiosques_centro_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18053/requerimento__caf_-_malhada.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18054/requerimento__caf_-_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18055/requerimento__ar_condicionado_acaua.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18056/requerimento__academia_das_cidades_florida.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18057/requerimento___iluminacao_da_rua_hidelvanio_gomes_de_lima.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18058/req_____2026_-_construcao_de_uma_nova_escola_na_cohab.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18059/modelo_-_requerimento_acougue_publico.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18060/148_-_requer_a_criacao_do_guia_turistico_virtual_municipal_descobrindo_a_terra_da_moda..pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18061/149_-_requer_a_substituicao_da_tubulacao_da_rede_de_saneamento_da_rua_justino_fulgencio_de_alcantara_distrito_de_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18062/150_-_requer_o_roco_dos_matos_retirada_dos_lixos_e_metralhas_da_rua_santo_antonio_distrito_de_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18063/151_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_aos_imoveis_no_175_e_no_179_da_rua_padre_francisco_distrito_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18064/req-_solicita_a_construcao_de_praca_na_rua_rua_jose_evandro_nunes_da_silva_bairro_santo_agostinho_1.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18065/152_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_da_rua_justino_fulgencio_de_alcantara_-_distrito_de_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18066/requerimento-_construcao_de_piscinas_nas_novas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18067/req_-_viaduto_01.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18068/req_-_viaduto_02.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18069/req_-_viaduto_03.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18070/estacao_meteorologica_cacimba_baixo.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18071/estacao_meteorologica_para.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18072/estacao_meteorologica_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18073/estacao_meteorologica_parque_florestal.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18080/153_-_requer_a_manutencao_da_tubulacao_da_rede_de_esgoto_em_frente_ao_imovel_no_22_da_rua_amaro_manoel_das_chagas_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18082/155_-_requer_o_roco_dos_matos_retirada_de_lixo_e_metralhas_as_margens_da_pe-160_no_percurso_do_trevo_do_letreiro_do_distrito_de_poco_fundo_ate_trevo_do_posto_na_saida_para_jatauba..pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18088/requerimento__caf_-_dona_arlinda.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18089/requerimento__caf_-_cruzeiro_palestina.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18091/requerimento__caf_-_polispacas.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18092/modelo_-_requerimento_gameleira_rua_grande.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18093/pesquisa.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18094/requerimento_pontilhao_santo_agostinho.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18098/requerimento__pavimentacao_rua_canal_do_rio_verde.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18099/154_-_requer_a_requalificacao_e_reforma_do_acougue_publico_municipal_do_distrito_de_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18100/157_-_requer_o_roco_dos_matos_retirada_dos_lixos_nas_laterais_da_escadaria_do_cruzeiro_do_distrito_de_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18101/requerimento_bueiros_rua_abilio.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18102/156_-_requer_o_roco_dos_matos_retirada_de_lixo_e_metralhas_da_pe-160_no_percurso_do_trevo_do_letreiro_do_distrito_de_poco_fundo_ou_trevo_pra_jatauba..pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18103/requerimento_reposicao_calcamento_tapa_buraco_rua_josefa_maria_de_jesus..pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18104/requerimento_troca_de_manilhas.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18105/2026_14.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18106/req_-_2026_04.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18107/req_-_2026_02.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18108/req_-_2026_03.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18109/2026_11.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18110/2026_13.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18111/2026_12.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18112/req_-_2026_01.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18113/2026_10.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18114/req_-_2026_06.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18115/req_-_2026_07.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18116/2026_08.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18117/2026_09.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18118/req_-_2026_05.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18119/requerimento_troca_de_manilhas_-_maria_vieira.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18120/168_-_requer_a_atualizacao_do_status_de_todos_os_projetos_do_municipio_cadastrados_no_novo_pac_selecoes..pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18121/158_-_requer_o_treinamento_para_as_equipes_de_saude_da_familia_sobre_as_novas_metricas_do_saude_brasil_360.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18122/159_-_requer_a_criacao_de_um_mutirao_de_busca_ativa_para_atualizacao_cadastral_e_exames_de_pacientes_cronicos_diabeticos_e_hipertensos.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18123/161_-_requer_a_adesao_formal_do_municipio_ao_eixo_de_telessaude_especializada_utilizando_a_estrutura_da_rede_nacional.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18124/162_-_requer_a_elaboracao_de_um_plano_municipal_de_transicao_para_a_oferta_da_insulina_glargina_na_rede_publica.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18125/162_-_requer_a_elaboracao_de_um_plano_municipal_de_transicao_para_a_oferta_da_insulina_glargina_na_rede_publica.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18126/160_-_requer_o_levantamento_tecnico_da_conectividade_das_unidades_de_saude_locais_para_a_implementacao_do_programa_hospitais_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18127/163_-_requer_a_fiscalizacao_e_atualizacao_do_catalogo_da_farmacia_municipal_e_das_farmacias_credenciadas..pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18128/164_-_requer_a_adesao_ao_programa_federal_de_incentivo_para_residencia_medica-multiprofissional..pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18129/165_-_requer_a_divulgacao_sobre_o_cronograma_de_implantacao_das_praticas_integrativas_e_complementares_pics_nas_ubss_conforme_a_portaria_municipal_no_005-2026..pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18134/166_-_requer_a_confirmacao_da_adesao_do_municipio_ao_ciclo_2025-2026_do_programa_saude_na_escola..pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18135/167_-_requer_apresentacao_de_proposta_no_portal_investsus_para_captacao_dos_recursos_suplementares_previstos_na_portaria_gm-ms_no_10.169-2026..pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18136/169_-_requer_a_ampliacao_das_equipes_de_atendimento_nos_caps_e_a_criacao_de_um_plantao_psicologico_remoto_via_telessaude.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18137/aumento_do_efetivo_e_aquisicao_de_um_veiculo_-_patrulha_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18140/req_____2026_-_construcao_de_uma_nova_escola_ver_ciriaco_ramos_em_cacimba_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18141/ligacao_de_energia_da_avenida_jose_amaro_das_chagas.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18142/proibido_fumar_central_de_feiras_e_mercados.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18143/sonoro_central_de_feiras_e_mercados.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18144/170_-_requer_a_construcao_de_uma_nova_creche_padrao_fnde_tipo_1_programa_proinfancia_no_distrito_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18145/171_-_requer_a_instalacao_de_uma_farmacia_satelite_no_distrito_de_poco_fundo_para_descentralizar_a_entrega_de_medicamentos_de_uso_continuo..pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18148/174_-_requer_a_implantacao_de_nucleos_do_programa_esporte_e_lazer_da_cidade_pelc.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18149/175_-_requer_a_busca_de_recursos_atraves_do_programa_vencer_pelo_esporte__apoio_ao_paradesporto..pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18150/172_-_requer_o_reforco_nas_acoes_de_vigilancia_ambiental_com_a_compra_de_novos_equipamentos_de_aspersao_fumace_para_o_combate_as_arboviroses_denguezikachikungunya..pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18151/177_-_requer_que_realizado_esforcos_junto_ao_governo_do_estado_para_que_o_municipio_seja_sede_de_uma_das_etapas_do_circuito_literario_de_pernambuco_clipe_2026..pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18152/176_-_requer_a_articulacao_de_um_novo_termo_de_cooperacao_para_o_programa_morar_bem_pe_em_santa_cruz_do_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18154/requerimento_praca_pe-160.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18155/requerimento_praca_posto_romero.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18156/requerimento_praca_secretaria_de_mobilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18164/req._jose_vitorino_da_silva.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18167/requerimento_redutores_de_velocidade__av._rui_barbosa_cohab.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18168/178_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_134_da_rua_dos_pacas_bairro_centro..pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18169/179_-_requer_o_roco_dos_matos_retirada_dos_lixos_da_rua_santa_luzia_distrito_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18170/181_-_requer_o_roco_dos_matos_e_retirada_de_metralha_e_lixo_na_rua_projetada_saindo_da_rua_livino_bispo_ao_lado_esquerdo_do_club_do_nina..pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18171/modelo_-_requerimento_protecao_gradeado_na_rua_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18172/modelo_-_requerimento_grades_no_canal_da_rua_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18173/182_-_requer_o_patrolamento_e_colocacao_de_picarro_na_rua_projetada_saindo_da_rua_livino_bispo_ao_lado_esquerdo_do_club_do_nina_-_distrito_de_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18174/180_-_requer_a_varricao_roco_dos_matos_e_retirada_de_metralha_na_travessa_05_jorge_amado_distrito_de_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18175/183_-_requer_o_roco_dos_matos_e_retirada_de_metralha_e_lixo_na_rua_justino_fulgencio_de_alcantara_distrito_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18176/185_-_requer_o_roco_dos_matos_e_retirada_de_metralha_da_avenida_joao_mariano_quixabeira_joao_pina_distrito_de_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18177/186_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_em_frente_ao_imovel_no_16_da_rua_jose_goldeia_de_souza_distrito_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18178/187_-_requer_o_termino_da_a_pavimentacao_em_pedras_de_paralelepipedos_da_rua_jose_goldeia_de_souza_distrito_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18179/188_-_requer_o_roco_dos_matos_e_retirada_de_metralha_da_rua_jose_goldeia_de_souza_distrito_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18181/patrolamento_rua_erico_verissimo.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18184/173_-_requer_a_adesao_do_municipio_ao_programa_espaco_esportivo_comunitario__novo_pac_selecoes_2026..pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18185/189_-_requer_roco_e_desobstrucao_do_riacho_da_onca_no_trecho_que_compreende_o_distrito_de_poco_fundo_ate_o_desague_no_rio_capibaribe..pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18186/190_-_requer_a_instalacao_de_uma_estrutura_de_cruz_moderna_com_sistema_de_iluminacao_em_led_mangueiras_de_led_ou_refletores_integrados_no_cruzeiro_do_distrito_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18187/191_-_requer_a_confeccao_e_instalacao_de_um_letreiro_turistico_moderno_no_monumento_do_cruzeiro_do_distrito_de_poco_fundo_com_os_dizeres_distrito_de_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18188/requerimento_de_para_iluminacao_na_estrada_do_cemiterio_da_vila_do_para.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18189/patrolamento_rua_clarice_lispector.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18190/patrolamento_rua_chiquinha_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18191/patrolamento_rua_aurelio_buarque_de_holanda.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18192/patrolamento_rua_leonel_brizola.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18193/patrolamento_rua_euclides_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18194/patrolamento_rua_severino_luiz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18195/patrolamento_avenida_antonio_gomes_aragao.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18196/patrolamento_rua_jose_bezerra_da_silva.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18197/patrolamento_rua_professora_eulina_gomes_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18198/patrolamento_rua_safira.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18199/patrolamento_rua_opala.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18200/patrolamento_rua_abilio_pereira_neves.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18201/modelo_-_requerimento_conclusao_do_calcamento_da_rua_bonifacil_fernando_de_moura.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18202/requerimento_nova_usf_malhada.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18204/193_-_requer_a_disponibilizacao_de_equipes_para_treinamento_de_artes_marciais_voltado_a_defesa_pessoal_feminina_da_mulher_santa-cruzense_no_centro_esportivo_comunitario_dimas_pereira_dantas..pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18205/194_-_requer_a_disponibilizacao_de_equipes_para_treinamento_de_artes_marciais_voltado_a_defesa_pessoal_feminina_da_mulher_santa-cruzense_praca_gercina_clementino_de_mello_bairro_malhada_do_meio..pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18206/192_-_requer_a_disponibilizacao_de_equipes_para_treinamento_de_artes_marciais_voltado_a_defesa_pessoal_feminina_da_mulher_santa-cruzense_no_parque_municipal_wellington_monteiro..pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18207/195_-_requer_a_disponibilizacao_de_equipes_para_treinamento_de_artes_marciais_voltado_a_defesa_pessoal_feminina_da_mulher_santa-cruzense_na_praca_do_conjunto_habitacional_residencial_cruzeiro..pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18208/196_-_requer_a_disponibilizacao_de_equipes_para_treinamento_de_artes_marciais_voltado_a_defesa_pessoal_feminina_da_mulher_santa-cruzense_no_distrito_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18209/197_-_requer_a_disponibilizacao_de_equipes_para_treinamento_de_artes_marciais_voltado_a_defesa_pessoal_feminina_da_mulher_santa-cruzense_no_distrito_para.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18210/198_-_requer_a_disponibilizacao_de_equipes_para_treinamento_de_artes_marciais_voltado_a_defesa_pessoal_feminina_da_mulher_santa-cruzense__na_praca_academia_das_cidades_do_bairro_santo_agostinho..pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18211/199_-_requer_a_disponibilizacao_de_equipes_para_treinamento_de_artes_marciais_voltado_a_defesa_pessoal_feminina_da_mulher_santa-cruzense_na_praca_academia_das_cidades_da_cohab..pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18212/200_-_requer_a_disponibilizacao_de_equipes_para_treinamento_de_artes_marciais_voltado_a_defesa_pessoal_feminina_da_mulher_santa-cruzense_na_praca_da_avenida_padre_zuzinha..pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18213/201_-_requer_a_disponibilizacao_de_equipes_para_treinamento_de_artes_marciais_voltado_a_defesa_pessoal_feminina_da_mulher_santa-cruzense_na_praca_do_ceu..pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18214/req-_solicita_reparo_na_pavimentacao_da_rua_nelson_joao_da_silva.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18215/req-_solicita_a_construcao_de_uma_praca_na_rua_cosmana_alcina_tavares_bairro_acaua..pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18216/req-_solicita_reparo_na_pavimentacao_asfaltica_operacao_tapa-buracos_na_avenida_cesario_aragao.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18217/req-_solicita_a_remocao_de_entulhos_depositados_na_rua_beira_rio_centro..pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18218/202_-_requer_a_implantacao_de_faixa_de_seguranca_ao_longo_da_via_de_acesso_ao_bairro_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18219/req-_solicita_o_reparo_em_vazamento_de_esgoto_na_rua_do_rio_proximo_a_escola_municipal_prefeito_augustinho_rufino_de_melo_centro..pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18220/farmacia_estado.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18221/reforma_praca_santo_agostinho.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18224/requerimento__pavimentacao__jose_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18225/requerimento__patrolamento_da_rua__jose_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18235/costrucao_escola_ensino_medio.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18236/estacao_meteorologica_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18237/202_-_requer_a_disponibilizacao_de_uma_unidade_de_ambulancia_em_regime_de_plantao_permanente_para_o_distrito_de_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18238/requerimento_troca_de_manilhas_-_cohab.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18239/requerimento_para_pavimentacao_da_rua_boaventura__vieira.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18240/requerimento_para_saneamento_da_rua_boaventura_vieira_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18241/requerimento_para_saneamento_da_rua_manoel_jose_dos_prazeres.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18242/requerimento_iluminacao_canteiro_central_da_malhada.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18243/req-_solicita_reparo_na_rede_de_esgoto_estourada_na_rua_valdenice_moraes_aragao_de_araujo_no_bairro_santo_agostinho..pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18244/req-_solicita_pavimentacao_da_rua_iraci_marques_da_silva_no_bairro_oscarzao..pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18245/req-_solicita_elevacao_da_passagem_molhada_situada_na_rua_jose_moraes_da_silva_joel_moraes_no_bairro_santo_agostinho..pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18246/req-_solicita_reparo_no_pavimento_da_rua_salvador_bairro_santo_agostinho._1.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18247/requerimento_tapa_buracos_avenida_malhada.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18248/dia_d_sao_joao_da_moda.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18249/dia_municipal_da_liberdade_religiosa.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18250/obesidade_zero.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18251/reparo_de_calcamento_rua_padre_jose_aragao_araujo.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18252/limpeza_capinacao_e_pintura_de_meio_fio_rua_padre_jose_aragao_araujo.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18253/limpeza_capinacao_e_pintura_de_meio_fio_rua_nega_de_manu.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18254/requerimento__manutecao_completa_rua_pedro_ao_lado_do_bonanza.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18255/requerimento__pavimentacao_dr._claudio_abilio_aragao_ao_lado_do_bonanza.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18256/requerimento__manutencao_calcamento_esquina_do_mercadao_pe160.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18257/requerimento__pavimentacao_rua_ludugero_rua_em_frente_a_praca_antonio_burgos.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18258/requerimento__pavimentacao_rua_josefa_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18259/capinacao_e_remocao_de_arvores_da_especie_algaroba_bem_como_reparos_no_asfalto.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18260/requerimento__pavimentacao_rua_analia_severina_de_lima_oliveira.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18261/requerimento__pavimentacao_rua_benjamim_ferreira_piu.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18263/203_-_requer_a_alteracao_do_texto_da_lei_municipal_no_1.964-2011_que_rege_os_servicos_convencionais_por_taxis_e_carros_de_aluguel.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18264/requerimento_para_uma_ubs_no_bairro_santa_tereza.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18265/iptu__malhada.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18266/204_-_requer_a_poda_fitossanitaria_das_arvores_gameleiras_da_avenida_padre_zuzinha..pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18267/205_-_requer_a_poda_fitossanitaria_da_arvore_caibeira_tabebuia_aurea_tambem_conhecida_como_carauba_ou_ipe-amarelo-do-cerrado_da_rua_do_rio.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18268/206_-_requer_a_inclusao_do_estadio_municipal_severino_ribeiro_da_silva_no_cronograma_imediato_de_manutencao_e_zeladoria_da_secretaria_executiva_de_esporte..pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18269/207_-_requer_a_limpeza_desassoreamento_e_manutencao_preventiva_da_barragem_de_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18270/magisterio.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18273/amaro_manoel_das_chagas.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18274/manoel_joao_da_silva.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18275/pedro_paulo_alves_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18276/avenida_prefeito_braz_de_lira.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18277/josefa_maria_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18278/joao_glicerio_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18282/req_-_2609.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18283/req_-_2608.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18284/req_-_2610.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18285/208_-_requer_a_reestruturacao_requalificacao_e_reforma_geral_do_velorio_municipal_oscar_epifanio_quixabeira..pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18286/209_-_requer_os_servicos_de_tapa_buracos_na_pavimentacao_da_rua_jose_de_souza_sobrinho_distrito_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18287/patrolamento_-_bairro_oscarzao.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18288/teodoro_aragao.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18289/margarida_santos_alves.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18290/pavimentacao_rua_jose_djarbas.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18297/pedro_pereira_diniz.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18298/requerimento__pavimentacao_vila_do_amor_01.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18299/requerimento__pavimentacao_vila_do_amor_02.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18300/req._placa_educativa_escola_orlandina.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18301/requerimento__pavimentacao_vila_do_amor_03.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18302/requerimento__pavimentacao_vila_do_amor_04.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18303/requerimento__pavimentacao_vila_do_amor_05.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18304/requerimento__pavimentacao_vila_do_amor_06.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18305/requerimento__pavimentacao_vila_do_amor_07.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18306/requerimento__pavimentacao_vila_do_amor_08.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18307/requerimento__pavimentacao_vila_do_amor_09.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18308/requerimento__pavimentacao_vila_do_amor_10.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18309/requerimento__pavimentacao_vila_do_amor_11.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18310/requerimento__pavimentacao_vila_do_amor.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18311/modelo_-_requerimento_repintura_da_ciclovia_rua_grande.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18312/req._sec._de_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18313/requerimento_pintura_das_pracas_da_avenida_padre_zuzinha.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18315/req._escola__segura_-_dr._aragaozinho.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18316/req._bicicletario_escola_dr._aragaozinho.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18317/modelo_-_requerimento_corrego_rua_bahia.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18318/req._cameras_na_escola_professora_orlandina_arruda_aragao.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18323/centro_de_atencao_juventude_tea.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18324/campanha_de_concientizacao_de_mistua_de_produtos_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18325/campanha_de_orientacao_sobre_desastres_naturais.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18326/requerimento__refletor_da_magana.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18327/requerimento__sanaeamento_luiza_mendes.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18328/requerimento__mutirao_servicos_publicos_cidade_alta_01.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18329/requerimento__mutirao_servicos_publicos_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18330/requerimento__mutirao_servicos_publicos_cidade_alta_02.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18331/requerimento__mutirao_servicos_publicos_cidade_alta_03.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18332/requerimento__mutirao_servicos_publicos_cidade_alta_04.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18333/requerimento__mutirao_servicos_publicos_cidade_alta_05.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18334/requerimento__mutirao_servicos_publicos_cidade_alta_06.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18335/requerimento__mutirao_servicos_publicos_cidade_alta_07.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18336/requerimento__mutirao_servicos_publicos_cidade_alta_08.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18337/requerimento__mutirao_servicos_publicos_cidade_alta_09.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18338/requerimento__mutirao_servicos_publicos_cidade_alta_10.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18339/requerimento__mutirao_servicos_publicos_cidade_alta_11.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18346/req-_solicita_climatizacao_do_galpao_do_acougue_na_central_de_feiras.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18347/edital_cultura.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18349/audiencia_publica_cultura.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18351/requerimento_patrolamento_e_aterro_rua__teotonio_vilela.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18352/requerimento__porta_de_vidro_ubs_malhada.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18353/requerimento_toldo_-_ubs_malhada.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18355/requerimento_13___praca_da_malhada.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18356/210_-_requer_a_manutencao_corretiva_e_substituicao_de_lampadas_na_praca_vigario_ramos_no_distrito_de_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18357/211_-_requer_a_operacao_tapa-buraco_na_pavimentacao_em_frente_ao_imovel_no_67_da_rua_santo_antonio_no_distrito_de_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18358/212_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_na_travessa_izidorio_paulo_da_silva_seu_izidorio_distrito_de_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18359/212_-_requer_a_pavimentacao_em_pedras_de_paralelepipedos_briquetes_ou_asfalto_da_rua_rua_jose_roberto_da_silva_neto_bairro_palestina..pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18369/requerimento__mutirao_servicos_publicos_neco_aragao_01.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18370/requerimento__mutirao_servicos_publicos_neco_aragao_02.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18371/requerimento__mutirao_servicos_publicos_neco_aragao_03.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18372/requerimento__mutirao_servicos_publicos_neco_aragao_04.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18373/requerimento__mutirao_servicos_publicos_neco_aragao_-_pavimentacao_06.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18374/requerimento__mutirao_servicos_publicos_neco_aragao_-_pavimentacao_07.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18375/requerimento__mutirao_servicos_publicos_neco_aragao_08.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18376/requerimento__mutirao_servicos_publicos_neco_aragao_-_pavimentacao_09.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18377/requerimento__mutirao_servicos_publicos_neco_aragao_10.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18378/requerimento__mutirao_servicos_publicos_neco_aragao_11.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18379/requerimento__mutirao_servicos_publicos_neco_aragao_12.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18380/requerimento__mutirao_servicos_publicos_neco_aragao_14.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18381/requerimento__mutirao_servicos_publicos_neco_aragao_13.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18382/requerimento__mutirao_servicos_publicos_neco_aragao_-_pavimentacao_15.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18383/requerimento__mutirao_servicos_publicos_neco_aragao_-_pavimentacao_16.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18384/requerimento__mutirao_servicos_publicos_pedra_branca_17.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18385/requerimento_patrolamento_-_polispacas.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18387/requerimento__canil.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18388/requerimento__alambrado_praca_malhada.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18389/requerimento__rua.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18390/requerimento__rua_luiza_mendes.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18391/convocacao_educacao.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18394/213_-_requer_que_seja_realizado_em_carater_de_urgencia_no_loteamento_pedra_branca_regularizacao_do_abastecimento_e_manutencao_da_rede_de_agua-esgoto.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18404/215_-_requer_um_mutirao_de_melhoramento_geral_patrolamento_nivelamento_e_limpeza_nos_loteamento_de_ze_de_lau_e_loteamento_josildao..pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18405/216_-_requer_a_manutencao_tubulacao_da_rede_de_esgoto_proximo_ao_imovel_no1883_da_avenida_jose_olinda_xavier_bairro_malhada_do_meio..pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18406/segundo_tempo.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18407/centros_municipais_de_iniciacao_esportiva.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18408/politicas_publicas_paradesporto.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18409/216_-_requer_a_poda_das_arvores_em_frente_ao_cemiterio_santo_antonio_distrito_poco_fundo..pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18410/requerimento_14___iluminacao.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18411/rua_alice__xavier__de_morais_calcamento.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18412/req._requalificacao_da_praca_inacio_cirilo_coelho.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18413/req._requalificacao_da_escola_municipal_professora_lindalva_aragao_de_lira.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18415/218_-_requer_a_operacao_tapa-buraco_na_pavimentacao_em_frente_ao_imovel_464_da_rua_francisco_glicerio_da_silva_vereador_chico_de_deda_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18416/219_-_requer_a_manutencao_da_caixa_da_rede_de_esgoto_proximo_ao_imovel_no_115_da_rua_joao_firmino_da_costa_loteamento_santa_filomena_-_bairro_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18417/220_-_requer_a_manutencao_da_caixa_da_rede_de_esgoto_proximo_ao_imovel_no_360_da_rua_maria_julia_aragao_loteamento_sao_miguel_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18418/221_-_requer_a_operacao_tapa-buraco_e_retirada_de_entulhos_metralhas_entre_aos_imoveis_no_754_ao_no780_da_rua_maria_eunirce_chagas_bairro_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18422/requerimento_-_drenagem_rua_helena_neres.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18423/modelo_-_requerimento_academia_da_saude_oscarzao.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18424/modelo_-_requerimento_loteamento_santa_filomena.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18425/modelo_-_requerimento_pontos_de_apoio_de_ciclistas.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18426/modelo_-_requerimento_ponto_de_apoio_ciclista_cacimba_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18427/requerimento_requalificacao_da_avenida_teofanes_ferraz_torres.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18437/requerimento_-_camara_parque_wellington.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18438/requerimento_-_guardaa_municipal_parque_wellington_-_copia.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18439/req._pavimentacao_rua_bento_marques_junior.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18440/req._pavimentacao_rua_maria_de_lurdes_silvestre_ramos_.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18441/requerimento_-_pavimentacao_rua_de_rodinha.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18447/requerimento_-_pavimentacao_rua_de_junior.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18448/222_-_requer_o_termino_da_manutencao_da_caixa_da_rede_de_esgoto_proximo_ao_imovel_no_31_da_rua_major_negrinho_bairro_centro..pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18449/req._cronograma_de_acoes_de_reestruturacao_do_calcadao_miguel_arraes_de_alencar.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18450/processo_licitatorio.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18451/remuneracao_do_auditores_fiscais.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18452/requerimento_-_praca_dona_lica_ao_lado_da_ubs.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18455/req._troca_do_telhado_da_central_de_feiras_e_mercados.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18456/requerimento_troca_de_manilhas_dona_lica_1.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18457/requerimento_-_limpeza_centro_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18458/requerimento_-_pavimentacao_rua_de_rodinha_novo.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18459/req._votacao_oficial_junto_aos_feirantes_da_central_de_feiras_e_mercados_.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18461/requerimento_instalacao_de_raio_x_no_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18462/audiencia_publica_convocacao_secretaria.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18463/223_-_requer_que_no_sao_joao_da_moda_2026_venha_com_a_proposta_de_divulgacao_ampla_do_comercio_local.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18464/baralho_sos_das_crises_do_tea.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18465/224_-_requer_que_no_sao_joao_da_moda_2026_que_nao_seja__cobrado_valores_exorbitantes_fugindo_da_realidade_da_comercializacao_local_em_ventos..pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18466/225_-_requer_que_instale_camaras_de_reconhecimento_facial_nos_setores_de_entrada_do_patio_de_eventos_sao_joao_da_moda_2026.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18467/biblioteca_tea.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18468/226_-_requer_que_seja_realizado_uma_campanha_educativa_para_evitar_estacionamento_de_veiculos_em_frente_a_garagem_de_residencias__no_sao_joao_da_moda_2026.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18469/227_-_requer_que_seja_dado_oportunidade_de_trabalho_preferencialmente_a_moradores_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18470/228_-_requer_que_no_sao_joao_da_moda_2026_venha_com_o_espaco_de_facil_acesso_e_boa_visibilidade_destinado_para_as_pessoas_com_deficiencia_pcd..pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18471/229_-_requer_para_que_no_sao_joao_da_moda_2026_venha_com_a_proposta_da_valorizacao_da_musica_e_tradicoes_nordestinas..pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18472/230_-_requer_pontos_exclusivos_para_idosos_e_pessoas_com_deficiencia_ou_pouca_mobilidade_credenciados_durante_a_realizacao_do_sao_joao_da_moda_2026.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18473/231_-_requer_a_disponibilizacao_de_pontos_de_transporte_alternativos_toyotas_e_vans_para_embarque_ou_desembarque_de_passageiros_durante_a_realizacao_do_sao_joao_da_moda_2026.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18474/232_-_requer_que_15_quinze_porcento_do_valor_arrecadado_no_sao_joao_da_moda_2026_seja_investido_em_obras_no_estadio_municipal_ari_barbosa_de_lima_arizao..pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18475/233_-_requer_a_disponibilizacao_de_pontos_de_taxi_para_embarque_ou_desembarque_de_passageiros_durante_a_realizacao_do_sao_joao_da_moda_2026..pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18476/modelo_-_requerimento_informatica_basica_cidatec_.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18477/234_-_requer_a_disponibilizacao_de_pontos_de_mototaxi_para_embarque_ou_desembarque_de_passageiros_durante_a_realizacao_do_sao_joao_da_moda_2026..pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18478/req-_solicita_realizacao_de_reparacao_em_passeio_publico_calcada_de_residencia_localizada_na_rua_da_solidariedade_loteamento_jacana__no_bairro_santo_agostinho..pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18480/req-_solicita_realizacao_de_pavimentacao_da_travessa_04_palestina.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18481/req-_solicita_realizacao_de_pavimentacao_da_travessa_05_palestina.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18482/oficina_de_artes_tea.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18491/requerimento_-_alojamento_canil.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18492/req._destinacao_de_ambulancia_para_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18493/req._ambulancia_para_o_para.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18495/235_-_requer_a_notificacao_da_empresa_de_neoenergia_para_a_troca_do_poste_de_iluminacao_publica_no_t-071.499_da_avenida_padre_zuzinha.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18496/237_-_requer_reparos_e_manutencoes_com_a_operacao_tapa-buracos_atraves_do_programa_pe_na_estrada_no_trecho_da_pe-160.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18497/235_-_requer_a_apreensao_de_animais_de_grande_porte_no_canteiro_central_da_avenida_alice_pontes_coelho_bairro_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18498/adepe.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18499/238_-_requer_os_reparos_e_manutencoes_no_poste_de_iluminacao_publica_proximo_ao_imovel_no_05_da_rua_paulo_alves_lagos_no_distrito_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18502/requerimento_-_solicitacao_de_lombadas_av._jose_moraes_da_silva_santo_agostinho.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18503/modelo_-_requerimento_luminarias_upa24_horas.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18504/requerimento_-_solicitacao_de_internet_para.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18505/requerimento_-_solicitacao_de_internet_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18506/requerimento_-_solicitacao_de_internet_jacana.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18507/requerimento_-_solicitacao_de_internet_-_wellington_monteiro.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18508/requerimento_-_solicitacao_de_internet-_arizao.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18509/requerimento_-_solicitacao_de_internet_-_cacimba_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18510/requerimento_-_solicitacao_de_internet_-_feira_de_animais.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18511/requerimento_-_solicitacao_de_internet_-_centro_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18512/requerimento_-_solicitacao_de_internet_-_avenida_maria_vieira.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18513/requerimento_-_solicitacao_de_internet_-_parque_florestal.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18514/requerimento_-_solicitacao_de_internet_-_praca_da_malhada.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18515/requerimento_-_nova_pavimentacao_malhada_-_maria_nanzinha.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18516/requerimento_-_nova_pavimentacao_malhada_-_hideraldo_abrantes.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18517/requerimento_-_nova_pavimentacao_malhada_-_aderval_borges.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18518/requerimento_-_nova_pavimentacao_malhada_-_quiteria_belarmina.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18519/requerimento_-_nova_pavimentacao_malhada_-_abel_oliveira.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18520/requerimento_-_nova_pavimentacao_malhada_-_sebastiao_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18521/requerimento_-_nova_pavimentacao_malhada_-_maria_ramos.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18522/requerimento_-_nova_pavimentacao_malhada_-_venancio_lira.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18523/requerimento_-_nova_pavimentacao_malhada_-_joao_anastasio.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18524/requerimento_-_nova_pavimentacao_malhada_-_leonides_nogaia.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18525/requerimento_-_nova_pavimentacao_malhada_-_jose_artur.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18526/requerimento_-_nova_pavimentacao_malhada_-_manoel_clemente.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18528/requerimento_-_nova_pavimentacao_malhada_-_av._abdias.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18533/req._espaco_pet_no_parque_ambiental.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18534/240_-_requer_a_aquisicao_de_um_equipamento_triturador-picador_de_galhos_e_residuos_de_podas_de_arvores..pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18539/req._troca_de_manilhas_luiza_mendes.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18540/241_-_requer_a_operacao_tapa-buracos_em_frente_o_imovel_no_308_da_rua_jose_marcelino_simplicio_no_loteamento_sao_jose_bairro_cruz_alta..pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18541/concerto_do_calcamento_da_rua_bahia.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18543/reposicao_do_calcamento_-_rua_jose_bezerra_da_costa_cruz_alta.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18544/complemento_de_pavimentacao_da_rua_sao_benedito__bairro_palestina.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18545/244_-_requer_a_operacao_tapa-buracos_na_pavimentacao_em_frente_o_imovel_no_224_da_rua_dos_pacas_bairro_centro.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18546/245_-_requer_a_implantacao_de_semaforo_veicular_e_de_pedestres_no_entroncamento_da_avenida_vanderbilt_dias_bezerra_com_a_avenida_22_de_abril_bairro_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18547/relatorio_com_informacoes_sobre_o_efetivo_dos_agentes_de_transitos.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18548/operacao_tapa_buracos_na_rua_sao_lucas__bairro_palestina.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18551/requerimento_gestor_de_transportes_-_13.05.2026.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18552/239_-_requer_os_reparos_e_manutencoes_nos_guard_rail_mureta_de_seguranca_e_protecao_metalica_existente_na_rodovia_estadual_pe-160.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18554/req._ambulancia_e_tec._enfermagem_para_o_calcadao_miguel_arraes_de_alencar.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18555/requerimento_14___zona_franca.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18556/requerimento_construcao_de_upa-e.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18558/requerimento_-_semaforos_via_manhosa.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18559/requerimento_-_sinalizaccao_hotirontal_via_manhosa.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18560/requerimento_-_av._jose_moraes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18561/requerimento_-_solicitacao_de_lombadas_rua_marcos_fautisno.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18395/veto_total_ao_projeto_de_lei_no_1352025_de_autoria_do_poder_legislativo_municipal_que.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17442/mocao_de_pesar-_euclides_bezerra_nego_de_badeco.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17443/01o_mocao_de_pesar_da_professora_maria_de_lourdes_de_souza_-_27-12-2025.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17487/mocao_de_pesar_maria_dapaz_1.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17511/mocao_de_pesar_ze_bila.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17608/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17620/sandra_rejane_mestre_de_santana.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17671/joao_silvestre_lins.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17689/mocao_de_pesar_antonia_cunha.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17697/mocao_dona_zelia_cavalcante_ass.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17730/modelo_-_mocao_de_pesar_dona_biu.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17736/ester_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17746/02o_mocao_de_pesar_da_inacia_da_conceicao_silva_-_15-02-2026.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17761/03o_mocao_de_pesar_da_jovem_maria_eduarda_gomes_do_nascimento_-_18-02-2026.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17773/mocao_de_pesar_-_ana_pereira.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17801/mocao_risadinha_ass.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17832/04o_mocao_de_pesar_do_senhor_jose_severino_da_silva_-_26-02-2026.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17853/mocao_de_pesar_ze_de_paizinho.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17947/tiago_vinicius_arquino_silva.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18019/mocao_de_pesar_filipe_oscar_gomes.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18083/mocao_de_pesar_clodoaldo_moreira.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18086/mocao_peba_do_taxi_ass.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18087/mocao_de_pesar_gercino_sebastiao_de_alcantara.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18090/mocao_de_pesar_uberlandio.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18133/mocao_de_pesar_nelson_grisoste_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18166/mocao_de_pesar_-_maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18223/05o_mocao_de_pesar_do_senhor_heleno_bezerra_da_silva_-_31-03-2026.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18229/mocao_de_pesar_clecio_henrique.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18279/06o_mocao_de_pesar_do_senhor_valmir_pereira_da_silva_-_07-04-2026.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18280/07o_mocao_de_pesar_do_senhor_rosilda_florencio_de_moraes_-_07-04-2026.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18281/08o_mocao_de_pesar_da_jovem_claudianny_ferreira_da_silva_-_03-04-2026.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18293/mocao_de_pesar_adilson_barbosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18322/mocao_de_pesar_jose_martin_tenorio_ass.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18341/mocao_de_pesar_-_maria_edite_de_jesus_silva_-_dona_lega.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18361/mocao_de_pesar_professora_mercia.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18366/mocao_de_pesar_-_italo_duan_de_franca_nunes.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18367/mocao_de_pesar-_gcm_rivaldo.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18460/mocao_de_pesar_-_jose_barros_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18488/11o_mocao_de_pesar_da_sr._jose_airon_da_silva_-_07-05-2026.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18494/mocao_de_pesar_-_itamar_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18530/mocao_de_pesar_lindomar_mendes.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18553/mocao_de_pesar_sra._marly_josefa_da_silva_souza_.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18231/0093-parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18232/parecer_previo_-_prestacao_de_contas_-_governo_-_2022_processo_tce-pe_no_3100660-3.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18233/parecer_previo_-_prestacao_de_contas_-_governo_-_2023_processo_tce-pe_no__24100530-9.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17566/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17684/emenda_modificativa_aditiva_ao_pl_203-2025.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17685/emenda_modificativa_supressiva_ao_pl_271-2025.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17686/emenda_modificativa_pl_167.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17707/emenda_modificativa_pl_205_.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18006/04-2026_-_modifica_suprimindo_conteudo_da_redacao_da_ementa_do_projeto_de_lei_no_003-2026__legislativo..pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18007/emenda_modificativa_-_pl_215__2025.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18008/emenda_modificativa_ao_pl_191-2025.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18009/emenda_modificativa_ao_pl_210-2025.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18010/emenda_-_pl_182_peq_cid.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18011/emenda_modificativa_-_pl_128__2025.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18012/01-2026_-_modifica_suprimindo_o_artigo_03o_do_projeto_de_lei_no_166-2025__legislativo_renumerando-se_os_demais_artigos..pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18013/02-2026_-_modifica_suprimindo_conteudo_da_redacao_do_artigo_08o_do_projeto_de_lei_no_225-2025__legislativo..pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18014/03-2026_-_modifica_suprimindo_conteudo_da_redacao_do_artigo_06o_do_projeto_de_lei_no_226-2025__legislativo..pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18015/emenda_modificativa_-_pl_318__2025.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18074/emenda_148_2025.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18076/emenda_154_2025.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18077/emenda_150_2025.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18078/emenda_292_2025.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18081/05-2026_-_modifica_suprimindo_os_artigos_06o_07o_e_09o_do_projeto_de_lei_no_153-2025__legislativo_renumerando-se_os_demais_artigos..pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18159/emenda_modificativa_-_pl_377__2025.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18160/emenda_mod_____2026_-_ao_projeto_de_lei_n_379_2025.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18161/emenda_modificativa_-_pl_163__2025.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18320/emenda__projeto_370-2025.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18397/emenda_modificativa_aditiva_ao_pr-72_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18442/emenda_pl_-_330-2025.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18443/emenda_modificativa_aditiva_ao_pr-72_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18444/emenda_modificativa_-_pl_318__2025_art._5o.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18445/emenda_modificativa_ao_pl_203-2025.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18446/emenda_pl-326-2025.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18483/emenda_-_pl_341_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17527/wagner_moura.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17532/kleber_mendonca.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17545/01o_votos_de_aplausos_ao_gabriel_axel_viana_costa_oliveira_axel_e_atleta_de_base_e_jogador_do_treze_futebol_clube_de_campina_grande-pb.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17546/02o_votos_de_aplausos_ao_yarlei_rhuan_lima_de_melo_yarlei_e_atleta_de_base_e_jogador_do_treze_futebol_clube_de_campina_grande-pb.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17547/votos_de_aplausos_festa_de_cacimba_de_baixo_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17548/votos_de_aplausos_festa_de_sao_sebastiao_residencial_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17549/votos_de_aplausos-_henrique_daniel.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17553/voto_de_aplausos_-_mostra_trans.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17563/votos_de_aplausos__radio_vale_fm.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17564/votos_de_aplausos__radio_comunidade_fm.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17595/igreja_adventista_da_promessa.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17596/03o_votos_de_aplausos_ao_distrito_para_carinhosamente_chamada_de_vila_do_para_que_em_2026_comemora_o_ano_do_seu_centenario.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17597/04o_votos_de_aplausos_ao_centenario_da_festa_de_sao_jose_da_vila_do_para.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17598/05o_votos_de_aplausos_ao_escola_municipal_ivone_goncalves_de_araujo__que_em_2026_celebra_os_seus_70_anos.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17619/06o_votos_de_aplausos_ao_evento_carnavalesco_folia_na_moda_realizado_entre_os_dias_30_e_31_de_janeiro_e_01_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17640/porfirio_calcados.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17648/votos_de_aplausos_centenario_vila_do_para.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17666/votos_de_aplausos__livro_.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17679/votos_de_aplauso_joao_victor_de_siqueira_melo_e_pedro_queiroz.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17703/voto_de_aplausos_bloco_tejuzada.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17726/votos_de_aplausos_geraldo_praco.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17728/aplausos_-_umadesc.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17738/aplausos_-_ivab.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17739/aplausos_-_pentecostal.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17740/aplausos_-_quadrangular.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17741/aplausos_-_adseara.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17742/aplausos_-_beth_shalom.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17743/modelo_-_votos_de_aplausos_retiro_de_carnaval_rcc.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17744/modelo_-_votos_de_aplausos_retiro_divina_misericordia.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17745/modelo_-_votos_de_aplausos_1o_igreja_congregacional.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17747/08o_votos_de_aplausos_a_operacao_carnaval_da_moda_2026.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17748/2a_igreja_evangelista_congregacional_vale_da_bencao.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17749/3a_igreja_evangelica_congregacional.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17750/a_igreja_assembleia_de_deus_dos_milagres.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17751/igreja_apostolica_batista_viva_iabv.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17752/igreja_assembleia_de_deus_ministerio_adoradores_pela_fe.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17753/igreja_assembleia_de_deus_ministerio_filadelfia.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17754/igreja_assembleia_de_deus_ministerio_ibneias.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17755/igreja_assembleia_de_deus_ministerio_peniel.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17756/igreja_evangelica_assembleia_de_deus_ministerio_tambia.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17757/igreja_evangelica_congregacional_vida_nova.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17758/igreja_evangelica_palavra_da_vida.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17759/igreja_evangelica_vitoria_e_vida.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17760/igreja_missionaria_methaberel.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17770/igreja_do_evangelho_quadrangular.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17775/igreja_pentecostal_ministerio_da_providencia.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17850/votos_de_aplausos_brenda_pontes.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18032/voto_de_aplausos_-_ballet_studio_leila_cristina..pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18034/modelo_-_votos_de_aplausos_creche_cleostenes_pacas.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18039/votos_de_aplausos_03_-_grupo_de_aa_santa_cruz_do_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18048/05o_votos_de_aplausos_a_15a_festa_de_sao_jose_do_bairro_cruz_alta.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18079/10o_votos_de_aplausos_a_comunidade_catolica_do_sitio_porteiras_e_a_area_pastoral_santa_rita_de_cassia..pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18085/modelo_-_votos_de_aplausos_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18130/votos_de_aplausos___epifania.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18131/votos_de_aplausos_festa_de_sao_jose_.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18132/votos_de_aplausos___tabeliao.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18157/votos_de_aplausos_conceicao.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18158/votos_de_aplausos_a_republic.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18162/voto_de_aplausos_-_exposicao_sulanca.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18163/1a_igreja_vale_da_bencao.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18228/voto_de_aplausos_nene_do_arquivo.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18262/votos_de_aplausos_maria_lucia.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18271/voto_de_aplausos_-_departamento_de_inclusao.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18294/modelo_-_votos_de_aplausos_festa_de_nossa_senhora_de_fatima_cohab.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18345/10o_votos_de_aplausos_ao_parque_de_vaquejada_araguaia_pela_festividades_do_dia_7_ao_dia_12_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18362/voto_de_aplausos_a_banda_juvenil_da_novo_seculo.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18363/voto_de_aplausos_a_iran_bike.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18364/11o_votos_de_aplausos_ao_grupo_zona_rural_de_aa_pela_passagem_do_seu_10o_aniversario_de_existencia_fundado_em_09_de_abril_de_2016..pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18365/modelo_-_votos_de_aplausos_sport_company.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18392/votos_de_aplausos-_denis_da_silva_costa.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18398/campeonato_regional_da_moda_2026.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18399/os_titulares_do_radio_e_equipe_esportiva_jataubense_-_campeonato_da_moda_2026.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18400/cras_julio_cesar.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18401/projeto_deus_na_mente.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18435/13o_votos_de_aplausos_a_festa_de_sao_jose_operario_do_sitio_carrapicho_velho.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18436/votos_de_aplausos_-_premio_amupe_2026.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18489/14o_votos_de_aplausos_aos_servidores_e_colaboradores_que_compoem_a_equipe_da_109a_zona_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18501/real_lions_de_futebol_sub20.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18527/votos_de_aplausos_instituto_adriano_marcell.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18529/sociedade_esportiva_ypiranga_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18535/diocese_caruaru.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18536/espaco_textil.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18549/votos_de_aplauso_no_________2026_-_festa_25_anos_da_comunidade_de_nossa_senhora_de_fatima_na_cohab.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18550/votos_de_aplausos_-_matheus_mestre_de_lima_araujo.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/17812/academicos_de_niteroi_-_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18203/voto_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18226/voto_de_repudio_gilson_machado_neto_e_gilson_machado_filho_ass.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruzdocapibaribe.pe.leg.br/media/sapl/public/materialegislativa/2026/18049/parecer_clj_-_ilegalidade_e_incostitucionalidade.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H250"/>
+  <dimension ref="A1:H1148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="246.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3541,6488 +15253,29833 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>34</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>17</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>50</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D11" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D12" t="s">
-[...8 lines deleted...]
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>58</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D13" t="s">
-[...5 lines deleted...]
-      <c r="F13" t="s">
+      <c r="H13" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>64</v>
-      </c>
-[...13 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H15" t="s">
         <v>68</v>
-      </c>
-[...19 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" t="s">
+        <v>70</v>
+      </c>
+      <c r="E16" t="s">
+        <v>71</v>
+      </c>
+      <c r="F16" t="s">
+        <v>72</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="H16" t="s">
         <v>74</v>
-      </c>
-[...13 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" t="s">
+        <v>72</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H17" t="s">
         <v>77</v>
-      </c>
-[...19 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>26</v>
+      </c>
+      <c r="D18" t="s">
+        <v>70</v>
+      </c>
+      <c r="E18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F18" t="s">
+        <v>79</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H18" t="s">
         <v>81</v>
-      </c>
-[...19 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" t="s">
+        <v>70</v>
+      </c>
+      <c r="E19" t="s">
+        <v>71</v>
+      </c>
+      <c r="F19" t="s">
+        <v>83</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H19" t="s">
         <v>85</v>
-      </c>
-[...19 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="E20" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="F20" t="s">
-        <v>38</v>
+        <v>87</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="H20" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="E21" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="F21" t="s">
-        <v>38</v>
+        <v>87</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="H21" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>99</v>
+        <v>42</v>
       </c>
       <c r="D22" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="E22" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="F22" t="s">
-        <v>42</v>
+        <v>79</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="H22" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>103</v>
+        <v>46</v>
       </c>
       <c r="D23" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="E23" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="F23" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="H23" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>107</v>
+        <v>50</v>
       </c>
       <c r="D24" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="E24" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="F24" t="s">
-        <v>70</v>
+        <v>101</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="D25" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="E25" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="F25" t="s">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>115</v>
+        <v>58</v>
       </c>
       <c r="D26" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="E26" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="F26" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="H26" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>119</v>
+        <v>62</v>
       </c>
       <c r="D27" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="E27" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="F27" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="H27" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>123</v>
+        <v>66</v>
       </c>
       <c r="D28" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="E28" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="F28" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H28" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="D29" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="E29" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="F29" t="s">
-        <v>38</v>
+        <v>119</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="H29" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="D30" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="E30" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="F30" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="H30" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>127</v>
       </c>
       <c r="D31" t="s">
-        <v>135</v>
+        <v>70</v>
       </c>
       <c r="E31" t="s">
-        <v>136</v>
+        <v>71</v>
       </c>
       <c r="F31" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="H31" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>17</v>
+        <v>131</v>
       </c>
       <c r="D32" t="s">
-        <v>135</v>
+        <v>70</v>
       </c>
       <c r="E32" t="s">
-        <v>136</v>
+        <v>71</v>
       </c>
       <c r="F32" t="s">
-        <v>42</v>
+        <v>83</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="H32" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>135</v>
       </c>
       <c r="D33" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E33" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F33" t="s">
-        <v>145</v>
+        <v>105</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="H33" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="D34" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E34" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F34" t="s">
-        <v>42</v>
+        <v>105</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="H34" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>21</v>
+        <v>143</v>
       </c>
       <c r="D35" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E35" t="s">
+        <v>71</v>
+      </c>
+      <c r="F35" t="s">
+        <v>105</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="F35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H35" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
       <c r="D36" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E36" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F36" t="s">
-        <v>47</v>
+        <v>105</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="H36" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>46</v>
+        <v>151</v>
       </c>
       <c r="D37" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E37" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F37" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="H37" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>51</v>
+        <v>155</v>
       </c>
       <c r="D38" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E38" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F38" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="H38" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>55</v>
+        <v>159</v>
       </c>
       <c r="D39" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E39" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F39" t="s">
-        <v>42</v>
+        <v>79</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="H39" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>59</v>
+        <v>163</v>
       </c>
       <c r="D40" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E40" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F40" t="s">
-        <v>42</v>
+        <v>105</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="H40" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>166</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>167</v>
+      </c>
+      <c r="D41" t="s">
+        <v>70</v>
+      </c>
+      <c r="E41" t="s">
+        <v>71</v>
+      </c>
+      <c r="F41" t="s">
+        <v>105</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H41" t="s">
         <v>169</v>
-      </c>
-[...19 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>170</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>171</v>
+      </c>
+      <c r="D42" t="s">
+        <v>70</v>
+      </c>
+      <c r="E42" t="s">
+        <v>71</v>
+      </c>
+      <c r="F42" t="s">
+        <v>105</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="B42" t="s">
-[...14 lines deleted...]
-      <c r="G42" s="1" t="s">
+      <c r="H42" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>174</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
         <v>175</v>
       </c>
-      <c r="B43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D43" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E43" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F43" t="s">
-        <v>42</v>
+        <v>79</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>176</v>
       </c>
       <c r="H43" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>178</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>78</v>
+        <v>179</v>
       </c>
       <c r="D44" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E44" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F44" t="s">
-        <v>42</v>
+        <v>101</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="H44" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>82</v>
+        <v>183</v>
       </c>
       <c r="D45" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E45" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F45" t="s">
-        <v>38</v>
+        <v>101</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="H45" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>86</v>
+        <v>187</v>
       </c>
       <c r="D46" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E46" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F46" t="s">
-        <v>38</v>
+        <v>101</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="H46" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>91</v>
+        <v>191</v>
       </c>
       <c r="D47" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E47" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F47" t="s">
-        <v>145</v>
+        <v>79</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="H47" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>95</v>
+        <v>195</v>
       </c>
       <c r="D48" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E48" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F48" t="s">
-        <v>145</v>
+        <v>105</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="H48" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>99</v>
+        <v>199</v>
       </c>
       <c r="D49" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E49" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F49" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="H49" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>103</v>
+        <v>203</v>
       </c>
       <c r="D50" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E50" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F50" t="s">
-        <v>38</v>
+        <v>101</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="H50" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>107</v>
+        <v>207</v>
       </c>
       <c r="D51" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E51" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F51" t="s">
-        <v>38</v>
+        <v>101</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="H51" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>111</v>
+        <v>211</v>
       </c>
       <c r="D52" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E52" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F52" t="s">
-        <v>38</v>
+        <v>212</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H52" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>115</v>
+        <v>216</v>
       </c>
       <c r="D53" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E53" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F53" t="s">
-        <v>38</v>
+        <v>105</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>206</v>
+        <v>217</v>
       </c>
       <c r="H53" t="s">
-        <v>207</v>
+        <v>218</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>208</v>
+        <v>219</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>119</v>
+        <v>220</v>
       </c>
       <c r="D54" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E54" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F54" t="s">
-        <v>38</v>
+        <v>221</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="H54" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>211</v>
+        <v>224</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>123</v>
+        <v>225</v>
       </c>
       <c r="D55" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E55" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F55" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="H55" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>127</v>
+        <v>229</v>
       </c>
       <c r="D56" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E56" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F56" t="s">
-        <v>38</v>
+        <v>105</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>215</v>
+        <v>230</v>
       </c>
       <c r="H56" t="s">
-        <v>216</v>
+        <v>231</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>131</v>
+        <v>233</v>
       </c>
       <c r="D57" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E57" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F57" t="s">
-        <v>38</v>
+        <v>234</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="H57" t="s">
-        <v>219</v>
+        <v>236</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>220</v>
+        <v>237</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="D58" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E58" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F58" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>222</v>
+        <v>239</v>
       </c>
       <c r="H58" t="s">
-        <v>223</v>
+        <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>225</v>
+        <v>242</v>
       </c>
       <c r="D59" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E59" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F59" t="s">
-        <v>38</v>
+        <v>87</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>226</v>
+        <v>243</v>
       </c>
       <c r="H59" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>228</v>
+        <v>245</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>229</v>
+        <v>246</v>
       </c>
       <c r="D60" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E60" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F60" t="s">
-        <v>38</v>
+        <v>105</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>230</v>
+        <v>247</v>
       </c>
       <c r="H60" t="s">
-        <v>231</v>
+        <v>248</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>232</v>
+        <v>249</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>233</v>
+        <v>250</v>
       </c>
       <c r="D61" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E61" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F61" t="s">
-        <v>38</v>
+        <v>101</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>234</v>
+        <v>251</v>
       </c>
       <c r="H61" t="s">
-        <v>235</v>
+        <v>252</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>237</v>
+        <v>254</v>
       </c>
       <c r="D62" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E62" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F62" t="s">
-        <v>38</v>
+        <v>255</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>238</v>
+        <v>256</v>
       </c>
       <c r="H62" t="s">
-        <v>239</v>
+        <v>257</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>240</v>
+        <v>258</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>241</v>
+        <v>259</v>
       </c>
       <c r="D63" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E63" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F63" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>242</v>
+        <v>260</v>
       </c>
       <c r="H63" t="s">
-        <v>243</v>
+        <v>261</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>244</v>
+        <v>262</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>245</v>
+        <v>263</v>
       </c>
       <c r="D64" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E64" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F64" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="H64" t="s">
-        <v>247</v>
+        <v>265</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>248</v>
+        <v>266</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>249</v>
+        <v>267</v>
       </c>
       <c r="D65" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E65" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F65" t="s">
-        <v>38</v>
+        <v>105</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>250</v>
+        <v>268</v>
       </c>
       <c r="H65" t="s">
-        <v>251</v>
+        <v>269</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>252</v>
+        <v>270</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>253</v>
+        <v>271</v>
       </c>
       <c r="D66" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E66" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F66" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="H66" t="s">
-        <v>255</v>
+        <v>273</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>257</v>
+        <v>275</v>
       </c>
       <c r="D67" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E67" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F67" t="s">
-        <v>38</v>
+        <v>234</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>258</v>
+        <v>276</v>
       </c>
       <c r="H67" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="D68" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E68" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F68" t="s">
-        <v>145</v>
+        <v>255</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>262</v>
+        <v>280</v>
       </c>
       <c r="H68" t="s">
-        <v>263</v>
+        <v>281</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>264</v>
+        <v>282</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
       <c r="D69" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E69" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F69" t="s">
-        <v>38</v>
+        <v>255</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>266</v>
+        <v>284</v>
       </c>
       <c r="H69" t="s">
-        <v>267</v>
+        <v>285</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>268</v>
+        <v>286</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>269</v>
+        <v>287</v>
       </c>
       <c r="D70" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E70" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F70" t="s">
-        <v>38</v>
+        <v>105</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="H70" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>273</v>
+        <v>291</v>
       </c>
       <c r="D71" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E71" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F71" t="s">
-        <v>38</v>
+        <v>212</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>274</v>
+        <v>292</v>
       </c>
       <c r="H71" t="s">
-        <v>275</v>
+        <v>293</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
       <c r="D72" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E72" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F72" t="s">
-        <v>38</v>
+        <v>212</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
       <c r="H72" t="s">
-        <v>279</v>
+        <v>297</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>280</v>
+        <v>298</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>281</v>
+        <v>299</v>
       </c>
       <c r="D73" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E73" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F73" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>282</v>
+        <v>300</v>
       </c>
       <c r="H73" t="s">
-        <v>283</v>
+        <v>301</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>285</v>
+        <v>303</v>
       </c>
       <c r="D74" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E74" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F74" t="s">
-        <v>145</v>
+        <v>101</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
       <c r="H74" t="s">
-        <v>287</v>
+        <v>305</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>289</v>
+        <v>307</v>
       </c>
       <c r="D75" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E75" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F75" t="s">
-        <v>38</v>
+        <v>87</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>290</v>
+        <v>308</v>
       </c>
       <c r="H75" t="s">
-        <v>291</v>
+        <v>309</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>292</v>
+        <v>310</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>293</v>
+        <v>311</v>
       </c>
       <c r="D76" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E76" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F76" t="s">
-        <v>38</v>
+        <v>312</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>294</v>
+        <v>313</v>
       </c>
       <c r="H76" t="s">
-        <v>295</v>
+        <v>314</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>296</v>
+        <v>315</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>297</v>
+        <v>316</v>
       </c>
       <c r="D77" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E77" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F77" t="s">
-        <v>145</v>
+        <v>83</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>298</v>
+        <v>317</v>
       </c>
       <c r="H77" t="s">
-        <v>299</v>
+        <v>318</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>300</v>
+        <v>319</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>301</v>
+        <v>320</v>
       </c>
       <c r="D78" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E78" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F78" t="s">
-        <v>302</v>
+        <v>321</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>303</v>
+        <v>322</v>
       </c>
       <c r="H78" t="s">
-        <v>304</v>
+        <v>323</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>305</v>
+        <v>324</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>306</v>
+        <v>325</v>
       </c>
       <c r="D79" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E79" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F79" t="s">
-        <v>302</v>
+        <v>83</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>307</v>
+        <v>326</v>
       </c>
       <c r="H79" t="s">
-        <v>308</v>
+        <v>327</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>309</v>
+        <v>328</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>310</v>
+        <v>329</v>
       </c>
       <c r="D80" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E80" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F80" t="s">
-        <v>302</v>
+        <v>79</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>311</v>
+        <v>330</v>
       </c>
       <c r="H80" t="s">
-        <v>312</v>
+        <v>331</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>313</v>
+        <v>332</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>314</v>
+        <v>333</v>
       </c>
       <c r="D81" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E81" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F81" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>315</v>
+        <v>334</v>
       </c>
       <c r="H81" t="s">
-        <v>316</v>
+        <v>335</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>318</v>
+        <v>337</v>
       </c>
       <c r="D82" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E82" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F82" t="s">
-        <v>145</v>
+        <v>119</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>319</v>
+        <v>338</v>
       </c>
       <c r="H82" t="s">
-        <v>320</v>
+        <v>339</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>321</v>
+        <v>340</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>322</v>
+        <v>341</v>
       </c>
       <c r="D83" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E83" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F83" t="s">
-        <v>145</v>
+        <v>342</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>323</v>
+        <v>343</v>
       </c>
       <c r="H83" t="s">
-        <v>324</v>
+        <v>344</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>325</v>
+        <v>345</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>326</v>
+        <v>346</v>
       </c>
       <c r="D84" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E84" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F84" t="s">
-        <v>42</v>
+        <v>101</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>327</v>
+        <v>347</v>
       </c>
       <c r="H84" t="s">
-        <v>328</v>
+        <v>348</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>329</v>
+        <v>349</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>330</v>
+        <v>350</v>
       </c>
       <c r="D85" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E85" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F85" t="s">
-        <v>145</v>
+        <v>79</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>331</v>
+        <v>351</v>
       </c>
       <c r="H85" t="s">
-        <v>332</v>
+        <v>352</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>333</v>
+        <v>353</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>334</v>
+        <v>354</v>
       </c>
       <c r="D86" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E86" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F86" t="s">
-        <v>145</v>
+        <v>83</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>335</v>
+        <v>355</v>
       </c>
       <c r="H86" t="s">
-        <v>336</v>
+        <v>356</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>337</v>
+        <v>357</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>338</v>
+        <v>358</v>
       </c>
       <c r="D87" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E87" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F87" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>339</v>
+        <v>359</v>
       </c>
       <c r="H87" t="s">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>341</v>
+        <v>361</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>342</v>
+        <v>362</v>
       </c>
       <c r="D88" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E88" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F88" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>343</v>
+        <v>363</v>
       </c>
       <c r="H88" t="s">
-        <v>344</v>
+        <v>364</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>345</v>
+        <v>365</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>346</v>
+        <v>366</v>
       </c>
       <c r="D89" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E89" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F89" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>347</v>
+        <v>367</v>
       </c>
       <c r="H89" t="s">
-        <v>348</v>
+        <v>368</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>349</v>
+        <v>369</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>350</v>
+        <v>370</v>
       </c>
       <c r="D90" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E90" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F90" t="s">
-        <v>38</v>
+        <v>105</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>351</v>
+        <v>371</v>
       </c>
       <c r="H90" t="s">
-        <v>352</v>
+        <v>372</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>353</v>
+        <v>373</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>354</v>
+        <v>374</v>
       </c>
       <c r="D91" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E91" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F91" t="s">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>355</v>
+        <v>375</v>
       </c>
       <c r="H91" t="s">
-        <v>356</v>
+        <v>376</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>357</v>
+        <v>377</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>358</v>
+        <v>378</v>
       </c>
       <c r="D92" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E92" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F92" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>359</v>
+        <v>379</v>
       </c>
       <c r="H92" t="s">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>361</v>
+        <v>381</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>362</v>
+        <v>382</v>
       </c>
       <c r="D93" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E93" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F93" t="s">
-        <v>145</v>
+        <v>321</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="H93" t="s">
-        <v>364</v>
+        <v>384</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>365</v>
+        <v>385</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>366</v>
+        <v>386</v>
       </c>
       <c r="D94" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E94" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F94" t="s">
-        <v>60</v>
+        <v>212</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>367</v>
+        <v>387</v>
       </c>
       <c r="H94" t="s">
-        <v>368</v>
+        <v>388</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>369</v>
+        <v>389</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>370</v>
+        <v>390</v>
       </c>
       <c r="D95" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E95" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F95" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>371</v>
+        <v>391</v>
       </c>
       <c r="H95" t="s">
-        <v>372</v>
+        <v>392</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>373</v>
+        <v>393</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>374</v>
+        <v>394</v>
       </c>
       <c r="D96" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E96" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F96" t="s">
-        <v>375</v>
+        <v>395</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>376</v>
+        <v>396</v>
       </c>
       <c r="H96" t="s">
-        <v>377</v>
+        <v>397</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>378</v>
+        <v>398</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>379</v>
+        <v>399</v>
       </c>
       <c r="D97" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E97" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F97" t="s">
-        <v>375</v>
+        <v>395</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>380</v>
+        <v>400</v>
       </c>
       <c r="H97" t="s">
-        <v>381</v>
+        <v>401</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>382</v>
+        <v>402</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>383</v>
+        <v>403</v>
       </c>
       <c r="D98" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E98" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F98" t="s">
-        <v>145</v>
+        <v>79</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>384</v>
+        <v>404</v>
       </c>
       <c r="H98" t="s">
-        <v>385</v>
+        <v>405</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>386</v>
+        <v>406</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>387</v>
+        <v>407</v>
       </c>
       <c r="D99" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E99" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F99" t="s">
-        <v>145</v>
+        <v>79</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>388</v>
+        <v>408</v>
       </c>
       <c r="H99" t="s">
-        <v>389</v>
+        <v>409</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>390</v>
+        <v>410</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>391</v>
+        <v>411</v>
       </c>
       <c r="D100" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E100" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F100" t="s">
-        <v>42</v>
+        <v>321</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>392</v>
+        <v>412</v>
       </c>
       <c r="H100" t="s">
-        <v>393</v>
+        <v>413</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>394</v>
+        <v>414</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>395</v>
+        <v>415</v>
       </c>
       <c r="D101" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E101" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F101" t="s">
-        <v>375</v>
+        <v>79</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>396</v>
+        <v>416</v>
       </c>
       <c r="H101" t="s">
-        <v>397</v>
+        <v>417</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>398</v>
+        <v>418</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>399</v>
+        <v>419</v>
       </c>
       <c r="D102" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E102" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F102" t="s">
-        <v>145</v>
+        <v>83</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>400</v>
+        <v>420</v>
       </c>
       <c r="H102" t="s">
-        <v>401</v>
+        <v>421</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>402</v>
+        <v>422</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>403</v>
+        <v>423</v>
       </c>
       <c r="D103" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E103" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F103" t="s">
-        <v>145</v>
+        <v>97</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>404</v>
+        <v>424</v>
       </c>
       <c r="H103" t="s">
-        <v>405</v>
+        <v>425</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>406</v>
+        <v>426</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>407</v>
+        <v>427</v>
       </c>
       <c r="D104" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E104" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F104" t="s">
-        <v>145</v>
+        <v>312</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>408</v>
+        <v>428</v>
       </c>
       <c r="H104" t="s">
-        <v>409</v>
+        <v>429</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>410</v>
+        <v>430</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>411</v>
+        <v>431</v>
       </c>
       <c r="D105" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E105" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F105" t="s">
-        <v>38</v>
+        <v>321</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>412</v>
+        <v>432</v>
       </c>
       <c r="H105" t="s">
-        <v>413</v>
+        <v>433</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>414</v>
+        <v>434</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>415</v>
+        <v>435</v>
       </c>
       <c r="D106" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E106" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F106" t="s">
-        <v>302</v>
+        <v>79</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>416</v>
+        <v>436</v>
       </c>
       <c r="H106" t="s">
-        <v>417</v>
+        <v>437</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>418</v>
+        <v>438</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="D107" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E107" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F107" t="s">
-        <v>145</v>
+        <v>79</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>420</v>
+        <v>440</v>
       </c>
       <c r="H107" t="s">
-        <v>421</v>
+        <v>441</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>422</v>
+        <v>442</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>423</v>
+        <v>443</v>
       </c>
       <c r="D108" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E108" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F108" t="s">
-        <v>42</v>
+        <v>79</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>424</v>
+        <v>444</v>
       </c>
       <c r="H108" t="s">
-        <v>425</v>
+        <v>445</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>426</v>
+        <v>446</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>427</v>
+        <v>447</v>
       </c>
       <c r="D109" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E109" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F109" t="s">
-        <v>42</v>
+        <v>342</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>428</v>
+        <v>448</v>
       </c>
       <c r="H109" t="s">
-        <v>429</v>
+        <v>449</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>430</v>
+        <v>450</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>431</v>
+        <v>451</v>
       </c>
       <c r="D110" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E110" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F110" t="s">
-        <v>42</v>
+        <v>342</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>432</v>
+        <v>452</v>
       </c>
       <c r="H110" t="s">
-        <v>433</v>
+        <v>453</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>434</v>
+        <v>454</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>435</v>
+        <v>455</v>
       </c>
       <c r="D111" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E111" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F111" t="s">
-        <v>145</v>
+        <v>395</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>436</v>
+        <v>456</v>
       </c>
       <c r="H111" t="s">
-        <v>437</v>
+        <v>457</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>438</v>
+        <v>458</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>439</v>
+        <v>459</v>
       </c>
       <c r="D112" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E112" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F112" t="s">
-        <v>440</v>
+        <v>395</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>441</v>
+        <v>460</v>
       </c>
       <c r="H112" t="s">
-        <v>442</v>
+        <v>461</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>443</v>
+        <v>462</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>444</v>
+        <v>463</v>
       </c>
       <c r="D113" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E113" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F113" t="s">
-        <v>38</v>
+        <v>101</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>445</v>
+        <v>464</v>
       </c>
       <c r="H113" t="s">
-        <v>446</v>
+        <v>465</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>448</v>
+        <v>467</v>
       </c>
       <c r="D114" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E114" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F114" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="H114" t="s">
-        <v>450</v>
+        <v>469</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>451</v>
+        <v>470</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>452</v>
+        <v>471</v>
       </c>
       <c r="D115" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E115" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F115" t="s">
-        <v>47</v>
+        <v>83</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>453</v>
+        <v>472</v>
       </c>
       <c r="H115" t="s">
-        <v>454</v>
+        <v>473</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>455</v>
+        <v>474</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>456</v>
+        <v>475</v>
       </c>
       <c r="D116" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E116" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F116" t="s">
-        <v>38</v>
+        <v>221</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>457</v>
+        <v>476</v>
       </c>
       <c r="H116" t="s">
-        <v>458</v>
+        <v>477</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>459</v>
+        <v>478</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>460</v>
+        <v>479</v>
       </c>
       <c r="D117" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
       <c r="E117" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="F117" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>461</v>
+        <v>480</v>
       </c>
       <c r="H117" t="s">
-        <v>462</v>
+        <v>481</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>463</v>
+        <v>482</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>464</v>
+        <v>10</v>
       </c>
       <c r="D118" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E118" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F118" t="s">
-        <v>145</v>
+        <v>97</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>465</v>
+        <v>485</v>
       </c>
       <c r="H118" t="s">
-        <v>466</v>
+        <v>486</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>467</v>
+        <v>487</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="D119" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E119" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F119" t="s">
-        <v>145</v>
+        <v>83</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>469</v>
+        <v>488</v>
       </c>
       <c r="H119" t="s">
-        <v>470</v>
+        <v>489</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>471</v>
+        <v>490</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>472</v>
+        <v>30</v>
       </c>
       <c r="D120" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E120" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F120" t="s">
-        <v>375</v>
+        <v>101</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>473</v>
+        <v>491</v>
       </c>
       <c r="H120" t="s">
-        <v>474</v>
+        <v>492</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>475</v>
+        <v>493</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>476</v>
+        <v>34</v>
       </c>
       <c r="D121" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E121" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F121" t="s">
-        <v>375</v>
+        <v>101</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>477</v>
+        <v>494</v>
       </c>
       <c r="H121" t="s">
-        <v>478</v>
+        <v>495</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>479</v>
+        <v>496</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>480</v>
+        <v>38</v>
       </c>
       <c r="D122" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E122" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F122" t="s">
-        <v>375</v>
+        <v>79</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="H122" t="s">
-        <v>482</v>
+        <v>498</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>499</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>42</v>
+      </c>
+      <c r="D123" t="s">
         <v>483</v>
       </c>
-      <c r="B123" t="s">
-[...2 lines deleted...]
-      <c r="C123" t="s">
+      <c r="E123" t="s">
         <v>484</v>
       </c>
-      <c r="D123" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F123" t="s">
-        <v>485</v>
+        <v>87</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>486</v>
+        <v>500</v>
       </c>
       <c r="H123" t="s">
-        <v>487</v>
+        <v>501</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>488</v>
+        <v>502</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>489</v>
+        <v>46</v>
       </c>
       <c r="D124" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E124" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F124" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>490</v>
+        <v>503</v>
       </c>
       <c r="H124" t="s">
-        <v>491</v>
+        <v>504</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>492</v>
+        <v>505</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>493</v>
+        <v>50</v>
       </c>
       <c r="D125" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E125" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F125" t="s">
-        <v>60</v>
+        <v>105</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>494</v>
+        <v>506</v>
       </c>
       <c r="H125" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>496</v>
+        <v>508</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>497</v>
+        <v>54</v>
       </c>
       <c r="D126" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E126" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F126" t="s">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>498</v>
+        <v>509</v>
       </c>
       <c r="H126" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>501</v>
+        <v>58</v>
       </c>
       <c r="D127" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E127" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F127" t="s">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
       <c r="H127" t="s">
-        <v>503</v>
+        <v>513</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>504</v>
+        <v>514</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>505</v>
+        <v>62</v>
       </c>
       <c r="D128" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E128" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F128" t="s">
-        <v>38</v>
+        <v>255</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="H128" t="s">
-        <v>507</v>
+        <v>516</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>508</v>
+        <v>517</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>509</v>
+        <v>66</v>
       </c>
       <c r="D129" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E129" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F129" t="s">
-        <v>38</v>
+        <v>255</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="H129" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>513</v>
+        <v>118</v>
       </c>
       <c r="D130" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E130" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F130" t="s">
-        <v>38</v>
+        <v>255</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>514</v>
+        <v>521</v>
       </c>
       <c r="H130" t="s">
-        <v>515</v>
+        <v>522</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>516</v>
+        <v>523</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>517</v>
+        <v>123</v>
       </c>
       <c r="D131" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E131" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F131" t="s">
-        <v>440</v>
+        <v>105</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="H131" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>521</v>
+        <v>127</v>
       </c>
       <c r="D132" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E132" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F132" t="s">
-        <v>440</v>
+        <v>105</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="H132" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>525</v>
+        <v>131</v>
       </c>
       <c r="D133" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E133" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F133" t="s">
-        <v>440</v>
+        <v>255</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="H133" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>529</v>
+        <v>135</v>
       </c>
       <c r="D134" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E134" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F134" t="s">
-        <v>65</v>
+        <v>234</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="H134" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>533</v>
+        <v>139</v>
       </c>
       <c r="D135" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E135" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F135" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="H135" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>537</v>
+        <v>143</v>
       </c>
       <c r="D136" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E136" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F136" t="s">
-        <v>31</v>
+        <v>97</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="H136" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>541</v>
+        <v>147</v>
       </c>
       <c r="D137" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E137" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F137" t="s">
-        <v>42</v>
+        <v>79</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>542</v>
       </c>
       <c r="H137" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>544</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
+        <v>151</v>
+      </c>
+      <c r="D138" t="s">
+        <v>483</v>
+      </c>
+      <c r="E138" t="s">
+        <v>484</v>
+      </c>
+      <c r="F138" t="s">
+        <v>321</v>
+      </c>
+      <c r="G138" s="1" t="s">
         <v>545</v>
       </c>
-      <c r="D138" t="s">
-[...8 lines deleted...]
-      <c r="G138" s="1" t="s">
+      <c r="H138" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>547</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>155</v>
+      </c>
+      <c r="D139" t="s">
+        <v>483</v>
+      </c>
+      <c r="E139" t="s">
+        <v>484</v>
+      </c>
+      <c r="F139" t="s">
+        <v>87</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>548</v>
       </c>
-      <c r="B139" t="s">
-[...2 lines deleted...]
-      <c r="C139" t="s">
+      <c r="H139" t="s">
         <v>549</v>
-      </c>
-[...13 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>550</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>159</v>
+      </c>
+      <c r="D140" t="s">
+        <v>483</v>
+      </c>
+      <c r="E140" t="s">
+        <v>484</v>
+      </c>
+      <c r="F140" t="s">
+        <v>83</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H140" t="s">
         <v>552</v>
-      </c>
-[...19 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>557</v>
+        <v>163</v>
       </c>
       <c r="D141" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E141" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F141" t="s">
-        <v>375</v>
+        <v>234</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="H141" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>561</v>
+        <v>167</v>
       </c>
       <c r="D142" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E142" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F142" t="s">
-        <v>440</v>
+        <v>101</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
       <c r="H142" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>565</v>
+        <v>171</v>
       </c>
       <c r="D143" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E143" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F143" t="s">
-        <v>440</v>
+        <v>312</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="H143" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>569</v>
+        <v>175</v>
       </c>
       <c r="D144" t="s">
-        <v>143</v>
+        <v>483</v>
       </c>
       <c r="E144" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
       <c r="F144" t="s">
-        <v>440</v>
+        <v>212</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="H144" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>573</v>
+        <v>10</v>
       </c>
       <c r="D145" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E145" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F145" t="s">
-        <v>440</v>
+        <v>568</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="H145" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>577</v>
+        <v>22</v>
       </c>
       <c r="D146" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E146" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F146" t="s">
-        <v>375</v>
+        <v>83</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="H146" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>580</v>
+        <v>574</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>581</v>
+        <v>26</v>
       </c>
       <c r="D147" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E147" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F147" t="s">
-        <v>38</v>
+        <v>101</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="H147" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>585</v>
+        <v>30</v>
       </c>
       <c r="D148" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E148" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F148" t="s">
-        <v>38</v>
+        <v>87</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
       <c r="H148" t="s">
-        <v>587</v>
+        <v>579</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>588</v>
+        <v>580</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>589</v>
+        <v>34</v>
       </c>
       <c r="D149" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E149" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F149" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="H149" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>593</v>
+        <v>38</v>
       </c>
       <c r="D150" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E150" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F150" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>594</v>
+        <v>584</v>
       </c>
       <c r="H150" t="s">
-        <v>595</v>
+        <v>585</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>596</v>
+        <v>586</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>597</v>
+        <v>42</v>
       </c>
       <c r="D151" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E151" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F151" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>598</v>
+        <v>587</v>
       </c>
       <c r="H151" t="s">
-        <v>599</v>
+        <v>588</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>600</v>
+        <v>589</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>601</v>
+        <v>46</v>
       </c>
       <c r="D152" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E152" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F152" t="s">
-        <v>602</v>
+        <v>83</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>603</v>
+        <v>590</v>
       </c>
       <c r="H152" t="s">
-        <v>604</v>
+        <v>591</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>605</v>
+        <v>592</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>606</v>
+        <v>50</v>
       </c>
       <c r="D153" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E153" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F153" t="s">
-        <v>42</v>
+        <v>83</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>607</v>
+        <v>593</v>
       </c>
       <c r="H153" t="s">
-        <v>608</v>
+        <v>594</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>609</v>
+        <v>595</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>610</v>
+        <v>54</v>
       </c>
       <c r="D154" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E154" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F154" t="s">
-        <v>42</v>
+        <v>568</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>611</v>
+        <v>596</v>
       </c>
       <c r="H154" t="s">
-        <v>612</v>
+        <v>597</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>613</v>
+        <v>598</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>614</v>
+        <v>58</v>
       </c>
       <c r="D155" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E155" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F155" t="s">
-        <v>145</v>
+        <v>83</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>615</v>
+        <v>599</v>
       </c>
       <c r="H155" t="s">
-        <v>616</v>
+        <v>600</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>617</v>
+        <v>601</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>618</v>
+        <v>62</v>
       </c>
       <c r="D156" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E156" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F156" t="s">
-        <v>440</v>
+        <v>83</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>619</v>
+        <v>602</v>
       </c>
       <c r="H156" t="s">
-        <v>620</v>
+        <v>603</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>621</v>
+        <v>604</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>622</v>
+        <v>66</v>
       </c>
       <c r="D157" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E157" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F157" t="s">
-        <v>440</v>
+        <v>79</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>623</v>
+        <v>605</v>
       </c>
       <c r="H157" t="s">
-        <v>624</v>
+        <v>606</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>625</v>
+        <v>607</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>626</v>
+        <v>118</v>
       </c>
       <c r="D158" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E158" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F158" t="s">
-        <v>42</v>
+        <v>79</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>627</v>
+        <v>608</v>
       </c>
       <c r="H158" t="s">
-        <v>628</v>
+        <v>609</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>629</v>
+        <v>610</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>630</v>
+        <v>123</v>
       </c>
       <c r="D159" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E159" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F159" t="s">
-        <v>145</v>
+        <v>568</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>631</v>
+        <v>611</v>
       </c>
       <c r="H159" t="s">
-        <v>632</v>
+        <v>612</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>633</v>
+        <v>613</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>634</v>
+        <v>127</v>
       </c>
       <c r="D160" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E160" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F160" t="s">
-        <v>145</v>
+        <v>568</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>635</v>
+        <v>614</v>
       </c>
       <c r="H160" t="s">
-        <v>636</v>
+        <v>615</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>637</v>
+        <v>616</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>638</v>
+        <v>131</v>
       </c>
       <c r="D161" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E161" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F161" t="s">
-        <v>145</v>
+        <v>79</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>639</v>
+        <v>617</v>
       </c>
       <c r="H161" t="s">
-        <v>640</v>
+        <v>618</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>641</v>
+        <v>619</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>642</v>
+        <v>135</v>
       </c>
       <c r="D162" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E162" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F162" t="s">
-        <v>145</v>
+        <v>79</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>643</v>
+        <v>620</v>
       </c>
       <c r="H162" t="s">
-        <v>644</v>
+        <v>621</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>645</v>
+        <v>622</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>646</v>
+        <v>139</v>
       </c>
       <c r="D163" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E163" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F163" t="s">
-        <v>145</v>
+        <v>79</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>647</v>
+        <v>623</v>
       </c>
       <c r="H163" t="s">
-        <v>648</v>
+        <v>624</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>649</v>
+        <v>625</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>650</v>
+        <v>143</v>
       </c>
       <c r="D164" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E164" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F164" t="s">
-        <v>145</v>
+        <v>79</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>651</v>
+        <v>626</v>
       </c>
       <c r="H164" t="s">
-        <v>652</v>
+        <v>627</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>653</v>
+        <v>628</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>654</v>
+        <v>147</v>
       </c>
       <c r="D165" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E165" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F165" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>655</v>
+        <v>629</v>
       </c>
       <c r="H165" t="s">
-        <v>656</v>
+        <v>630</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>657</v>
+        <v>631</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>658</v>
+        <v>151</v>
       </c>
       <c r="D166" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E166" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F166" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>659</v>
+        <v>632</v>
       </c>
       <c r="H166" t="s">
-        <v>660</v>
+        <v>633</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>661</v>
+        <v>634</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>662</v>
+        <v>155</v>
       </c>
       <c r="D167" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E167" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F167" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>663</v>
+        <v>635</v>
       </c>
       <c r="H167" t="s">
-        <v>664</v>
+        <v>636</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>665</v>
+        <v>637</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>666</v>
+        <v>159</v>
       </c>
       <c r="D168" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E168" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F168" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>667</v>
+        <v>638</v>
       </c>
       <c r="H168" t="s">
-        <v>668</v>
+        <v>639</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>669</v>
+        <v>640</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>670</v>
+        <v>163</v>
       </c>
       <c r="D169" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E169" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F169" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>671</v>
+        <v>641</v>
       </c>
       <c r="H169" t="s">
-        <v>672</v>
+        <v>642</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>673</v>
+        <v>643</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>674</v>
+        <v>167</v>
       </c>
       <c r="D170" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E170" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F170" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>675</v>
+        <v>644</v>
       </c>
       <c r="H170" t="s">
-        <v>676</v>
+        <v>645</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>677</v>
+        <v>646</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>678</v>
+        <v>171</v>
       </c>
       <c r="D171" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E171" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F171" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>679</v>
+        <v>647</v>
       </c>
       <c r="H171" t="s">
-        <v>680</v>
+        <v>648</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>681</v>
+        <v>649</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>682</v>
+        <v>175</v>
       </c>
       <c r="D172" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E172" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F172" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>683</v>
+        <v>650</v>
       </c>
       <c r="H172" t="s">
-        <v>684</v>
+        <v>651</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>685</v>
+        <v>652</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>686</v>
+        <v>179</v>
       </c>
       <c r="D173" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E173" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F173" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>687</v>
+        <v>653</v>
       </c>
       <c r="H173" t="s">
-        <v>688</v>
+        <v>654</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>689</v>
+        <v>655</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>690</v>
+        <v>183</v>
       </c>
       <c r="D174" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E174" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F174" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>691</v>
+        <v>656</v>
       </c>
       <c r="H174" t="s">
-        <v>692</v>
+        <v>657</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>693</v>
+        <v>658</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>694</v>
+        <v>187</v>
       </c>
       <c r="D175" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E175" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F175" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>695</v>
+        <v>659</v>
       </c>
       <c r="H175" t="s">
-        <v>696</v>
+        <v>660</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>697</v>
+        <v>661</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>698</v>
+        <v>191</v>
       </c>
       <c r="D176" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E176" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F176" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>699</v>
+        <v>662</v>
       </c>
       <c r="H176" t="s">
-        <v>700</v>
+        <v>663</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>701</v>
+        <v>664</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>702</v>
+        <v>195</v>
       </c>
       <c r="D177" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E177" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F177" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>703</v>
+        <v>665</v>
       </c>
       <c r="H177" t="s">
-        <v>704</v>
+        <v>666</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>705</v>
+        <v>667</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>706</v>
+        <v>199</v>
       </c>
       <c r="D178" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E178" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F178" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>707</v>
+        <v>668</v>
       </c>
       <c r="H178" t="s">
-        <v>708</v>
+        <v>669</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>709</v>
+        <v>670</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>710</v>
+        <v>203</v>
       </c>
       <c r="D179" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E179" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F179" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>711</v>
+        <v>671</v>
       </c>
       <c r="H179" t="s">
-        <v>712</v>
+        <v>672</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>713</v>
+        <v>673</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>714</v>
+        <v>207</v>
       </c>
       <c r="D180" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E180" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F180" t="s">
-        <v>42</v>
+        <v>568</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>715</v>
+        <v>674</v>
       </c>
       <c r="H180" t="s">
-        <v>716</v>
+        <v>675</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>717</v>
+        <v>676</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>718</v>
+        <v>211</v>
       </c>
       <c r="D181" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E181" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F181" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>719</v>
+        <v>677</v>
       </c>
       <c r="H181" t="s">
-        <v>720</v>
+        <v>678</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>721</v>
+        <v>679</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>722</v>
+        <v>216</v>
       </c>
       <c r="D182" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E182" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F182" t="s">
-        <v>440</v>
+        <v>79</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>723</v>
+        <v>680</v>
       </c>
       <c r="H182" t="s">
-        <v>724</v>
+        <v>681</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>725</v>
+        <v>682</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>726</v>
+        <v>220</v>
       </c>
       <c r="D183" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E183" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F183" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>727</v>
+        <v>683</v>
       </c>
       <c r="H183" t="s">
-        <v>728</v>
+        <v>684</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>729</v>
+        <v>685</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>730</v>
+        <v>225</v>
       </c>
       <c r="D184" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E184" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F184" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>731</v>
+        <v>686</v>
       </c>
       <c r="H184" t="s">
-        <v>732</v>
+        <v>687</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>733</v>
+        <v>688</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>734</v>
+        <v>229</v>
       </c>
       <c r="D185" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E185" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F185" t="s">
-        <v>735</v>
+        <v>79</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>736</v>
+        <v>689</v>
       </c>
       <c r="H185" t="s">
-        <v>737</v>
+        <v>690</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>738</v>
+        <v>691</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>739</v>
+        <v>233</v>
       </c>
       <c r="D186" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E186" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F186" t="s">
-        <v>38</v>
+        <v>568</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>740</v>
+        <v>692</v>
       </c>
       <c r="H186" t="s">
-        <v>741</v>
+        <v>693</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>742</v>
+        <v>694</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>743</v>
+        <v>238</v>
       </c>
       <c r="D187" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E187" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F187" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>744</v>
+        <v>695</v>
       </c>
       <c r="H187" t="s">
-        <v>745</v>
+        <v>696</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>746</v>
+        <v>697</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>747</v>
+        <v>242</v>
       </c>
       <c r="D188" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E188" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F188" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>748</v>
+        <v>698</v>
       </c>
       <c r="H188" t="s">
-        <v>749</v>
+        <v>699</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>750</v>
+        <v>700</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>751</v>
+        <v>246</v>
       </c>
       <c r="D189" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E189" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F189" t="s">
-        <v>752</v>
+        <v>568</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>753</v>
+        <v>701</v>
       </c>
       <c r="H189" t="s">
-        <v>754</v>
+        <v>702</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>755</v>
+        <v>703</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>756</v>
+        <v>250</v>
       </c>
       <c r="D190" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E190" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F190" t="s">
-        <v>38</v>
+        <v>221</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>757</v>
+        <v>704</v>
       </c>
       <c r="H190" t="s">
-        <v>758</v>
+        <v>705</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>759</v>
+        <v>706</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>760</v>
+        <v>254</v>
       </c>
       <c r="D191" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E191" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F191" t="s">
-        <v>38</v>
+        <v>221</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>761</v>
+        <v>707</v>
       </c>
       <c r="H191" t="s">
-        <v>762</v>
+        <v>708</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>763</v>
+        <v>709</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>764</v>
+        <v>259</v>
       </c>
       <c r="D192" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E192" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F192" t="s">
-        <v>38</v>
+        <v>221</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>765</v>
+        <v>710</v>
       </c>
       <c r="H192" t="s">
-        <v>766</v>
+        <v>711</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>767</v>
+        <v>712</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>768</v>
+        <v>263</v>
       </c>
       <c r="D193" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E193" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F193" t="s">
-        <v>38</v>
+        <v>101</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>769</v>
+        <v>713</v>
       </c>
       <c r="H193" t="s">
-        <v>770</v>
+        <v>714</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>771</v>
+        <v>715</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>772</v>
+        <v>267</v>
       </c>
       <c r="D194" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E194" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F194" t="s">
-        <v>375</v>
+        <v>568</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>773</v>
+        <v>716</v>
       </c>
       <c r="H194" t="s">
-        <v>774</v>
+        <v>717</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>775</v>
+        <v>718</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>776</v>
+        <v>271</v>
       </c>
       <c r="D195" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E195" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F195" t="s">
-        <v>375</v>
+        <v>568</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>777</v>
+        <v>719</v>
       </c>
       <c r="H195" t="s">
-        <v>778</v>
+        <v>720</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>779</v>
+        <v>721</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>780</v>
+        <v>275</v>
       </c>
       <c r="D196" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E196" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F196" t="s">
-        <v>375</v>
+        <v>83</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>781</v>
+        <v>722</v>
       </c>
       <c r="H196" t="s">
-        <v>782</v>
+        <v>723</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>783</v>
+        <v>724</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>784</v>
+        <v>279</v>
       </c>
       <c r="D197" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E197" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F197" t="s">
-        <v>38</v>
+        <v>568</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>785</v>
+        <v>725</v>
       </c>
       <c r="H197" t="s">
-        <v>786</v>
+        <v>726</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>787</v>
+        <v>727</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>788</v>
+        <v>283</v>
       </c>
       <c r="D198" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E198" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F198" t="s">
-        <v>302</v>
+        <v>568</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>789</v>
+        <v>728</v>
       </c>
       <c r="H198" t="s">
-        <v>790</v>
+        <v>729</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>791</v>
+        <v>730</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>792</v>
+        <v>287</v>
       </c>
       <c r="D199" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E199" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F199" t="s">
-        <v>302</v>
+        <v>79</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>793</v>
+        <v>731</v>
       </c>
       <c r="H199" t="s">
-        <v>794</v>
+        <v>732</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>795</v>
+        <v>733</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>796</v>
+        <v>291</v>
       </c>
       <c r="D200" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E200" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F200" t="s">
-        <v>302</v>
+        <v>79</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>797</v>
+        <v>734</v>
       </c>
       <c r="H200" t="s">
-        <v>798</v>
+        <v>735</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>799</v>
+        <v>736</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>800</v>
+        <v>295</v>
       </c>
       <c r="D201" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E201" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F201" t="s">
-        <v>302</v>
+        <v>79</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>801</v>
+        <v>737</v>
       </c>
       <c r="H201" t="s">
-        <v>802</v>
+        <v>738</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>803</v>
+        <v>739</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>804</v>
+        <v>299</v>
       </c>
       <c r="D202" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E202" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F202" t="s">
-        <v>302</v>
+        <v>740</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>805</v>
+        <v>741</v>
       </c>
       <c r="H202" t="s">
-        <v>806</v>
+        <v>742</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>807</v>
+        <v>743</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>808</v>
+        <v>303</v>
       </c>
       <c r="D203" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E203" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F203" t="s">
-        <v>302</v>
+        <v>97</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>809</v>
+        <v>744</v>
       </c>
       <c r="H203" t="s">
-        <v>810</v>
+        <v>745</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>811</v>
+        <v>746</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>812</v>
+        <v>307</v>
       </c>
       <c r="D204" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E204" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F204" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>813</v>
+        <v>747</v>
       </c>
       <c r="H204" t="s">
-        <v>814</v>
+        <v>748</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>815</v>
+        <v>749</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>816</v>
+        <v>311</v>
       </c>
       <c r="D205" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E205" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F205" t="s">
-        <v>70</v>
+        <v>568</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>817</v>
+        <v>750</v>
       </c>
       <c r="H205" t="s">
-        <v>818</v>
+        <v>751</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>819</v>
+        <v>752</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>820</v>
+        <v>316</v>
       </c>
       <c r="D206" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E206" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F206" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>821</v>
+        <v>753</v>
       </c>
       <c r="H206" t="s">
-        <v>822</v>
+        <v>754</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>823</v>
+        <v>755</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>824</v>
+        <v>320</v>
       </c>
       <c r="D207" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E207" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F207" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>825</v>
+        <v>756</v>
       </c>
       <c r="H207" t="s">
-        <v>826</v>
+        <v>757</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>827</v>
+        <v>758</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>828</v>
+        <v>325</v>
       </c>
       <c r="D208" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E208" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F208" t="s">
-        <v>42</v>
+        <v>342</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>829</v>
+        <v>759</v>
       </c>
       <c r="H208" t="s">
-        <v>830</v>
+        <v>760</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>831</v>
+        <v>761</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>832</v>
+        <v>329</v>
       </c>
       <c r="D209" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E209" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F209" t="s">
-        <v>38</v>
+        <v>342</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>833</v>
+        <v>762</v>
       </c>
       <c r="H209" t="s">
-        <v>834</v>
+        <v>763</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>835</v>
+        <v>764</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>836</v>
+        <v>333</v>
       </c>
       <c r="D210" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E210" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F210" t="s">
-        <v>38</v>
+        <v>568</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>837</v>
+        <v>765</v>
       </c>
       <c r="H210" t="s">
-        <v>838</v>
+        <v>766</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>839</v>
+        <v>767</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>840</v>
+        <v>337</v>
       </c>
       <c r="D211" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E211" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F211" t="s">
-        <v>38</v>
+        <v>568</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>841</v>
+        <v>768</v>
       </c>
       <c r="H211" t="s">
-        <v>842</v>
+        <v>769</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>843</v>
+        <v>770</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>844</v>
+        <v>341</v>
       </c>
       <c r="D212" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E212" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F212" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>845</v>
+        <v>771</v>
       </c>
       <c r="H212" t="s">
-        <v>846</v>
+        <v>772</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>847</v>
+        <v>773</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>848</v>
+        <v>346</v>
       </c>
       <c r="D213" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E213" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F213" t="s">
-        <v>70</v>
+        <v>342</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>849</v>
+        <v>774</v>
       </c>
       <c r="H213" t="s">
-        <v>850</v>
+        <v>775</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>851</v>
+        <v>776</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>852</v>
+        <v>350</v>
       </c>
       <c r="D214" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E214" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F214" t="s">
-        <v>375</v>
+        <v>568</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>853</v>
+        <v>777</v>
       </c>
       <c r="H214" t="s">
-        <v>854</v>
+        <v>778</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>855</v>
+        <v>779</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>856</v>
+        <v>354</v>
       </c>
       <c r="D215" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E215" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F215" t="s">
-        <v>60</v>
+        <v>568</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>857</v>
+        <v>780</v>
       </c>
       <c r="H215" t="s">
-        <v>858</v>
+        <v>781</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>859</v>
+        <v>782</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>860</v>
+        <v>358</v>
       </c>
       <c r="D216" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E216" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F216" t="s">
-        <v>60</v>
+        <v>568</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>861</v>
+        <v>783</v>
       </c>
       <c r="H216" t="s">
-        <v>862</v>
+        <v>784</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>863</v>
+        <v>785</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>864</v>
+        <v>362</v>
       </c>
       <c r="D217" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E217" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F217" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>865</v>
+        <v>786</v>
       </c>
       <c r="H217" t="s">
-        <v>866</v>
+        <v>787</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>867</v>
+        <v>788</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>868</v>
+        <v>366</v>
       </c>
       <c r="D218" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E218" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F218" t="s">
-        <v>60</v>
+        <v>221</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>869</v>
+        <v>789</v>
       </c>
       <c r="H218" t="s">
-        <v>870</v>
+        <v>790</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>871</v>
+        <v>791</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>872</v>
+        <v>370</v>
       </c>
       <c r="D219" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E219" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F219" t="s">
-        <v>87</v>
+        <v>568</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>873</v>
+        <v>792</v>
       </c>
       <c r="H219" t="s">
-        <v>874</v>
+        <v>793</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>875</v>
+        <v>794</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>876</v>
+        <v>374</v>
       </c>
       <c r="D220" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E220" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F220" t="s">
-        <v>375</v>
+        <v>83</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>877</v>
+        <v>795</v>
       </c>
       <c r="H220" t="s">
-        <v>878</v>
+        <v>796</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>879</v>
+        <v>797</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>880</v>
+        <v>378</v>
       </c>
       <c r="D221" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E221" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F221" t="s">
-        <v>375</v>
+        <v>83</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>881</v>
+        <v>798</v>
       </c>
       <c r="H221" t="s">
-        <v>882</v>
+        <v>799</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>883</v>
+        <v>800</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>884</v>
+        <v>382</v>
       </c>
       <c r="D222" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E222" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F222" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>885</v>
+        <v>801</v>
       </c>
       <c r="H222" t="s">
-        <v>886</v>
+        <v>802</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>887</v>
+        <v>803</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>888</v>
+        <v>386</v>
       </c>
       <c r="D223" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E223" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F223" t="s">
-        <v>38</v>
+        <v>568</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>889</v>
+        <v>804</v>
       </c>
       <c r="H223" t="s">
-        <v>890</v>
+        <v>805</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>891</v>
+        <v>806</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>892</v>
+        <v>390</v>
       </c>
       <c r="D224" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E224" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F224" t="s">
-        <v>70</v>
+        <v>212</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>893</v>
+        <v>807</v>
       </c>
       <c r="H224" t="s">
-        <v>894</v>
+        <v>808</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>895</v>
+        <v>809</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>896</v>
+        <v>394</v>
       </c>
       <c r="D225" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E225" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F225" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>897</v>
+        <v>810</v>
       </c>
       <c r="H225" t="s">
-        <v>898</v>
+        <v>811</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>899</v>
+        <v>812</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>900</v>
+        <v>399</v>
       </c>
       <c r="D226" t="s">
-        <v>143</v>
+        <v>566</v>
       </c>
       <c r="E226" t="s">
-        <v>144</v>
+        <v>567</v>
       </c>
       <c r="F226" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>901</v>
+        <v>813</v>
       </c>
       <c r="H226" t="s">
-        <v>902</v>
+        <v>814</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>903</v>
+        <v>815</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>10</v>
+        <v>403</v>
       </c>
       <c r="D227" t="s">
-        <v>904</v>
+        <v>566</v>
       </c>
       <c r="E227" t="s">
-        <v>905</v>
+        <v>567</v>
       </c>
       <c r="F227" t="s">
-        <v>47</v>
+        <v>87</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>906</v>
+        <v>816</v>
       </c>
       <c r="H227" t="s">
-        <v>907</v>
+        <v>817</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>908</v>
+        <v>818</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>17</v>
+        <v>407</v>
       </c>
       <c r="D228" t="s">
-        <v>904</v>
+        <v>566</v>
       </c>
       <c r="E228" t="s">
-        <v>905</v>
+        <v>567</v>
       </c>
       <c r="F228" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>909</v>
+        <v>819</v>
       </c>
       <c r="H228" t="s">
-        <v>910</v>
+        <v>820</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>911</v>
+        <v>821</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>21</v>
+        <v>411</v>
       </c>
       <c r="D229" t="s">
-        <v>904</v>
+        <v>566</v>
       </c>
       <c r="E229" t="s">
-        <v>905</v>
+        <v>567</v>
       </c>
       <c r="F229" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>912</v>
+        <v>822</v>
       </c>
       <c r="H229" t="s">
-        <v>913</v>
+        <v>823</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>914</v>
+        <v>824</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>25</v>
+        <v>415</v>
       </c>
       <c r="D230" t="s">
-        <v>904</v>
+        <v>566</v>
       </c>
       <c r="E230" t="s">
-        <v>905</v>
+        <v>567</v>
       </c>
       <c r="F230" t="s">
-        <v>87</v>
+        <v>568</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>915</v>
+        <v>825</v>
       </c>
       <c r="H230" t="s">
-        <v>916</v>
+        <v>826</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>917</v>
+        <v>827</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>46</v>
+        <v>419</v>
       </c>
       <c r="D231" t="s">
-        <v>904</v>
+        <v>566</v>
       </c>
       <c r="E231" t="s">
-        <v>905</v>
+        <v>567</v>
       </c>
       <c r="F231" t="s">
-        <v>440</v>
+        <v>568</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>918</v>
+        <v>828</v>
       </c>
       <c r="H231" t="s">
-        <v>919</v>
+        <v>829</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>920</v>
+        <v>830</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>51</v>
+        <v>423</v>
       </c>
       <c r="D232" t="s">
-        <v>904</v>
+        <v>566</v>
       </c>
       <c r="E232" t="s">
-        <v>905</v>
+        <v>567</v>
       </c>
       <c r="F232" t="s">
-        <v>302</v>
+        <v>342</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>921</v>
+        <v>831</v>
       </c>
       <c r="H232" t="s">
-        <v>922</v>
+        <v>832</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>923</v>
+        <v>833</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>10</v>
+        <v>427</v>
       </c>
       <c r="D233" t="s">
-        <v>924</v>
+        <v>566</v>
       </c>
       <c r="E233" t="s">
-        <v>925</v>
+        <v>567</v>
       </c>
       <c r="F233" t="s">
-        <v>70</v>
+        <v>342</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>926</v>
+        <v>834</v>
       </c>
       <c r="H233" t="s">
-        <v>927</v>
+        <v>835</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>928</v>
+        <v>836</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>10</v>
+        <v>431</v>
       </c>
       <c r="D234" t="s">
-        <v>929</v>
+        <v>566</v>
       </c>
       <c r="E234" t="s">
-        <v>930</v>
+        <v>567</v>
       </c>
       <c r="F234" t="s">
-        <v>302</v>
+        <v>342</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>931</v>
+        <v>837</v>
       </c>
       <c r="H234" t="s">
-        <v>932</v>
+        <v>838</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>933</v>
+        <v>839</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>17</v>
+        <v>435</v>
       </c>
       <c r="D235" t="s">
-        <v>929</v>
+        <v>566</v>
       </c>
       <c r="E235" t="s">
-        <v>930</v>
+        <v>567</v>
       </c>
       <c r="F235" t="s">
-        <v>302</v>
+        <v>234</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>934</v>
+        <v>840</v>
       </c>
       <c r="H235" t="s">
-        <v>935</v>
+        <v>841</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>936</v>
+        <v>842</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>21</v>
+        <v>439</v>
       </c>
       <c r="D236" t="s">
-        <v>929</v>
+        <v>566</v>
       </c>
       <c r="E236" t="s">
-        <v>930</v>
+        <v>567</v>
       </c>
       <c r="F236" t="s">
-        <v>38</v>
+        <v>105</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>937</v>
+        <v>843</v>
       </c>
       <c r="H236" t="s">
-        <v>938</v>
+        <v>844</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>939</v>
+        <v>845</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
       <c r="D237" t="s">
-        <v>929</v>
+        <v>566</v>
       </c>
       <c r="E237" t="s">
-        <v>930</v>
+        <v>567</v>
       </c>
       <c r="F237" t="s">
-        <v>38</v>
+        <v>97</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>940</v>
+        <v>846</v>
       </c>
       <c r="H237" t="s">
-        <v>941</v>
+        <v>847</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>942</v>
+        <v>848</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>46</v>
+        <v>447</v>
       </c>
       <c r="D238" t="s">
-        <v>929</v>
+        <v>566</v>
       </c>
       <c r="E238" t="s">
-        <v>930</v>
+        <v>567</v>
       </c>
       <c r="F238" t="s">
-        <v>375</v>
+        <v>105</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>943</v>
+        <v>849</v>
       </c>
       <c r="H238" t="s">
-        <v>944</v>
+        <v>850</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>945</v>
+        <v>851</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>51</v>
+        <v>451</v>
       </c>
       <c r="D239" t="s">
-        <v>929</v>
+        <v>566</v>
       </c>
       <c r="E239" t="s">
-        <v>930</v>
+        <v>567</v>
       </c>
       <c r="F239" t="s">
-        <v>375</v>
+        <v>105</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>946</v>
+        <v>852</v>
       </c>
       <c r="H239" t="s">
-        <v>947</v>
+        <v>853</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>948</v>
+        <v>854</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>55</v>
+        <v>455</v>
       </c>
       <c r="D240" t="s">
-        <v>929</v>
+        <v>566</v>
       </c>
       <c r="E240" t="s">
-        <v>930</v>
+        <v>567</v>
       </c>
       <c r="F240" t="s">
-        <v>47</v>
+        <v>79</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>949</v>
+        <v>855</v>
       </c>
       <c r="H240" t="s">
-        <v>950</v>
+        <v>856</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>951</v>
+        <v>857</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>59</v>
+        <v>459</v>
       </c>
       <c r="D241" t="s">
-        <v>929</v>
+        <v>566</v>
       </c>
       <c r="E241" t="s">
-        <v>930</v>
+        <v>567</v>
       </c>
       <c r="F241" t="s">
-        <v>602</v>
+        <v>79</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>952</v>
+        <v>858</v>
       </c>
       <c r="H241" t="s">
-        <v>953</v>
+        <v>859</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>954</v>
+        <v>860</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>64</v>
+        <v>463</v>
       </c>
       <c r="D242" t="s">
-        <v>929</v>
+        <v>566</v>
       </c>
       <c r="E242" t="s">
-        <v>930</v>
+        <v>567</v>
       </c>
       <c r="F242" t="s">
-        <v>735</v>
+        <v>79</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>955</v>
+        <v>861</v>
       </c>
       <c r="H242" t="s">
-        <v>956</v>
+        <v>862</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>957</v>
+        <v>863</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>69</v>
+        <v>467</v>
       </c>
       <c r="D243" t="s">
-        <v>929</v>
+        <v>566</v>
       </c>
       <c r="E243" t="s">
-        <v>930</v>
+        <v>567</v>
       </c>
       <c r="F243" t="s">
-        <v>735</v>
+        <v>212</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>958</v>
+        <v>864</v>
       </c>
       <c r="H243" t="s">
-        <v>959</v>
+        <v>865</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>960</v>
+        <v>866</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>74</v>
+        <v>471</v>
       </c>
       <c r="D244" t="s">
-        <v>929</v>
+        <v>566</v>
       </c>
       <c r="E244" t="s">
-        <v>930</v>
+        <v>567</v>
       </c>
       <c r="F244" t="s">
-        <v>42</v>
+        <v>212</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>961</v>
+        <v>867</v>
       </c>
       <c r="H244" t="s">
-        <v>962</v>
+        <v>868</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>963</v>
+        <v>869</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>78</v>
+        <v>475</v>
       </c>
       <c r="D245" t="s">
-        <v>929</v>
+        <v>566</v>
       </c>
       <c r="E245" t="s">
-        <v>930</v>
+        <v>567</v>
       </c>
       <c r="F245" t="s">
-        <v>38</v>
+        <v>212</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>964</v>
+        <v>870</v>
       </c>
       <c r="H245" t="s">
-        <v>965</v>
+        <v>871</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>966</v>
+        <v>872</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>82</v>
+        <v>479</v>
       </c>
       <c r="D246" t="s">
-        <v>929</v>
+        <v>566</v>
       </c>
       <c r="E246" t="s">
-        <v>930</v>
+        <v>567</v>
       </c>
       <c r="F246" t="s">
-        <v>38</v>
+        <v>101</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>967</v>
+        <v>873</v>
       </c>
       <c r="H246" t="s">
-        <v>968</v>
+        <v>874</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>969</v>
+        <v>875</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>86</v>
+        <v>876</v>
       </c>
       <c r="D247" t="s">
-        <v>929</v>
+        <v>566</v>
       </c>
       <c r="E247" t="s">
-        <v>930</v>
+        <v>567</v>
       </c>
       <c r="F247" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>970</v>
+        <v>877</v>
       </c>
       <c r="H247" t="s">
-        <v>971</v>
+        <v>878</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>972</v>
+        <v>879</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>91</v>
+        <v>880</v>
       </c>
       <c r="D248" t="s">
-        <v>929</v>
+        <v>566</v>
       </c>
       <c r="E248" t="s">
-        <v>930</v>
+        <v>567</v>
       </c>
       <c r="F248" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>973</v>
+        <v>881</v>
       </c>
       <c r="H248" t="s">
-        <v>974</v>
+        <v>882</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>975</v>
+        <v>883</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>95</v>
+        <v>884</v>
       </c>
       <c r="D249" t="s">
-        <v>929</v>
+        <v>566</v>
       </c>
       <c r="E249" t="s">
-        <v>930</v>
+        <v>567</v>
       </c>
       <c r="F249" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>976</v>
+        <v>885</v>
       </c>
       <c r="H249" t="s">
-        <v>977</v>
+        <v>886</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>887</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>888</v>
+      </c>
+      <c r="D250" t="s">
+        <v>566</v>
+      </c>
+      <c r="E250" t="s">
+        <v>567</v>
+      </c>
+      <c r="F250" t="s">
+        <v>79</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H250" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>891</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>892</v>
+      </c>
+      <c r="D251" t="s">
+        <v>566</v>
+      </c>
+      <c r="E251" t="s">
+        <v>567</v>
+      </c>
+      <c r="F251" t="s">
+        <v>79</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H251" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>895</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>896</v>
+      </c>
+      <c r="D252" t="s">
+        <v>566</v>
+      </c>
+      <c r="E252" t="s">
+        <v>567</v>
+      </c>
+      <c r="F252" t="s">
+        <v>79</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H252" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>899</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>900</v>
+      </c>
+      <c r="D253" t="s">
+        <v>566</v>
+      </c>
+      <c r="E253" t="s">
+        <v>567</v>
+      </c>
+      <c r="F253" t="s">
+        <v>342</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H253" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>903</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>904</v>
+      </c>
+      <c r="D254" t="s">
+        <v>566</v>
+      </c>
+      <c r="E254" t="s">
+        <v>567</v>
+      </c>
+      <c r="F254" t="s">
+        <v>212</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H254" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>907</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>908</v>
+      </c>
+      <c r="D255" t="s">
+        <v>566</v>
+      </c>
+      <c r="E255" t="s">
+        <v>567</v>
+      </c>
+      <c r="F255" t="s">
+        <v>212</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H255" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>911</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>912</v>
+      </c>
+      <c r="D256" t="s">
+        <v>566</v>
+      </c>
+      <c r="E256" t="s">
+        <v>567</v>
+      </c>
+      <c r="F256" t="s">
+        <v>212</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="H256" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>915</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>916</v>
+      </c>
+      <c r="D257" t="s">
+        <v>566</v>
+      </c>
+      <c r="E257" t="s">
+        <v>567</v>
+      </c>
+      <c r="F257" t="s">
+        <v>212</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="H257" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>919</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>920</v>
+      </c>
+      <c r="D258" t="s">
+        <v>566</v>
+      </c>
+      <c r="E258" t="s">
+        <v>567</v>
+      </c>
+      <c r="F258" t="s">
+        <v>342</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H258" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>923</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>924</v>
+      </c>
+      <c r="D259" t="s">
+        <v>566</v>
+      </c>
+      <c r="E259" t="s">
+        <v>567</v>
+      </c>
+      <c r="F259" t="s">
+        <v>79</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="H259" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>927</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>928</v>
+      </c>
+      <c r="D260" t="s">
+        <v>566</v>
+      </c>
+      <c r="E260" t="s">
+        <v>567</v>
+      </c>
+      <c r="F260" t="s">
+        <v>79</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H260" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>931</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>932</v>
+      </c>
+      <c r="D261" t="s">
+        <v>566</v>
+      </c>
+      <c r="E261" t="s">
+        <v>567</v>
+      </c>
+      <c r="F261" t="s">
+        <v>79</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="H261" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>935</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>936</v>
+      </c>
+      <c r="D262" t="s">
+        <v>566</v>
+      </c>
+      <c r="E262" t="s">
+        <v>567</v>
+      </c>
+      <c r="F262" t="s">
+        <v>79</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H262" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>939</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>940</v>
+      </c>
+      <c r="D263" t="s">
+        <v>566</v>
+      </c>
+      <c r="E263" t="s">
+        <v>567</v>
+      </c>
+      <c r="F263" t="s">
+        <v>79</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H263" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>943</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>944</v>
+      </c>
+      <c r="D264" t="s">
+        <v>566</v>
+      </c>
+      <c r="E264" t="s">
+        <v>567</v>
+      </c>
+      <c r="F264" t="s">
+        <v>321</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="H264" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>947</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>948</v>
+      </c>
+      <c r="D265" t="s">
+        <v>566</v>
+      </c>
+      <c r="E265" t="s">
+        <v>567</v>
+      </c>
+      <c r="F265" t="s">
+        <v>83</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H265" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>951</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>952</v>
+      </c>
+      <c r="D266" t="s">
+        <v>566</v>
+      </c>
+      <c r="E266" t="s">
+        <v>567</v>
+      </c>
+      <c r="F266" t="s">
+        <v>83</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H266" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>955</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>956</v>
+      </c>
+      <c r="D267" t="s">
+        <v>566</v>
+      </c>
+      <c r="E267" t="s">
+        <v>567</v>
+      </c>
+      <c r="F267" t="s">
+        <v>568</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H267" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>959</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>960</v>
+      </c>
+      <c r="D268" t="s">
+        <v>566</v>
+      </c>
+      <c r="E268" t="s">
+        <v>567</v>
+      </c>
+      <c r="F268" t="s">
+        <v>212</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="H268" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>963</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>964</v>
+      </c>
+      <c r="D269" t="s">
+        <v>566</v>
+      </c>
+      <c r="E269" t="s">
+        <v>567</v>
+      </c>
+      <c r="F269" t="s">
+        <v>212</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H269" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>967</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>968</v>
+      </c>
+      <c r="D270" t="s">
+        <v>566</v>
+      </c>
+      <c r="E270" t="s">
+        <v>567</v>
+      </c>
+      <c r="F270" t="s">
+        <v>83</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="H270" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>971</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>972</v>
+      </c>
+      <c r="D271" t="s">
+        <v>566</v>
+      </c>
+      <c r="E271" t="s">
+        <v>567</v>
+      </c>
+      <c r="F271" t="s">
+        <v>568</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H271" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>975</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>976</v>
+      </c>
+      <c r="D272" t="s">
+        <v>566</v>
+      </c>
+      <c r="E272" t="s">
+        <v>567</v>
+      </c>
+      <c r="F272" t="s">
+        <v>568</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H272" t="s">
         <v>978</v>
       </c>
-      <c r="B250" t="s">
-[...14 lines deleted...]
-      <c r="G250" s="1" t="s">
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
         <v>979</v>
       </c>
-      <c r="H250" t="s">
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
         <v>980</v>
+      </c>
+      <c r="D273" t="s">
+        <v>566</v>
+      </c>
+      <c r="E273" t="s">
+        <v>567</v>
+      </c>
+      <c r="F273" t="s">
+        <v>568</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="H273" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>983</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>984</v>
+      </c>
+      <c r="D274" t="s">
+        <v>566</v>
+      </c>
+      <c r="E274" t="s">
+        <v>567</v>
+      </c>
+      <c r="F274" t="s">
+        <v>568</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="H274" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>987</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>988</v>
+      </c>
+      <c r="D275" t="s">
+        <v>566</v>
+      </c>
+      <c r="E275" t="s">
+        <v>567</v>
+      </c>
+      <c r="F275" t="s">
+        <v>568</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="H275" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>991</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>992</v>
+      </c>
+      <c r="D276" t="s">
+        <v>566</v>
+      </c>
+      <c r="E276" t="s">
+        <v>567</v>
+      </c>
+      <c r="F276" t="s">
+        <v>568</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="H276" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>995</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>996</v>
+      </c>
+      <c r="D277" t="s">
+        <v>566</v>
+      </c>
+      <c r="E277" t="s">
+        <v>567</v>
+      </c>
+      <c r="F277" t="s">
+        <v>79</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H277" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>999</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D278" t="s">
+        <v>566</v>
+      </c>
+      <c r="E278" t="s">
+        <v>567</v>
+      </c>
+      <c r="F278" t="s">
+        <v>79</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D279" t="s">
+        <v>566</v>
+      </c>
+      <c r="E279" t="s">
+        <v>567</v>
+      </c>
+      <c r="F279" t="s">
+        <v>79</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D280" t="s">
+        <v>566</v>
+      </c>
+      <c r="E280" t="s">
+        <v>567</v>
+      </c>
+      <c r="F280" t="s">
+        <v>119</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D281" t="s">
+        <v>566</v>
+      </c>
+      <c r="E281" t="s">
+        <v>567</v>
+      </c>
+      <c r="F281" t="s">
+        <v>79</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D282" t="s">
+        <v>566</v>
+      </c>
+      <c r="E282" t="s">
+        <v>567</v>
+      </c>
+      <c r="F282" t="s">
+        <v>79</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D283" t="s">
+        <v>566</v>
+      </c>
+      <c r="E283" t="s">
+        <v>567</v>
+      </c>
+      <c r="F283" t="s">
+        <v>79</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D284" t="s">
+        <v>566</v>
+      </c>
+      <c r="E284" t="s">
+        <v>567</v>
+      </c>
+      <c r="F284" t="s">
+        <v>79</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D285" t="s">
+        <v>566</v>
+      </c>
+      <c r="E285" t="s">
+        <v>567</v>
+      </c>
+      <c r="F285" t="s">
+        <v>79</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D286" t="s">
+        <v>566</v>
+      </c>
+      <c r="E286" t="s">
+        <v>567</v>
+      </c>
+      <c r="F286" t="s">
+        <v>79</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D287" t="s">
+        <v>566</v>
+      </c>
+      <c r="E287" t="s">
+        <v>567</v>
+      </c>
+      <c r="F287" t="s">
+        <v>105</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D288" t="s">
+        <v>566</v>
+      </c>
+      <c r="E288" t="s">
+        <v>567</v>
+      </c>
+      <c r="F288" t="s">
+        <v>105</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D289" t="s">
+        <v>566</v>
+      </c>
+      <c r="E289" t="s">
+        <v>567</v>
+      </c>
+      <c r="F289" t="s">
+        <v>105</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D290" t="s">
+        <v>566</v>
+      </c>
+      <c r="E290" t="s">
+        <v>567</v>
+      </c>
+      <c r="F290" t="s">
+        <v>105</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D291" t="s">
+        <v>566</v>
+      </c>
+      <c r="E291" t="s">
+        <v>567</v>
+      </c>
+      <c r="F291" t="s">
+        <v>105</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D292" t="s">
+        <v>566</v>
+      </c>
+      <c r="E292" t="s">
+        <v>567</v>
+      </c>
+      <c r="F292" t="s">
+        <v>83</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D293" t="s">
+        <v>566</v>
+      </c>
+      <c r="E293" t="s">
+        <v>567</v>
+      </c>
+      <c r="F293" t="s">
+        <v>119</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D294" t="s">
+        <v>566</v>
+      </c>
+      <c r="E294" t="s">
+        <v>567</v>
+      </c>
+      <c r="F294" t="s">
+        <v>212</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D295" t="s">
+        <v>566</v>
+      </c>
+      <c r="E295" t="s">
+        <v>567</v>
+      </c>
+      <c r="F295" t="s">
+        <v>119</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D296" t="s">
+        <v>566</v>
+      </c>
+      <c r="E296" t="s">
+        <v>567</v>
+      </c>
+      <c r="F296" t="s">
+        <v>119</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D297" t="s">
+        <v>566</v>
+      </c>
+      <c r="E297" t="s">
+        <v>567</v>
+      </c>
+      <c r="F297" t="s">
+        <v>395</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D298" t="s">
+        <v>566</v>
+      </c>
+      <c r="E298" t="s">
+        <v>567</v>
+      </c>
+      <c r="F298" t="s">
+        <v>79</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D299" t="s">
+        <v>566</v>
+      </c>
+      <c r="E299" t="s">
+        <v>567</v>
+      </c>
+      <c r="F299" t="s">
+        <v>79</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D300" t="s">
+        <v>566</v>
+      </c>
+      <c r="E300" t="s">
+        <v>567</v>
+      </c>
+      <c r="F300" t="s">
+        <v>79</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D301" t="s">
+        <v>566</v>
+      </c>
+      <c r="E301" t="s">
+        <v>567</v>
+      </c>
+      <c r="F301" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D302" t="s">
+        <v>566</v>
+      </c>
+      <c r="E302" t="s">
+        <v>567</v>
+      </c>
+      <c r="F302" t="s">
+        <v>79</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D303" t="s">
+        <v>566</v>
+      </c>
+      <c r="E303" t="s">
+        <v>567</v>
+      </c>
+      <c r="F303" t="s">
+        <v>79</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D304" t="s">
+        <v>566</v>
+      </c>
+      <c r="E304" t="s">
+        <v>567</v>
+      </c>
+      <c r="F304" t="s">
+        <v>79</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D305" t="s">
+        <v>566</v>
+      </c>
+      <c r="E305" t="s">
+        <v>567</v>
+      </c>
+      <c r="F305" t="s">
+        <v>79</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D306" t="s">
+        <v>566</v>
+      </c>
+      <c r="E306" t="s">
+        <v>567</v>
+      </c>
+      <c r="F306" t="s">
+        <v>342</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D307" t="s">
+        <v>566</v>
+      </c>
+      <c r="E307" t="s">
+        <v>567</v>
+      </c>
+      <c r="F307" t="s">
+        <v>342</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D308" t="s">
+        <v>566</v>
+      </c>
+      <c r="E308" t="s">
+        <v>567</v>
+      </c>
+      <c r="F308" t="s">
+        <v>342</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D309" t="s">
+        <v>566</v>
+      </c>
+      <c r="E309" t="s">
+        <v>567</v>
+      </c>
+      <c r="F309" t="s">
+        <v>79</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D310" t="s">
+        <v>566</v>
+      </c>
+      <c r="E310" t="s">
+        <v>567</v>
+      </c>
+      <c r="F310" t="s">
+        <v>221</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D311" t="s">
+        <v>566</v>
+      </c>
+      <c r="E311" t="s">
+        <v>567</v>
+      </c>
+      <c r="F311" t="s">
+        <v>221</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D312" t="s">
+        <v>566</v>
+      </c>
+      <c r="E312" t="s">
+        <v>567</v>
+      </c>
+      <c r="F312" t="s">
+        <v>221</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D313" t="s">
+        <v>566</v>
+      </c>
+      <c r="E313" t="s">
+        <v>567</v>
+      </c>
+      <c r="F313" t="s">
+        <v>221</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D314" t="s">
+        <v>566</v>
+      </c>
+      <c r="E314" t="s">
+        <v>567</v>
+      </c>
+      <c r="F314" t="s">
+        <v>221</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D315" t="s">
+        <v>566</v>
+      </c>
+      <c r="E315" t="s">
+        <v>567</v>
+      </c>
+      <c r="F315" t="s">
+        <v>221</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D316" t="s">
+        <v>566</v>
+      </c>
+      <c r="E316" t="s">
+        <v>567</v>
+      </c>
+      <c r="F316" t="s">
+        <v>105</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D317" t="s">
+        <v>566</v>
+      </c>
+      <c r="E317" t="s">
+        <v>567</v>
+      </c>
+      <c r="F317" t="s">
+        <v>105</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D318" t="s">
+        <v>566</v>
+      </c>
+      <c r="E318" t="s">
+        <v>567</v>
+      </c>
+      <c r="F318" t="s">
+        <v>105</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D319" t="s">
+        <v>566</v>
+      </c>
+      <c r="E319" t="s">
+        <v>567</v>
+      </c>
+      <c r="F319" t="s">
+        <v>105</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D320" t="s">
+        <v>566</v>
+      </c>
+      <c r="E320" t="s">
+        <v>567</v>
+      </c>
+      <c r="F320" t="s">
+        <v>83</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D321" t="s">
+        <v>566</v>
+      </c>
+      <c r="E321" t="s">
+        <v>567</v>
+      </c>
+      <c r="F321" t="s">
+        <v>79</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D322" t="s">
+        <v>566</v>
+      </c>
+      <c r="E322" t="s">
+        <v>567</v>
+      </c>
+      <c r="F322" t="s">
+        <v>79</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D323" t="s">
+        <v>566</v>
+      </c>
+      <c r="E323" t="s">
+        <v>567</v>
+      </c>
+      <c r="F323" t="s">
+        <v>79</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D324" t="s">
+        <v>566</v>
+      </c>
+      <c r="E324" t="s">
+        <v>567</v>
+      </c>
+      <c r="F324" t="s">
+        <v>119</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D325" t="s">
+        <v>566</v>
+      </c>
+      <c r="E325" t="s">
+        <v>567</v>
+      </c>
+      <c r="F325" t="s">
+        <v>105</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D326" t="s">
+        <v>566</v>
+      </c>
+      <c r="E326" t="s">
+        <v>567</v>
+      </c>
+      <c r="F326" t="s">
+        <v>342</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D327" t="s">
+        <v>566</v>
+      </c>
+      <c r="E327" t="s">
+        <v>567</v>
+      </c>
+      <c r="F327" t="s">
+        <v>97</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D328" t="s">
+        <v>566</v>
+      </c>
+      <c r="E328" t="s">
+        <v>567</v>
+      </c>
+      <c r="F328" t="s">
+        <v>97</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D329" t="s">
+        <v>566</v>
+      </c>
+      <c r="E329" t="s">
+        <v>567</v>
+      </c>
+      <c r="F329" t="s">
+        <v>97</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D330" t="s">
+        <v>566</v>
+      </c>
+      <c r="E330" t="s">
+        <v>567</v>
+      </c>
+      <c r="F330" t="s">
+        <v>97</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D331" t="s">
+        <v>566</v>
+      </c>
+      <c r="E331" t="s">
+        <v>567</v>
+      </c>
+      <c r="F331" t="s">
+        <v>119</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D332" t="s">
+        <v>566</v>
+      </c>
+      <c r="E332" t="s">
+        <v>567</v>
+      </c>
+      <c r="F332" t="s">
+        <v>342</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D333" t="s">
+        <v>566</v>
+      </c>
+      <c r="E333" t="s">
+        <v>567</v>
+      </c>
+      <c r="F333" t="s">
+        <v>342</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D334" t="s">
+        <v>566</v>
+      </c>
+      <c r="E334" t="s">
+        <v>567</v>
+      </c>
+      <c r="F334" t="s">
+        <v>79</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D335" t="s">
+        <v>566</v>
+      </c>
+      <c r="E335" t="s">
+        <v>567</v>
+      </c>
+      <c r="F335" t="s">
+        <v>79</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D336" t="s">
+        <v>566</v>
+      </c>
+      <c r="E336" t="s">
+        <v>567</v>
+      </c>
+      <c r="F336" t="s">
+        <v>105</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D337" t="s">
+        <v>566</v>
+      </c>
+      <c r="E337" t="s">
+        <v>567</v>
+      </c>
+      <c r="F337" t="s">
+        <v>105</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D338" t="s">
+        <v>566</v>
+      </c>
+      <c r="E338" t="s">
+        <v>567</v>
+      </c>
+      <c r="F338" t="s">
+        <v>105</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D339" t="s">
+        <v>566</v>
+      </c>
+      <c r="E339" t="s">
+        <v>567</v>
+      </c>
+      <c r="F339" t="s">
+        <v>83</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D340" t="s">
+        <v>566</v>
+      </c>
+      <c r="E340" t="s">
+        <v>567</v>
+      </c>
+      <c r="F340" t="s">
+        <v>568</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D341" t="s">
+        <v>566</v>
+      </c>
+      <c r="E341" t="s">
+        <v>567</v>
+      </c>
+      <c r="F341" t="s">
+        <v>342</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D342" t="s">
+        <v>566</v>
+      </c>
+      <c r="E342" t="s">
+        <v>567</v>
+      </c>
+      <c r="F342" t="s">
+        <v>119</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D343" t="s">
+        <v>566</v>
+      </c>
+      <c r="E343" t="s">
+        <v>567</v>
+      </c>
+      <c r="F343" t="s">
+        <v>395</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D344" t="s">
+        <v>566</v>
+      </c>
+      <c r="E344" t="s">
+        <v>567</v>
+      </c>
+      <c r="F344" t="s">
+        <v>395</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D345" t="s">
+        <v>566</v>
+      </c>
+      <c r="E345" t="s">
+        <v>567</v>
+      </c>
+      <c r="F345" t="s">
+        <v>79</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D346" t="s">
+        <v>566</v>
+      </c>
+      <c r="E346" t="s">
+        <v>567</v>
+      </c>
+      <c r="F346" t="s">
+        <v>395</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D347" t="s">
+        <v>566</v>
+      </c>
+      <c r="E347" t="s">
+        <v>567</v>
+      </c>
+      <c r="F347" t="s">
+        <v>79</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D348" t="s">
+        <v>566</v>
+      </c>
+      <c r="E348" t="s">
+        <v>567</v>
+      </c>
+      <c r="F348" t="s">
+        <v>105</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D349" t="s">
+        <v>566</v>
+      </c>
+      <c r="E349" t="s">
+        <v>567</v>
+      </c>
+      <c r="F349" t="s">
+        <v>105</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D350" t="s">
+        <v>566</v>
+      </c>
+      <c r="E350" t="s">
+        <v>567</v>
+      </c>
+      <c r="F350" t="s">
+        <v>105</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D351" t="s">
+        <v>566</v>
+      </c>
+      <c r="E351" t="s">
+        <v>567</v>
+      </c>
+      <c r="F351" t="s">
+        <v>221</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D352" t="s">
+        <v>566</v>
+      </c>
+      <c r="E352" t="s">
+        <v>567</v>
+      </c>
+      <c r="F352" t="s">
+        <v>221</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D353" t="s">
+        <v>566</v>
+      </c>
+      <c r="E353" t="s">
+        <v>567</v>
+      </c>
+      <c r="F353" t="s">
+        <v>221</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D354" t="s">
+        <v>566</v>
+      </c>
+      <c r="E354" t="s">
+        <v>567</v>
+      </c>
+      <c r="F354" t="s">
+        <v>221</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D355" t="s">
+        <v>566</v>
+      </c>
+      <c r="E355" t="s">
+        <v>567</v>
+      </c>
+      <c r="F355" t="s">
+        <v>221</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D356" t="s">
+        <v>566</v>
+      </c>
+      <c r="E356" t="s">
+        <v>567</v>
+      </c>
+      <c r="F356" t="s">
+        <v>221</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D357" t="s">
+        <v>566</v>
+      </c>
+      <c r="E357" t="s">
+        <v>567</v>
+      </c>
+      <c r="F357" t="s">
+        <v>221</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D358" t="s">
+        <v>566</v>
+      </c>
+      <c r="E358" t="s">
+        <v>567</v>
+      </c>
+      <c r="F358" t="s">
+        <v>221</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D359" t="s">
+        <v>566</v>
+      </c>
+      <c r="E359" t="s">
+        <v>567</v>
+      </c>
+      <c r="F359" t="s">
+        <v>342</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D360" t="s">
+        <v>566</v>
+      </c>
+      <c r="E360" t="s">
+        <v>567</v>
+      </c>
+      <c r="F360" t="s">
+        <v>221</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D361" t="s">
+        <v>566</v>
+      </c>
+      <c r="E361" t="s">
+        <v>567</v>
+      </c>
+      <c r="F361" t="s">
+        <v>221</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D362" t="s">
+        <v>566</v>
+      </c>
+      <c r="E362" t="s">
+        <v>567</v>
+      </c>
+      <c r="F362" t="s">
+        <v>221</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D363" t="s">
+        <v>566</v>
+      </c>
+      <c r="E363" t="s">
+        <v>567</v>
+      </c>
+      <c r="F363" t="s">
+        <v>221</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D364" t="s">
+        <v>566</v>
+      </c>
+      <c r="E364" t="s">
+        <v>567</v>
+      </c>
+      <c r="F364" t="s">
+        <v>221</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D365" t="s">
+        <v>566</v>
+      </c>
+      <c r="E365" t="s">
+        <v>567</v>
+      </c>
+      <c r="F365" t="s">
+        <v>79</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D366" t="s">
+        <v>566</v>
+      </c>
+      <c r="E366" t="s">
+        <v>567</v>
+      </c>
+      <c r="F366" t="s">
+        <v>79</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D367" t="s">
+        <v>566</v>
+      </c>
+      <c r="E367" t="s">
+        <v>567</v>
+      </c>
+      <c r="F367" t="s">
+        <v>97</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D368" t="s">
+        <v>566</v>
+      </c>
+      <c r="E368" t="s">
+        <v>567</v>
+      </c>
+      <c r="F368" t="s">
+        <v>221</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D369" t="s">
+        <v>566</v>
+      </c>
+      <c r="E369" t="s">
+        <v>567</v>
+      </c>
+      <c r="F369" t="s">
+        <v>221</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D370" t="s">
+        <v>566</v>
+      </c>
+      <c r="E370" t="s">
+        <v>567</v>
+      </c>
+      <c r="F370" t="s">
+        <v>221</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D371" t="s">
+        <v>566</v>
+      </c>
+      <c r="E371" t="s">
+        <v>567</v>
+      </c>
+      <c r="F371" t="s">
+        <v>221</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D372" t="s">
+        <v>566</v>
+      </c>
+      <c r="E372" t="s">
+        <v>567</v>
+      </c>
+      <c r="F372" t="s">
+        <v>221</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D373" t="s">
+        <v>566</v>
+      </c>
+      <c r="E373" t="s">
+        <v>567</v>
+      </c>
+      <c r="F373" t="s">
+        <v>221</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D374" t="s">
+        <v>566</v>
+      </c>
+      <c r="E374" t="s">
+        <v>567</v>
+      </c>
+      <c r="F374" t="s">
+        <v>221</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D375" t="s">
+        <v>566</v>
+      </c>
+      <c r="E375" t="s">
+        <v>567</v>
+      </c>
+      <c r="F375" t="s">
+        <v>221</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D376" t="s">
+        <v>566</v>
+      </c>
+      <c r="E376" t="s">
+        <v>567</v>
+      </c>
+      <c r="F376" t="s">
+        <v>221</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D377" t="s">
+        <v>566</v>
+      </c>
+      <c r="E377" t="s">
+        <v>567</v>
+      </c>
+      <c r="F377" t="s">
+        <v>221</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D378" t="s">
+        <v>566</v>
+      </c>
+      <c r="E378" t="s">
+        <v>567</v>
+      </c>
+      <c r="F378" t="s">
+        <v>221</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D379" t="s">
+        <v>566</v>
+      </c>
+      <c r="E379" t="s">
+        <v>567</v>
+      </c>
+      <c r="F379" t="s">
+        <v>221</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D380" t="s">
+        <v>566</v>
+      </c>
+      <c r="E380" t="s">
+        <v>567</v>
+      </c>
+      <c r="F380" t="s">
+        <v>221</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D381" t="s">
+        <v>566</v>
+      </c>
+      <c r="E381" t="s">
+        <v>567</v>
+      </c>
+      <c r="F381" t="s">
+        <v>221</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D382" t="s">
+        <v>566</v>
+      </c>
+      <c r="E382" t="s">
+        <v>567</v>
+      </c>
+      <c r="F382" t="s">
+        <v>221</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D383" t="s">
+        <v>566</v>
+      </c>
+      <c r="E383" t="s">
+        <v>567</v>
+      </c>
+      <c r="F383" t="s">
+        <v>395</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D384" t="s">
+        <v>566</v>
+      </c>
+      <c r="E384" t="s">
+        <v>567</v>
+      </c>
+      <c r="F384" t="s">
+        <v>568</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D385" t="s">
+        <v>566</v>
+      </c>
+      <c r="E385" t="s">
+        <v>567</v>
+      </c>
+      <c r="F385" t="s">
+        <v>79</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D386" t="s">
+        <v>566</v>
+      </c>
+      <c r="E386" t="s">
+        <v>567</v>
+      </c>
+      <c r="F386" t="s">
+        <v>221</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D387" t="s">
+        <v>566</v>
+      </c>
+      <c r="E387" t="s">
+        <v>567</v>
+      </c>
+      <c r="F387" t="s">
+        <v>221</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D388" t="s">
+        <v>566</v>
+      </c>
+      <c r="E388" t="s">
+        <v>567</v>
+      </c>
+      <c r="F388" t="s">
+        <v>79</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D389" t="s">
+        <v>566</v>
+      </c>
+      <c r="E389" t="s">
+        <v>567</v>
+      </c>
+      <c r="F389" t="s">
+        <v>79</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D390" t="s">
+        <v>566</v>
+      </c>
+      <c r="E390" t="s">
+        <v>567</v>
+      </c>
+      <c r="F390" t="s">
+        <v>568</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D391" t="s">
+        <v>566</v>
+      </c>
+      <c r="E391" t="s">
+        <v>567</v>
+      </c>
+      <c r="F391" t="s">
+        <v>221</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D392" t="s">
+        <v>566</v>
+      </c>
+      <c r="E392" t="s">
+        <v>567</v>
+      </c>
+      <c r="F392" t="s">
+        <v>119</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D393" t="s">
+        <v>566</v>
+      </c>
+      <c r="E393" t="s">
+        <v>567</v>
+      </c>
+      <c r="F393" t="s">
+        <v>119</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D394" t="s">
+        <v>566</v>
+      </c>
+      <c r="E394" t="s">
+        <v>567</v>
+      </c>
+      <c r="F394" t="s">
+        <v>255</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D395" t="s">
+        <v>566</v>
+      </c>
+      <c r="E395" t="s">
+        <v>567</v>
+      </c>
+      <c r="F395" t="s">
+        <v>79</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D396" t="s">
+        <v>566</v>
+      </c>
+      <c r="E396" t="s">
+        <v>567</v>
+      </c>
+      <c r="F396" t="s">
+        <v>79</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D397" t="s">
+        <v>566</v>
+      </c>
+      <c r="E397" t="s">
+        <v>567</v>
+      </c>
+      <c r="F397" t="s">
+        <v>79</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D398" t="s">
+        <v>566</v>
+      </c>
+      <c r="E398" t="s">
+        <v>567</v>
+      </c>
+      <c r="F398" t="s">
+        <v>395</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D399" t="s">
+        <v>566</v>
+      </c>
+      <c r="E399" t="s">
+        <v>567</v>
+      </c>
+      <c r="F399" t="s">
+        <v>221</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D400" t="s">
+        <v>566</v>
+      </c>
+      <c r="E400" t="s">
+        <v>567</v>
+      </c>
+      <c r="F400" t="s">
+        <v>105</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D401" t="s">
+        <v>566</v>
+      </c>
+      <c r="E401" t="s">
+        <v>567</v>
+      </c>
+      <c r="F401" t="s">
+        <v>105</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D402" t="s">
+        <v>566</v>
+      </c>
+      <c r="E402" t="s">
+        <v>567</v>
+      </c>
+      <c r="F402" t="s">
+        <v>83</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D403" t="s">
+        <v>566</v>
+      </c>
+      <c r="E403" t="s">
+        <v>567</v>
+      </c>
+      <c r="F403" t="s">
+        <v>221</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D404" t="s">
+        <v>566</v>
+      </c>
+      <c r="E404" t="s">
+        <v>567</v>
+      </c>
+      <c r="F404" t="s">
+        <v>221</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D405" t="s">
+        <v>566</v>
+      </c>
+      <c r="E405" t="s">
+        <v>567</v>
+      </c>
+      <c r="F405" t="s">
+        <v>221</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D406" t="s">
+        <v>566</v>
+      </c>
+      <c r="E406" t="s">
+        <v>567</v>
+      </c>
+      <c r="F406" t="s">
+        <v>221</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D407" t="s">
+        <v>566</v>
+      </c>
+      <c r="E407" t="s">
+        <v>567</v>
+      </c>
+      <c r="F407" t="s">
+        <v>221</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D408" t="s">
+        <v>566</v>
+      </c>
+      <c r="E408" t="s">
+        <v>567</v>
+      </c>
+      <c r="F408" t="s">
+        <v>221</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D409" t="s">
+        <v>566</v>
+      </c>
+      <c r="E409" t="s">
+        <v>567</v>
+      </c>
+      <c r="F409" t="s">
+        <v>221</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D410" t="s">
+        <v>566</v>
+      </c>
+      <c r="E410" t="s">
+        <v>567</v>
+      </c>
+      <c r="F410" t="s">
+        <v>101</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D411" t="s">
+        <v>566</v>
+      </c>
+      <c r="E411" t="s">
+        <v>567</v>
+      </c>
+      <c r="F411" t="s">
+        <v>79</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D412" t="s">
+        <v>566</v>
+      </c>
+      <c r="E412" t="s">
+        <v>567</v>
+      </c>
+      <c r="F412" t="s">
+        <v>79</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D413" t="s">
+        <v>566</v>
+      </c>
+      <c r="E413" t="s">
+        <v>567</v>
+      </c>
+      <c r="F413" t="s">
+        <v>79</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D414" t="s">
+        <v>566</v>
+      </c>
+      <c r="E414" t="s">
+        <v>567</v>
+      </c>
+      <c r="F414" t="s">
+        <v>79</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D415" t="s">
+        <v>566</v>
+      </c>
+      <c r="E415" t="s">
+        <v>567</v>
+      </c>
+      <c r="F415" t="s">
+        <v>79</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D416" t="s">
+        <v>566</v>
+      </c>
+      <c r="E416" t="s">
+        <v>567</v>
+      </c>
+      <c r="F416" t="s">
+        <v>79</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D417" t="s">
+        <v>566</v>
+      </c>
+      <c r="E417" t="s">
+        <v>567</v>
+      </c>
+      <c r="F417" t="s">
+        <v>79</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D418" t="s">
+        <v>566</v>
+      </c>
+      <c r="E418" t="s">
+        <v>567</v>
+      </c>
+      <c r="F418" t="s">
+        <v>79</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D419" t="s">
+        <v>566</v>
+      </c>
+      <c r="E419" t="s">
+        <v>567</v>
+      </c>
+      <c r="F419" t="s">
+        <v>79</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D420" t="s">
+        <v>566</v>
+      </c>
+      <c r="E420" t="s">
+        <v>567</v>
+      </c>
+      <c r="F420" t="s">
+        <v>79</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D421" t="s">
+        <v>566</v>
+      </c>
+      <c r="E421" t="s">
+        <v>567</v>
+      </c>
+      <c r="F421" t="s">
+        <v>79</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D422" t="s">
+        <v>566</v>
+      </c>
+      <c r="E422" t="s">
+        <v>567</v>
+      </c>
+      <c r="F422" t="s">
+        <v>79</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D423" t="s">
+        <v>566</v>
+      </c>
+      <c r="E423" t="s">
+        <v>567</v>
+      </c>
+      <c r="F423" t="s">
+        <v>83</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D424" t="s">
+        <v>566</v>
+      </c>
+      <c r="E424" t="s">
+        <v>567</v>
+      </c>
+      <c r="F424" t="s">
+        <v>83</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D425" t="s">
+        <v>566</v>
+      </c>
+      <c r="E425" t="s">
+        <v>567</v>
+      </c>
+      <c r="F425" t="s">
+        <v>83</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D426" t="s">
+        <v>566</v>
+      </c>
+      <c r="E426" t="s">
+        <v>567</v>
+      </c>
+      <c r="F426" t="s">
+        <v>83</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D427" t="s">
+        <v>566</v>
+      </c>
+      <c r="E427" t="s">
+        <v>567</v>
+      </c>
+      <c r="F427" t="s">
+        <v>83</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D428" t="s">
+        <v>566</v>
+      </c>
+      <c r="E428" t="s">
+        <v>567</v>
+      </c>
+      <c r="F428" t="s">
+        <v>83</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D429" t="s">
+        <v>566</v>
+      </c>
+      <c r="E429" t="s">
+        <v>567</v>
+      </c>
+      <c r="F429" t="s">
+        <v>83</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D430" t="s">
+        <v>566</v>
+      </c>
+      <c r="E430" t="s">
+        <v>567</v>
+      </c>
+      <c r="F430" t="s">
+        <v>83</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D431" t="s">
+        <v>566</v>
+      </c>
+      <c r="E431" t="s">
+        <v>567</v>
+      </c>
+      <c r="F431" t="s">
+        <v>79</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D432" t="s">
+        <v>566</v>
+      </c>
+      <c r="E432" t="s">
+        <v>567</v>
+      </c>
+      <c r="F432" t="s">
+        <v>568</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D433" t="s">
+        <v>566</v>
+      </c>
+      <c r="E433" t="s">
+        <v>567</v>
+      </c>
+      <c r="F433" t="s">
+        <v>342</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D434" t="s">
+        <v>566</v>
+      </c>
+      <c r="E434" t="s">
+        <v>567</v>
+      </c>
+      <c r="F434" t="s">
+        <v>97</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D435" t="s">
+        <v>566</v>
+      </c>
+      <c r="E435" t="s">
+        <v>567</v>
+      </c>
+      <c r="F435" t="s">
+        <v>97</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D436" t="s">
+        <v>566</v>
+      </c>
+      <c r="E436" t="s">
+        <v>567</v>
+      </c>
+      <c r="F436" t="s">
+        <v>79</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D437" t="s">
+        <v>566</v>
+      </c>
+      <c r="E437" t="s">
+        <v>567</v>
+      </c>
+      <c r="F437" t="s">
+        <v>79</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D438" t="s">
+        <v>566</v>
+      </c>
+      <c r="E438" t="s">
+        <v>567</v>
+      </c>
+      <c r="F438" t="s">
+        <v>79</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D439" t="s">
+        <v>566</v>
+      </c>
+      <c r="E439" t="s">
+        <v>567</v>
+      </c>
+      <c r="F439" t="s">
+        <v>79</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D440" t="s">
+        <v>566</v>
+      </c>
+      <c r="E440" t="s">
+        <v>567</v>
+      </c>
+      <c r="F440" t="s">
+        <v>79</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D441" t="s">
+        <v>566</v>
+      </c>
+      <c r="E441" t="s">
+        <v>567</v>
+      </c>
+      <c r="F441" t="s">
+        <v>79</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D442" t="s">
+        <v>566</v>
+      </c>
+      <c r="E442" t="s">
+        <v>567</v>
+      </c>
+      <c r="F442" t="s">
+        <v>79</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D443" t="s">
+        <v>566</v>
+      </c>
+      <c r="E443" t="s">
+        <v>567</v>
+      </c>
+      <c r="F443" t="s">
+        <v>79</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D444" t="s">
+        <v>566</v>
+      </c>
+      <c r="E444" t="s">
+        <v>567</v>
+      </c>
+      <c r="F444" t="s">
+        <v>255</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D445" t="s">
+        <v>566</v>
+      </c>
+      <c r="E445" t="s">
+        <v>567</v>
+      </c>
+      <c r="F445" t="s">
+        <v>255</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D446" t="s">
+        <v>566</v>
+      </c>
+      <c r="E446" t="s">
+        <v>567</v>
+      </c>
+      <c r="F446" t="s">
+        <v>255</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D447" t="s">
+        <v>566</v>
+      </c>
+      <c r="E447" t="s">
+        <v>567</v>
+      </c>
+      <c r="F447" t="s">
+        <v>255</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D448" t="s">
+        <v>566</v>
+      </c>
+      <c r="E448" t="s">
+        <v>567</v>
+      </c>
+      <c r="F448" t="s">
+        <v>255</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D449" t="s">
+        <v>566</v>
+      </c>
+      <c r="E449" t="s">
+        <v>567</v>
+      </c>
+      <c r="F449" t="s">
+        <v>255</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D450" t="s">
+        <v>566</v>
+      </c>
+      <c r="E450" t="s">
+        <v>567</v>
+      </c>
+      <c r="F450" t="s">
+        <v>105</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D451" t="s">
+        <v>566</v>
+      </c>
+      <c r="E451" t="s">
+        <v>567</v>
+      </c>
+      <c r="F451" t="s">
+        <v>255</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D452" t="s">
+        <v>566</v>
+      </c>
+      <c r="E452" t="s">
+        <v>567</v>
+      </c>
+      <c r="F452" t="s">
+        <v>255</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D453" t="s">
+        <v>566</v>
+      </c>
+      <c r="E453" t="s">
+        <v>567</v>
+      </c>
+      <c r="F453" t="s">
+        <v>255</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D454" t="s">
+        <v>566</v>
+      </c>
+      <c r="E454" t="s">
+        <v>567</v>
+      </c>
+      <c r="F454" t="s">
+        <v>105</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D455" t="s">
+        <v>566</v>
+      </c>
+      <c r="E455" t="s">
+        <v>567</v>
+      </c>
+      <c r="F455" t="s">
+        <v>79</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D456" t="s">
+        <v>566</v>
+      </c>
+      <c r="E456" t="s">
+        <v>567</v>
+      </c>
+      <c r="F456" t="s">
+        <v>212</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D457" t="s">
+        <v>566</v>
+      </c>
+      <c r="E457" t="s">
+        <v>567</v>
+      </c>
+      <c r="F457" t="s">
+        <v>568</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D458" t="s">
+        <v>566</v>
+      </c>
+      <c r="E458" t="s">
+        <v>567</v>
+      </c>
+      <c r="F458" t="s">
+        <v>568</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D459" t="s">
+        <v>566</v>
+      </c>
+      <c r="E459" t="s">
+        <v>567</v>
+      </c>
+      <c r="F459" t="s">
+        <v>568</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D460" t="s">
+        <v>566</v>
+      </c>
+      <c r="E460" t="s">
+        <v>567</v>
+      </c>
+      <c r="F460" t="s">
+        <v>119</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D461" t="s">
+        <v>566</v>
+      </c>
+      <c r="E461" t="s">
+        <v>567</v>
+      </c>
+      <c r="F461" t="s">
+        <v>83</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D462" t="s">
+        <v>566</v>
+      </c>
+      <c r="E462" t="s">
+        <v>567</v>
+      </c>
+      <c r="F462" t="s">
+        <v>83</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D463" t="s">
+        <v>566</v>
+      </c>
+      <c r="E463" t="s">
+        <v>567</v>
+      </c>
+      <c r="F463" t="s">
+        <v>83</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D464" t="s">
+        <v>566</v>
+      </c>
+      <c r="E464" t="s">
+        <v>567</v>
+      </c>
+      <c r="F464" t="s">
+        <v>212</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D465" t="s">
+        <v>566</v>
+      </c>
+      <c r="E465" t="s">
+        <v>567</v>
+      </c>
+      <c r="F465" t="s">
+        <v>212</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D466" t="s">
+        <v>566</v>
+      </c>
+      <c r="E466" t="s">
+        <v>567</v>
+      </c>
+      <c r="F466" t="s">
+        <v>212</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D467" t="s">
+        <v>566</v>
+      </c>
+      <c r="E467" t="s">
+        <v>567</v>
+      </c>
+      <c r="F467" t="s">
+        <v>79</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D468" t="s">
+        <v>566</v>
+      </c>
+      <c r="E468" t="s">
+        <v>567</v>
+      </c>
+      <c r="F468" t="s">
+        <v>79</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D469" t="s">
+        <v>566</v>
+      </c>
+      <c r="E469" t="s">
+        <v>567</v>
+      </c>
+      <c r="F469" t="s">
+        <v>79</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D470" t="s">
+        <v>566</v>
+      </c>
+      <c r="E470" t="s">
+        <v>567</v>
+      </c>
+      <c r="F470" t="s">
+        <v>79</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D471" t="s">
+        <v>566</v>
+      </c>
+      <c r="E471" t="s">
+        <v>567</v>
+      </c>
+      <c r="F471" t="s">
+        <v>79</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D472" t="s">
+        <v>566</v>
+      </c>
+      <c r="E472" t="s">
+        <v>567</v>
+      </c>
+      <c r="F472" t="s">
+        <v>79</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D473" t="s">
+        <v>566</v>
+      </c>
+      <c r="E473" t="s">
+        <v>567</v>
+      </c>
+      <c r="F473" t="s">
+        <v>79</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D474" t="s">
+        <v>566</v>
+      </c>
+      <c r="E474" t="s">
+        <v>567</v>
+      </c>
+      <c r="F474" t="s">
+        <v>79</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D475" t="s">
+        <v>566</v>
+      </c>
+      <c r="E475" t="s">
+        <v>567</v>
+      </c>
+      <c r="F475" t="s">
+        <v>79</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D476" t="s">
+        <v>566</v>
+      </c>
+      <c r="E476" t="s">
+        <v>567</v>
+      </c>
+      <c r="F476" t="s">
+        <v>79</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D477" t="s">
+        <v>566</v>
+      </c>
+      <c r="E477" t="s">
+        <v>567</v>
+      </c>
+      <c r="F477" t="s">
+        <v>79</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D478" t="s">
+        <v>566</v>
+      </c>
+      <c r="E478" t="s">
+        <v>567</v>
+      </c>
+      <c r="F478" t="s">
+        <v>79</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D479" t="s">
+        <v>566</v>
+      </c>
+      <c r="E479" t="s">
+        <v>567</v>
+      </c>
+      <c r="F479" t="s">
+        <v>79</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D480" t="s">
+        <v>566</v>
+      </c>
+      <c r="E480" t="s">
+        <v>567</v>
+      </c>
+      <c r="F480" t="s">
+        <v>79</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D481" t="s">
+        <v>566</v>
+      </c>
+      <c r="E481" t="s">
+        <v>567</v>
+      </c>
+      <c r="F481" t="s">
+        <v>79</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D482" t="s">
+        <v>566</v>
+      </c>
+      <c r="E482" t="s">
+        <v>567</v>
+      </c>
+      <c r="F482" t="s">
+        <v>79</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D483" t="s">
+        <v>566</v>
+      </c>
+      <c r="E483" t="s">
+        <v>567</v>
+      </c>
+      <c r="F483" t="s">
+        <v>79</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D484" t="s">
+        <v>566</v>
+      </c>
+      <c r="E484" t="s">
+        <v>567</v>
+      </c>
+      <c r="F484" t="s">
+        <v>79</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D485" t="s">
+        <v>566</v>
+      </c>
+      <c r="E485" t="s">
+        <v>567</v>
+      </c>
+      <c r="F485" t="s">
+        <v>79</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D486" t="s">
+        <v>566</v>
+      </c>
+      <c r="E486" t="s">
+        <v>567</v>
+      </c>
+      <c r="F486" t="s">
+        <v>79</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D487" t="s">
+        <v>566</v>
+      </c>
+      <c r="E487" t="s">
+        <v>567</v>
+      </c>
+      <c r="F487" t="s">
+        <v>79</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D488" t="s">
+        <v>566</v>
+      </c>
+      <c r="E488" t="s">
+        <v>567</v>
+      </c>
+      <c r="F488" t="s">
+        <v>79</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D489" t="s">
+        <v>566</v>
+      </c>
+      <c r="E489" t="s">
+        <v>567</v>
+      </c>
+      <c r="F489" t="s">
+        <v>79</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D490" t="s">
+        <v>566</v>
+      </c>
+      <c r="E490" t="s">
+        <v>567</v>
+      </c>
+      <c r="F490" t="s">
+        <v>79</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D491" t="s">
+        <v>566</v>
+      </c>
+      <c r="E491" t="s">
+        <v>567</v>
+      </c>
+      <c r="F491" t="s">
+        <v>79</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D492" t="s">
+        <v>566</v>
+      </c>
+      <c r="E492" t="s">
+        <v>567</v>
+      </c>
+      <c r="F492" t="s">
+        <v>79</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D493" t="s">
+        <v>566</v>
+      </c>
+      <c r="E493" t="s">
+        <v>567</v>
+      </c>
+      <c r="F493" t="s">
+        <v>79</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D494" t="s">
+        <v>566</v>
+      </c>
+      <c r="E494" t="s">
+        <v>567</v>
+      </c>
+      <c r="F494" t="s">
+        <v>79</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D495" t="s">
+        <v>566</v>
+      </c>
+      <c r="E495" t="s">
+        <v>567</v>
+      </c>
+      <c r="F495" t="s">
+        <v>79</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D496" t="s">
+        <v>566</v>
+      </c>
+      <c r="E496" t="s">
+        <v>567</v>
+      </c>
+      <c r="F496" t="s">
+        <v>79</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D497" t="s">
+        <v>566</v>
+      </c>
+      <c r="E497" t="s">
+        <v>567</v>
+      </c>
+      <c r="F497" t="s">
+        <v>79</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D498" t="s">
+        <v>566</v>
+      </c>
+      <c r="E498" t="s">
+        <v>567</v>
+      </c>
+      <c r="F498" t="s">
+        <v>79</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D499" t="s">
+        <v>566</v>
+      </c>
+      <c r="E499" t="s">
+        <v>567</v>
+      </c>
+      <c r="F499" t="s">
+        <v>79</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D500" t="s">
+        <v>566</v>
+      </c>
+      <c r="E500" t="s">
+        <v>567</v>
+      </c>
+      <c r="F500" t="s">
+        <v>79</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D501" t="s">
+        <v>566</v>
+      </c>
+      <c r="E501" t="s">
+        <v>567</v>
+      </c>
+      <c r="F501" t="s">
+        <v>212</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D502" t="s">
+        <v>566</v>
+      </c>
+      <c r="E502" t="s">
+        <v>567</v>
+      </c>
+      <c r="F502" t="s">
+        <v>342</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D503" t="s">
+        <v>566</v>
+      </c>
+      <c r="E503" t="s">
+        <v>567</v>
+      </c>
+      <c r="F503" t="s">
+        <v>212</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D504" t="s">
+        <v>566</v>
+      </c>
+      <c r="E504" t="s">
+        <v>567</v>
+      </c>
+      <c r="F504" t="s">
+        <v>212</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D505" t="s">
+        <v>566</v>
+      </c>
+      <c r="E505" t="s">
+        <v>567</v>
+      </c>
+      <c r="F505" t="s">
+        <v>105</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D506" t="s">
+        <v>566</v>
+      </c>
+      <c r="E506" t="s">
+        <v>567</v>
+      </c>
+      <c r="F506" t="s">
+        <v>105</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D507" t="s">
+        <v>566</v>
+      </c>
+      <c r="E507" t="s">
+        <v>567</v>
+      </c>
+      <c r="F507" t="s">
+        <v>105</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D508" t="s">
+        <v>566</v>
+      </c>
+      <c r="E508" t="s">
+        <v>567</v>
+      </c>
+      <c r="F508" t="s">
+        <v>212</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D509" t="s">
+        <v>566</v>
+      </c>
+      <c r="E509" t="s">
+        <v>567</v>
+      </c>
+      <c r="F509" t="s">
+        <v>212</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D510" t="s">
+        <v>566</v>
+      </c>
+      <c r="E510" t="s">
+        <v>567</v>
+      </c>
+      <c r="F510" t="s">
+        <v>212</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D511" t="s">
+        <v>566</v>
+      </c>
+      <c r="E511" t="s">
+        <v>567</v>
+      </c>
+      <c r="F511" t="s">
+        <v>87</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D512" t="s">
+        <v>566</v>
+      </c>
+      <c r="E512" t="s">
+        <v>567</v>
+      </c>
+      <c r="F512" t="s">
+        <v>212</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D513" t="s">
+        <v>566</v>
+      </c>
+      <c r="E513" t="s">
+        <v>567</v>
+      </c>
+      <c r="F513" t="s">
+        <v>212</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D514" t="s">
+        <v>566</v>
+      </c>
+      <c r="E514" t="s">
+        <v>567</v>
+      </c>
+      <c r="F514" t="s">
+        <v>212</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D515" t="s">
+        <v>566</v>
+      </c>
+      <c r="E515" t="s">
+        <v>567</v>
+      </c>
+      <c r="F515" t="s">
+        <v>79</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D516" t="s">
+        <v>566</v>
+      </c>
+      <c r="E516" t="s">
+        <v>567</v>
+      </c>
+      <c r="F516" t="s">
+        <v>79</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D517" t="s">
+        <v>566</v>
+      </c>
+      <c r="E517" t="s">
+        <v>567</v>
+      </c>
+      <c r="F517" t="s">
+        <v>221</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D518" t="s">
+        <v>566</v>
+      </c>
+      <c r="E518" t="s">
+        <v>567</v>
+      </c>
+      <c r="F518" t="s">
+        <v>79</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D519" t="s">
+        <v>566</v>
+      </c>
+      <c r="E519" t="s">
+        <v>567</v>
+      </c>
+      <c r="F519" t="s">
+        <v>79</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D520" t="s">
+        <v>566</v>
+      </c>
+      <c r="E520" t="s">
+        <v>567</v>
+      </c>
+      <c r="F520" t="s">
+        <v>212</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D521" t="s">
+        <v>566</v>
+      </c>
+      <c r="E521" t="s">
+        <v>567</v>
+      </c>
+      <c r="F521" t="s">
+        <v>212</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D522" t="s">
+        <v>566</v>
+      </c>
+      <c r="E522" t="s">
+        <v>567</v>
+      </c>
+      <c r="F522" t="s">
+        <v>212</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D523" t="s">
+        <v>566</v>
+      </c>
+      <c r="E523" t="s">
+        <v>567</v>
+      </c>
+      <c r="F523" t="s">
+        <v>212</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D524" t="s">
+        <v>566</v>
+      </c>
+      <c r="E524" t="s">
+        <v>567</v>
+      </c>
+      <c r="F524" t="s">
+        <v>212</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D525" t="s">
+        <v>566</v>
+      </c>
+      <c r="E525" t="s">
+        <v>567</v>
+      </c>
+      <c r="F525" t="s">
+        <v>212</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D526" t="s">
+        <v>566</v>
+      </c>
+      <c r="E526" t="s">
+        <v>567</v>
+      </c>
+      <c r="F526" t="s">
+        <v>212</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D527" t="s">
+        <v>566</v>
+      </c>
+      <c r="E527" t="s">
+        <v>567</v>
+      </c>
+      <c r="F527" t="s">
+        <v>212</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D528" t="s">
+        <v>566</v>
+      </c>
+      <c r="E528" t="s">
+        <v>567</v>
+      </c>
+      <c r="F528" t="s">
+        <v>212</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="H528" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D529" t="s">
+        <v>566</v>
+      </c>
+      <c r="E529" t="s">
+        <v>567</v>
+      </c>
+      <c r="F529" t="s">
+        <v>212</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="H529" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D530" t="s">
+        <v>566</v>
+      </c>
+      <c r="E530" t="s">
+        <v>567</v>
+      </c>
+      <c r="F530" t="s">
+        <v>212</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="H530" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D531" t="s">
+        <v>566</v>
+      </c>
+      <c r="E531" t="s">
+        <v>567</v>
+      </c>
+      <c r="F531" t="s">
+        <v>212</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="H531" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D532" t="s">
+        <v>566</v>
+      </c>
+      <c r="E532" t="s">
+        <v>567</v>
+      </c>
+      <c r="F532" t="s">
+        <v>212</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="H532" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D533" t="s">
+        <v>566</v>
+      </c>
+      <c r="E533" t="s">
+        <v>567</v>
+      </c>
+      <c r="F533" t="s">
+        <v>212</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="H533" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D534" t="s">
+        <v>566</v>
+      </c>
+      <c r="E534" t="s">
+        <v>567</v>
+      </c>
+      <c r="F534" t="s">
+        <v>212</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="H534" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D535" t="s">
+        <v>566</v>
+      </c>
+      <c r="E535" t="s">
+        <v>567</v>
+      </c>
+      <c r="F535" t="s">
+        <v>212</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="H535" t="s">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D536" t="s">
+        <v>566</v>
+      </c>
+      <c r="E536" t="s">
+        <v>567</v>
+      </c>
+      <c r="F536" t="s">
+        <v>212</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="H536" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D537" t="s">
+        <v>566</v>
+      </c>
+      <c r="E537" t="s">
+        <v>567</v>
+      </c>
+      <c r="F537" t="s">
+        <v>212</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="H537" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D538" t="s">
+        <v>566</v>
+      </c>
+      <c r="E538" t="s">
+        <v>567</v>
+      </c>
+      <c r="F538" t="s">
+        <v>212</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="H538" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D539" t="s">
+        <v>566</v>
+      </c>
+      <c r="E539" t="s">
+        <v>567</v>
+      </c>
+      <c r="F539" t="s">
+        <v>212</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="H539" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D540" t="s">
+        <v>566</v>
+      </c>
+      <c r="E540" t="s">
+        <v>567</v>
+      </c>
+      <c r="F540" t="s">
+        <v>212</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="H540" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D541" t="s">
+        <v>566</v>
+      </c>
+      <c r="E541" t="s">
+        <v>567</v>
+      </c>
+      <c r="F541" t="s">
+        <v>212</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="H541" t="s">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D542" t="s">
+        <v>566</v>
+      </c>
+      <c r="E542" t="s">
+        <v>567</v>
+      </c>
+      <c r="F542" t="s">
+        <v>212</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="H542" t="s">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D543" t="s">
+        <v>566</v>
+      </c>
+      <c r="E543" t="s">
+        <v>567</v>
+      </c>
+      <c r="F543" t="s">
+        <v>212</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="H543" t="s">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D544" t="s">
+        <v>566</v>
+      </c>
+      <c r="E544" t="s">
+        <v>567</v>
+      </c>
+      <c r="F544" t="s">
+        <v>212</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="H544" t="s">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D545" t="s">
+        <v>566</v>
+      </c>
+      <c r="E545" t="s">
+        <v>567</v>
+      </c>
+      <c r="F545" t="s">
+        <v>212</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="H545" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D546" t="s">
+        <v>566</v>
+      </c>
+      <c r="E546" t="s">
+        <v>567</v>
+      </c>
+      <c r="F546" t="s">
+        <v>83</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="H546" t="s">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D547" t="s">
+        <v>566</v>
+      </c>
+      <c r="E547" t="s">
+        <v>567</v>
+      </c>
+      <c r="F547" t="s">
+        <v>212</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="H547" t="s">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D548" t="s">
+        <v>566</v>
+      </c>
+      <c r="E548" t="s">
+        <v>567</v>
+      </c>
+      <c r="F548" t="s">
+        <v>342</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="H548" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D549" t="s">
+        <v>566</v>
+      </c>
+      <c r="E549" t="s">
+        <v>567</v>
+      </c>
+      <c r="F549" t="s">
+        <v>221</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="H549" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D550" t="s">
+        <v>566</v>
+      </c>
+      <c r="E550" t="s">
+        <v>567</v>
+      </c>
+      <c r="F550" t="s">
+        <v>395</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="H550" t="s">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D551" t="s">
+        <v>566</v>
+      </c>
+      <c r="E551" t="s">
+        <v>567</v>
+      </c>
+      <c r="F551" t="s">
+        <v>395</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="H551" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D552" t="s">
+        <v>566</v>
+      </c>
+      <c r="E552" t="s">
+        <v>567</v>
+      </c>
+      <c r="F552" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D553" t="s">
+        <v>566</v>
+      </c>
+      <c r="E553" t="s">
+        <v>567</v>
+      </c>
+      <c r="F553" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D554" t="s">
+        <v>566</v>
+      </c>
+      <c r="E554" t="s">
+        <v>567</v>
+      </c>
+      <c r="F554" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D555" t="s">
+        <v>566</v>
+      </c>
+      <c r="E555" t="s">
+        <v>567</v>
+      </c>
+      <c r="F555" t="s">
+        <v>342</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D556" t="s">
+        <v>566</v>
+      </c>
+      <c r="E556" t="s">
+        <v>567</v>
+      </c>
+      <c r="F556" t="s">
+        <v>79</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D557" t="s">
+        <v>566</v>
+      </c>
+      <c r="E557" t="s">
+        <v>567</v>
+      </c>
+      <c r="F557" t="s">
+        <v>79</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D558" t="s">
+        <v>566</v>
+      </c>
+      <c r="E558" t="s">
+        <v>567</v>
+      </c>
+      <c r="F558" t="s">
+        <v>79</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D559" t="s">
+        <v>566</v>
+      </c>
+      <c r="E559" t="s">
+        <v>567</v>
+      </c>
+      <c r="F559" t="s">
+        <v>79</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D560" t="s">
+        <v>566</v>
+      </c>
+      <c r="E560" t="s">
+        <v>567</v>
+      </c>
+      <c r="F560" t="s">
+        <v>234</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D561" t="s">
+        <v>566</v>
+      </c>
+      <c r="E561" t="s">
+        <v>567</v>
+      </c>
+      <c r="F561" t="s">
+        <v>83</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D562" t="s">
+        <v>566</v>
+      </c>
+      <c r="E562" t="s">
+        <v>567</v>
+      </c>
+      <c r="F562" t="s">
+        <v>221</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D563" t="s">
+        <v>566</v>
+      </c>
+      <c r="E563" t="s">
+        <v>567</v>
+      </c>
+      <c r="F563" t="s">
+        <v>97</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D564" t="s">
+        <v>566</v>
+      </c>
+      <c r="E564" t="s">
+        <v>567</v>
+      </c>
+      <c r="F564" t="s">
+        <v>97</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D565" t="s">
+        <v>566</v>
+      </c>
+      <c r="E565" t="s">
+        <v>567</v>
+      </c>
+      <c r="F565" t="s">
+        <v>221</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D566" t="s">
+        <v>566</v>
+      </c>
+      <c r="E566" t="s">
+        <v>567</v>
+      </c>
+      <c r="F566" t="s">
+        <v>221</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D567" t="s">
+        <v>566</v>
+      </c>
+      <c r="E567" t="s">
+        <v>567</v>
+      </c>
+      <c r="F567" t="s">
+        <v>221</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D568" t="s">
+        <v>566</v>
+      </c>
+      <c r="E568" t="s">
+        <v>567</v>
+      </c>
+      <c r="F568" t="s">
+        <v>221</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D569" t="s">
+        <v>566</v>
+      </c>
+      <c r="E569" t="s">
+        <v>567</v>
+      </c>
+      <c r="F569" t="s">
+        <v>221</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D570" t="s">
+        <v>566</v>
+      </c>
+      <c r="E570" t="s">
+        <v>567</v>
+      </c>
+      <c r="F570" t="s">
+        <v>221</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D571" t="s">
+        <v>566</v>
+      </c>
+      <c r="E571" t="s">
+        <v>567</v>
+      </c>
+      <c r="F571" t="s">
+        <v>221</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D572" t="s">
+        <v>566</v>
+      </c>
+      <c r="E572" t="s">
+        <v>567</v>
+      </c>
+      <c r="F572" t="s">
+        <v>221</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D573" t="s">
+        <v>566</v>
+      </c>
+      <c r="E573" t="s">
+        <v>567</v>
+      </c>
+      <c r="F573" t="s">
+        <v>221</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D574" t="s">
+        <v>566</v>
+      </c>
+      <c r="E574" t="s">
+        <v>567</v>
+      </c>
+      <c r="F574" t="s">
+        <v>221</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2189</v>
+      </c>
+      <c r="D575" t="s">
+        <v>566</v>
+      </c>
+      <c r="E575" t="s">
+        <v>567</v>
+      </c>
+      <c r="F575" t="s">
+        <v>221</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D576" t="s">
+        <v>566</v>
+      </c>
+      <c r="E576" t="s">
+        <v>567</v>
+      </c>
+      <c r="F576" t="s">
+        <v>101</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D577" t="s">
+        <v>566</v>
+      </c>
+      <c r="E577" t="s">
+        <v>567</v>
+      </c>
+      <c r="F577" t="s">
+        <v>87</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D578" t="s">
+        <v>566</v>
+      </c>
+      <c r="E578" t="s">
+        <v>567</v>
+      </c>
+      <c r="F578" t="s">
+        <v>87</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D579" t="s">
+        <v>566</v>
+      </c>
+      <c r="E579" t="s">
+        <v>567</v>
+      </c>
+      <c r="F579" t="s">
+        <v>87</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>2208</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D580" t="s">
+        <v>566</v>
+      </c>
+      <c r="E580" t="s">
+        <v>567</v>
+      </c>
+      <c r="F580" t="s">
+        <v>105</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D581" t="s">
+        <v>566</v>
+      </c>
+      <c r="E581" t="s">
+        <v>567</v>
+      </c>
+      <c r="F581" t="s">
+        <v>212</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D582" t="s">
+        <v>566</v>
+      </c>
+      <c r="E582" t="s">
+        <v>567</v>
+      </c>
+      <c r="F582" t="s">
+        <v>79</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2220</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D583" t="s">
+        <v>566</v>
+      </c>
+      <c r="E583" t="s">
+        <v>567</v>
+      </c>
+      <c r="F583" t="s">
+        <v>79</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D584" t="s">
+        <v>566</v>
+      </c>
+      <c r="E584" t="s">
+        <v>567</v>
+      </c>
+      <c r="F584" t="s">
+        <v>79</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D585" t="s">
+        <v>566</v>
+      </c>
+      <c r="E585" t="s">
+        <v>567</v>
+      </c>
+      <c r="F585" t="s">
+        <v>105</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D586" t="s">
+        <v>566</v>
+      </c>
+      <c r="E586" t="s">
+        <v>567</v>
+      </c>
+      <c r="F586" t="s">
+        <v>105</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D587" t="s">
+        <v>566</v>
+      </c>
+      <c r="E587" t="s">
+        <v>567</v>
+      </c>
+      <c r="F587" t="s">
+        <v>105</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D588" t="s">
+        <v>566</v>
+      </c>
+      <c r="E588" t="s">
+        <v>567</v>
+      </c>
+      <c r="F588" t="s">
+        <v>255</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2243</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D589" t="s">
+        <v>566</v>
+      </c>
+      <c r="E589" t="s">
+        <v>567</v>
+      </c>
+      <c r="F589" t="s">
+        <v>255</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D590" t="s">
+        <v>566</v>
+      </c>
+      <c r="E590" t="s">
+        <v>567</v>
+      </c>
+      <c r="F590" t="s">
+        <v>255</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>2253</v>
+      </c>
+      <c r="D591" t="s">
+        <v>566</v>
+      </c>
+      <c r="E591" t="s">
+        <v>567</v>
+      </c>
+      <c r="F591" t="s">
+        <v>255</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2254</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2256</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D592" t="s">
+        <v>566</v>
+      </c>
+      <c r="E592" t="s">
+        <v>567</v>
+      </c>
+      <c r="F592" t="s">
+        <v>255</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D593" t="s">
+        <v>566</v>
+      </c>
+      <c r="E593" t="s">
+        <v>567</v>
+      </c>
+      <c r="F593" t="s">
+        <v>212</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D594" t="s">
+        <v>566</v>
+      </c>
+      <c r="E594" t="s">
+        <v>567</v>
+      </c>
+      <c r="F594" t="s">
+        <v>342</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D595" t="s">
+        <v>566</v>
+      </c>
+      <c r="E595" t="s">
+        <v>567</v>
+      </c>
+      <c r="F595" t="s">
+        <v>342</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2272</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D596" t="s">
+        <v>566</v>
+      </c>
+      <c r="E596" t="s">
+        <v>567</v>
+      </c>
+      <c r="F596" t="s">
+        <v>342</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D597" t="s">
+        <v>566</v>
+      </c>
+      <c r="E597" t="s">
+        <v>567</v>
+      </c>
+      <c r="F597" t="s">
+        <v>342</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2280</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D598" t="s">
+        <v>566</v>
+      </c>
+      <c r="E598" t="s">
+        <v>567</v>
+      </c>
+      <c r="F598" t="s">
+        <v>342</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D599" t="s">
+        <v>566</v>
+      </c>
+      <c r="E599" t="s">
+        <v>567</v>
+      </c>
+      <c r="F599" t="s">
+        <v>342</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D600" t="s">
+        <v>566</v>
+      </c>
+      <c r="E600" t="s">
+        <v>567</v>
+      </c>
+      <c r="F600" t="s">
+        <v>321</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D601" t="s">
+        <v>566</v>
+      </c>
+      <c r="E601" t="s">
+        <v>567</v>
+      </c>
+      <c r="F601" t="s">
+        <v>83</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2294</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D602" t="s">
+        <v>566</v>
+      </c>
+      <c r="E602" t="s">
+        <v>567</v>
+      </c>
+      <c r="F602" t="s">
+        <v>212</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D603" t="s">
+        <v>566</v>
+      </c>
+      <c r="E603" t="s">
+        <v>567</v>
+      </c>
+      <c r="F603" t="s">
+        <v>395</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2303</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D604" t="s">
+        <v>566</v>
+      </c>
+      <c r="E604" t="s">
+        <v>567</v>
+      </c>
+      <c r="F604" t="s">
+        <v>395</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>2308</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D605" t="s">
+        <v>566</v>
+      </c>
+      <c r="E605" t="s">
+        <v>567</v>
+      </c>
+      <c r="F605" t="s">
+        <v>87</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D606" t="s">
+        <v>566</v>
+      </c>
+      <c r="E606" t="s">
+        <v>567</v>
+      </c>
+      <c r="F606" t="s">
+        <v>87</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D607" t="s">
+        <v>566</v>
+      </c>
+      <c r="E607" t="s">
+        <v>567</v>
+      </c>
+      <c r="F607" t="s">
+        <v>87</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D608" t="s">
+        <v>566</v>
+      </c>
+      <c r="E608" t="s">
+        <v>567</v>
+      </c>
+      <c r="F608" t="s">
+        <v>87</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D609" t="s">
+        <v>566</v>
+      </c>
+      <c r="E609" t="s">
+        <v>567</v>
+      </c>
+      <c r="F609" t="s">
+        <v>87</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D610" t="s">
+        <v>566</v>
+      </c>
+      <c r="E610" t="s">
+        <v>567</v>
+      </c>
+      <c r="F610" t="s">
+        <v>87</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D611" t="s">
+        <v>566</v>
+      </c>
+      <c r="E611" t="s">
+        <v>567</v>
+      </c>
+      <c r="F611" t="s">
+        <v>87</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D612" t="s">
+        <v>566</v>
+      </c>
+      <c r="E612" t="s">
+        <v>567</v>
+      </c>
+      <c r="F612" t="s">
+        <v>212</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D613" t="s">
+        <v>566</v>
+      </c>
+      <c r="E613" t="s">
+        <v>567</v>
+      </c>
+      <c r="F613" t="s">
+        <v>212</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D614" t="s">
+        <v>566</v>
+      </c>
+      <c r="E614" t="s">
+        <v>567</v>
+      </c>
+      <c r="F614" t="s">
+        <v>212</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D615" t="s">
+        <v>566</v>
+      </c>
+      <c r="E615" t="s">
+        <v>567</v>
+      </c>
+      <c r="F615" t="s">
+        <v>212</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D616" t="s">
+        <v>566</v>
+      </c>
+      <c r="E616" t="s">
+        <v>567</v>
+      </c>
+      <c r="F616" t="s">
+        <v>212</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D617" t="s">
+        <v>566</v>
+      </c>
+      <c r="E617" t="s">
+        <v>567</v>
+      </c>
+      <c r="F617" t="s">
+        <v>212</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2360</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D618" t="s">
+        <v>566</v>
+      </c>
+      <c r="E618" t="s">
+        <v>567</v>
+      </c>
+      <c r="F618" t="s">
+        <v>212</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D619" t="s">
+        <v>566</v>
+      </c>
+      <c r="E619" t="s">
+        <v>567</v>
+      </c>
+      <c r="F619" t="s">
+        <v>212</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2367</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>2368</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D620" t="s">
+        <v>566</v>
+      </c>
+      <c r="E620" t="s">
+        <v>567</v>
+      </c>
+      <c r="F620" t="s">
+        <v>212</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D621" t="s">
+        <v>566</v>
+      </c>
+      <c r="E621" t="s">
+        <v>567</v>
+      </c>
+      <c r="F621" t="s">
+        <v>212</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D622" t="s">
+        <v>566</v>
+      </c>
+      <c r="E622" t="s">
+        <v>567</v>
+      </c>
+      <c r="F622" t="s">
+        <v>212</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D623" t="s">
+        <v>566</v>
+      </c>
+      <c r="E623" t="s">
+        <v>567</v>
+      </c>
+      <c r="F623" t="s">
+        <v>395</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>2382</v>
+      </c>
+      <c r="H623" t="s">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D624" t="s">
+        <v>566</v>
+      </c>
+      <c r="E624" t="s">
+        <v>567</v>
+      </c>
+      <c r="F624" t="s">
+        <v>234</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D625" t="s">
+        <v>566</v>
+      </c>
+      <c r="E625" t="s">
+        <v>567</v>
+      </c>
+      <c r="F625" t="s">
+        <v>342</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="H625" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D626" t="s">
+        <v>566</v>
+      </c>
+      <c r="E626" t="s">
+        <v>567</v>
+      </c>
+      <c r="F626" t="s">
+        <v>79</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D627" t="s">
+        <v>566</v>
+      </c>
+      <c r="E627" t="s">
+        <v>567</v>
+      </c>
+      <c r="F627" t="s">
+        <v>79</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="H627" t="s">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D628" t="s">
+        <v>566</v>
+      </c>
+      <c r="E628" t="s">
+        <v>567</v>
+      </c>
+      <c r="F628" t="s">
+        <v>79</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="H628" t="s">
+        <v>2403</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>2404</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>2405</v>
+      </c>
+      <c r="D629" t="s">
+        <v>566</v>
+      </c>
+      <c r="E629" t="s">
+        <v>567</v>
+      </c>
+      <c r="F629" t="s">
+        <v>79</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2406</v>
+      </c>
+      <c r="H629" t="s">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>2408</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D630" t="s">
+        <v>566</v>
+      </c>
+      <c r="E630" t="s">
+        <v>567</v>
+      </c>
+      <c r="F630" t="s">
+        <v>568</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="H630" t="s">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D631" t="s">
+        <v>566</v>
+      </c>
+      <c r="E631" t="s">
+        <v>567</v>
+      </c>
+      <c r="F631" t="s">
+        <v>79</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="H631" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2417</v>
+      </c>
+      <c r="D632" t="s">
+        <v>566</v>
+      </c>
+      <c r="E632" t="s">
+        <v>567</v>
+      </c>
+      <c r="F632" t="s">
+        <v>87</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>2418</v>
+      </c>
+      <c r="H632" t="s">
+        <v>2419</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>2420</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D633" t="s">
+        <v>566</v>
+      </c>
+      <c r="E633" t="s">
+        <v>567</v>
+      </c>
+      <c r="F633" t="s">
+        <v>255</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="H633" t="s">
+        <v>2423</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>2424</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D634" t="s">
+        <v>566</v>
+      </c>
+      <c r="E634" t="s">
+        <v>567</v>
+      </c>
+      <c r="F634" t="s">
+        <v>255</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="H634" t="s">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D635" t="s">
+        <v>566</v>
+      </c>
+      <c r="E635" t="s">
+        <v>567</v>
+      </c>
+      <c r="F635" t="s">
+        <v>255</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>2430</v>
+      </c>
+      <c r="H635" t="s">
+        <v>2431</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D636" t="s">
+        <v>566</v>
+      </c>
+      <c r="E636" t="s">
+        <v>567</v>
+      </c>
+      <c r="F636" t="s">
+        <v>221</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="H636" t="s">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D637" t="s">
+        <v>566</v>
+      </c>
+      <c r="E637" t="s">
+        <v>567</v>
+      </c>
+      <c r="F637" t="s">
+        <v>221</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="H637" t="s">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>2440</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>2441</v>
+      </c>
+      <c r="D638" t="s">
+        <v>566</v>
+      </c>
+      <c r="E638" t="s">
+        <v>567</v>
+      </c>
+      <c r="F638" t="s">
+        <v>221</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>2442</v>
+      </c>
+      <c r="H638" t="s">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D639" t="s">
+        <v>566</v>
+      </c>
+      <c r="E639" t="s">
+        <v>567</v>
+      </c>
+      <c r="F639" t="s">
+        <v>221</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="H639" t="s">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D640" t="s">
+        <v>566</v>
+      </c>
+      <c r="E640" t="s">
+        <v>567</v>
+      </c>
+      <c r="F640" t="s">
+        <v>79</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="H640" t="s">
+        <v>2451</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D641" t="s">
+        <v>566</v>
+      </c>
+      <c r="E641" t="s">
+        <v>567</v>
+      </c>
+      <c r="F641" t="s">
+        <v>79</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="H641" t="s">
+        <v>2455</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>2456</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D642" t="s">
+        <v>566</v>
+      </c>
+      <c r="E642" t="s">
+        <v>567</v>
+      </c>
+      <c r="F642" t="s">
+        <v>212</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="H642" t="s">
+        <v>2459</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D643" t="s">
+        <v>566</v>
+      </c>
+      <c r="E643" t="s">
+        <v>567</v>
+      </c>
+      <c r="F643" t="s">
+        <v>212</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D644" t="s">
+        <v>566</v>
+      </c>
+      <c r="E644" t="s">
+        <v>567</v>
+      </c>
+      <c r="F644" t="s">
+        <v>212</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D645" t="s">
+        <v>566</v>
+      </c>
+      <c r="E645" t="s">
+        <v>567</v>
+      </c>
+      <c r="F645" t="s">
+        <v>342</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2471</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>2472</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D646" t="s">
+        <v>566</v>
+      </c>
+      <c r="E646" t="s">
+        <v>567</v>
+      </c>
+      <c r="F646" t="s">
+        <v>105</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>2476</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D647" t="s">
+        <v>566</v>
+      </c>
+      <c r="E647" t="s">
+        <v>567</v>
+      </c>
+      <c r="F647" t="s">
+        <v>212</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2479</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>2480</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D648" t="s">
+        <v>566</v>
+      </c>
+      <c r="E648" t="s">
+        <v>567</v>
+      </c>
+      <c r="F648" t="s">
+        <v>212</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2483</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>2484</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D649" t="s">
+        <v>566</v>
+      </c>
+      <c r="E649" t="s">
+        <v>567</v>
+      </c>
+      <c r="F649" t="s">
+        <v>79</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2487</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>2488</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D650" t="s">
+        <v>566</v>
+      </c>
+      <c r="E650" t="s">
+        <v>567</v>
+      </c>
+      <c r="F650" t="s">
+        <v>79</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D651" t="s">
+        <v>566</v>
+      </c>
+      <c r="E651" t="s">
+        <v>567</v>
+      </c>
+      <c r="F651" t="s">
+        <v>212</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D652" t="s">
+        <v>566</v>
+      </c>
+      <c r="E652" t="s">
+        <v>567</v>
+      </c>
+      <c r="F652" t="s">
+        <v>79</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2499</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D653" t="s">
+        <v>566</v>
+      </c>
+      <c r="E653" t="s">
+        <v>567</v>
+      </c>
+      <c r="F653" t="s">
+        <v>97</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>2505</v>
+      </c>
+      <c r="D654" t="s">
+        <v>566</v>
+      </c>
+      <c r="E654" t="s">
+        <v>567</v>
+      </c>
+      <c r="F654" t="s">
+        <v>212</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2506</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2507</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2508</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D655" t="s">
+        <v>566</v>
+      </c>
+      <c r="E655" t="s">
+        <v>567</v>
+      </c>
+      <c r="F655" t="s">
+        <v>255</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D656" t="s">
+        <v>566</v>
+      </c>
+      <c r="E656" t="s">
+        <v>567</v>
+      </c>
+      <c r="F656" t="s">
+        <v>255</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D657" t="s">
+        <v>566</v>
+      </c>
+      <c r="E657" t="s">
+        <v>567</v>
+      </c>
+      <c r="F657" t="s">
+        <v>255</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D658" t="s">
+        <v>566</v>
+      </c>
+      <c r="E658" t="s">
+        <v>567</v>
+      </c>
+      <c r="F658" t="s">
+        <v>255</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2523</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D659" t="s">
+        <v>566</v>
+      </c>
+      <c r="E659" t="s">
+        <v>567</v>
+      </c>
+      <c r="F659" t="s">
+        <v>255</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2527</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D660" t="s">
+        <v>566</v>
+      </c>
+      <c r="E660" t="s">
+        <v>567</v>
+      </c>
+      <c r="F660" t="s">
+        <v>255</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2531</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2532</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D661" t="s">
+        <v>566</v>
+      </c>
+      <c r="E661" t="s">
+        <v>567</v>
+      </c>
+      <c r="F661" t="s">
+        <v>255</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2534</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2536</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D662" t="s">
+        <v>566</v>
+      </c>
+      <c r="E662" t="s">
+        <v>567</v>
+      </c>
+      <c r="F662" t="s">
+        <v>255</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2538</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D663" t="s">
+        <v>566</v>
+      </c>
+      <c r="E663" t="s">
+        <v>567</v>
+      </c>
+      <c r="F663" t="s">
+        <v>255</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>2545</v>
+      </c>
+      <c r="D664" t="s">
+        <v>566</v>
+      </c>
+      <c r="E664" t="s">
+        <v>567</v>
+      </c>
+      <c r="F664" t="s">
+        <v>255</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D665" t="s">
+        <v>566</v>
+      </c>
+      <c r="E665" t="s">
+        <v>567</v>
+      </c>
+      <c r="F665" t="s">
+        <v>255</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2550</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2551</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D666" t="s">
+        <v>566</v>
+      </c>
+      <c r="E666" t="s">
+        <v>567</v>
+      </c>
+      <c r="F666" t="s">
+        <v>255</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2555</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D667" t="s">
+        <v>566</v>
+      </c>
+      <c r="E667" t="s">
+        <v>567</v>
+      </c>
+      <c r="F667" t="s">
+        <v>255</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D668" t="s">
+        <v>566</v>
+      </c>
+      <c r="E668" t="s">
+        <v>567</v>
+      </c>
+      <c r="F668" t="s">
+        <v>255</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2563</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D669" t="s">
+        <v>566</v>
+      </c>
+      <c r="E669" t="s">
+        <v>567</v>
+      </c>
+      <c r="F669" t="s">
+        <v>212</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D670" t="s">
+        <v>566</v>
+      </c>
+      <c r="E670" t="s">
+        <v>567</v>
+      </c>
+      <c r="F670" t="s">
+        <v>79</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2571</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D671" t="s">
+        <v>566</v>
+      </c>
+      <c r="E671" t="s">
+        <v>567</v>
+      </c>
+      <c r="F671" t="s">
+        <v>79</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2574</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D672" t="s">
+        <v>566</v>
+      </c>
+      <c r="E672" t="s">
+        <v>567</v>
+      </c>
+      <c r="F672" t="s">
+        <v>79</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2579</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D673" t="s">
+        <v>566</v>
+      </c>
+      <c r="E673" t="s">
+        <v>567</v>
+      </c>
+      <c r="F673" t="s">
+        <v>79</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2585</v>
+      </c>
+      <c r="D674" t="s">
+        <v>566</v>
+      </c>
+      <c r="E674" t="s">
+        <v>567</v>
+      </c>
+      <c r="F674" t="s">
+        <v>79</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2586</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D675" t="s">
+        <v>566</v>
+      </c>
+      <c r="E675" t="s">
+        <v>567</v>
+      </c>
+      <c r="F675" t="s">
+        <v>79</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D676" t="s">
+        <v>566</v>
+      </c>
+      <c r="E676" t="s">
+        <v>567</v>
+      </c>
+      <c r="F676" t="s">
+        <v>79</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D677" t="s">
+        <v>566</v>
+      </c>
+      <c r="E677" t="s">
+        <v>567</v>
+      </c>
+      <c r="F677" t="s">
+        <v>79</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2598</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D678" t="s">
+        <v>566</v>
+      </c>
+      <c r="E678" t="s">
+        <v>567</v>
+      </c>
+      <c r="F678" t="s">
+        <v>79</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2602</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>2603</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D679" t="s">
+        <v>566</v>
+      </c>
+      <c r="E679" t="s">
+        <v>567</v>
+      </c>
+      <c r="F679" t="s">
+        <v>79</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2608</v>
+      </c>
+      <c r="D680" t="s">
+        <v>566</v>
+      </c>
+      <c r="E680" t="s">
+        <v>567</v>
+      </c>
+      <c r="F680" t="s">
+        <v>79</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2610</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D681" t="s">
+        <v>566</v>
+      </c>
+      <c r="E681" t="s">
+        <v>567</v>
+      </c>
+      <c r="F681" t="s">
+        <v>79</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D682" t="s">
+        <v>566</v>
+      </c>
+      <c r="E682" t="s">
+        <v>567</v>
+      </c>
+      <c r="F682" t="s">
+        <v>79</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D683" t="s">
+        <v>566</v>
+      </c>
+      <c r="E683" t="s">
+        <v>567</v>
+      </c>
+      <c r="F683" t="s">
+        <v>83</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D684" t="s">
+        <v>566</v>
+      </c>
+      <c r="E684" t="s">
+        <v>567</v>
+      </c>
+      <c r="F684" t="s">
+        <v>234</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2625</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D685" t="s">
+        <v>566</v>
+      </c>
+      <c r="E685" t="s">
+        <v>567</v>
+      </c>
+      <c r="F685" t="s">
+        <v>83</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>2631</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2632</v>
+      </c>
+      <c r="D686" t="s">
+        <v>566</v>
+      </c>
+      <c r="E686" t="s">
+        <v>567</v>
+      </c>
+      <c r="F686" t="s">
+        <v>83</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D687" t="s">
+        <v>566</v>
+      </c>
+      <c r="E687" t="s">
+        <v>567</v>
+      </c>
+      <c r="F687" t="s">
+        <v>83</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>2639</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D688" t="s">
+        <v>566</v>
+      </c>
+      <c r="E688" t="s">
+        <v>567</v>
+      </c>
+      <c r="F688" t="s">
+        <v>79</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D689" t="s">
+        <v>566</v>
+      </c>
+      <c r="E689" t="s">
+        <v>567</v>
+      </c>
+      <c r="F689" t="s">
+        <v>79</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>2645</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D690" t="s">
+        <v>566</v>
+      </c>
+      <c r="E690" t="s">
+        <v>567</v>
+      </c>
+      <c r="F690" t="s">
+        <v>79</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>2649</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>2651</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D691" t="s">
+        <v>566</v>
+      </c>
+      <c r="E691" t="s">
+        <v>567</v>
+      </c>
+      <c r="F691" t="s">
+        <v>79</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>2655</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D692" t="s">
+        <v>566</v>
+      </c>
+      <c r="E692" t="s">
+        <v>567</v>
+      </c>
+      <c r="F692" t="s">
+        <v>79</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2660</v>
+      </c>
+      <c r="D693" t="s">
+        <v>566</v>
+      </c>
+      <c r="E693" t="s">
+        <v>567</v>
+      </c>
+      <c r="F693" t="s">
+        <v>79</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>2661</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>2663</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D694" t="s">
+        <v>566</v>
+      </c>
+      <c r="E694" t="s">
+        <v>567</v>
+      </c>
+      <c r="F694" t="s">
+        <v>79</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>2667</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2668</v>
+      </c>
+      <c r="D695" t="s">
+        <v>566</v>
+      </c>
+      <c r="E695" t="s">
+        <v>567</v>
+      </c>
+      <c r="F695" t="s">
+        <v>212</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>2671</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2672</v>
+      </c>
+      <c r="D696" t="s">
+        <v>566</v>
+      </c>
+      <c r="E696" t="s">
+        <v>567</v>
+      </c>
+      <c r="F696" t="s">
+        <v>212</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>2673</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>2675</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D697" t="s">
+        <v>566</v>
+      </c>
+      <c r="E697" t="s">
+        <v>567</v>
+      </c>
+      <c r="F697" t="s">
+        <v>212</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>2679</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D698" t="s">
+        <v>566</v>
+      </c>
+      <c r="E698" t="s">
+        <v>567</v>
+      </c>
+      <c r="F698" t="s">
+        <v>101</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2681</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>2683</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D699" t="s">
+        <v>566</v>
+      </c>
+      <c r="E699" t="s">
+        <v>567</v>
+      </c>
+      <c r="F699" t="s">
+        <v>212</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>2685</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>2687</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D700" t="s">
+        <v>566</v>
+      </c>
+      <c r="E700" t="s">
+        <v>567</v>
+      </c>
+      <c r="F700" t="s">
+        <v>79</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>2691</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D701" t="s">
+        <v>566</v>
+      </c>
+      <c r="E701" t="s">
+        <v>567</v>
+      </c>
+      <c r="F701" t="s">
+        <v>79</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>2693</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>2695</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2696</v>
+      </c>
+      <c r="D702" t="s">
+        <v>566</v>
+      </c>
+      <c r="E702" t="s">
+        <v>567</v>
+      </c>
+      <c r="F702" t="s">
+        <v>79</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D703" t="s">
+        <v>566</v>
+      </c>
+      <c r="E703" t="s">
+        <v>567</v>
+      </c>
+      <c r="F703" t="s">
+        <v>342</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>2703</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D704" t="s">
+        <v>566</v>
+      </c>
+      <c r="E704" t="s">
+        <v>567</v>
+      </c>
+      <c r="F704" t="s">
+        <v>342</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>2705</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>2707</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2708</v>
+      </c>
+      <c r="D705" t="s">
+        <v>566</v>
+      </c>
+      <c r="E705" t="s">
+        <v>567</v>
+      </c>
+      <c r="F705" t="s">
+        <v>79</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>2709</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>2711</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D706" t="s">
+        <v>566</v>
+      </c>
+      <c r="E706" t="s">
+        <v>567</v>
+      </c>
+      <c r="F706" t="s">
+        <v>79</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>2715</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D707" t="s">
+        <v>566</v>
+      </c>
+      <c r="E707" t="s">
+        <v>567</v>
+      </c>
+      <c r="F707" t="s">
+        <v>79</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>2719</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2720</v>
+      </c>
+      <c r="D708" t="s">
+        <v>566</v>
+      </c>
+      <c r="E708" t="s">
+        <v>567</v>
+      </c>
+      <c r="F708" t="s">
+        <v>79</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2721</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2723</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D709" t="s">
+        <v>566</v>
+      </c>
+      <c r="E709" t="s">
+        <v>567</v>
+      </c>
+      <c r="F709" t="s">
+        <v>79</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>2727</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2728</v>
+      </c>
+      <c r="D710" t="s">
+        <v>566</v>
+      </c>
+      <c r="E710" t="s">
+        <v>567</v>
+      </c>
+      <c r="F710" t="s">
+        <v>79</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2729</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2730</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>2731</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2732</v>
+      </c>
+      <c r="D711" t="s">
+        <v>566</v>
+      </c>
+      <c r="E711" t="s">
+        <v>567</v>
+      </c>
+      <c r="F711" t="s">
+        <v>79</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2734</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>2735</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2736</v>
+      </c>
+      <c r="D712" t="s">
+        <v>566</v>
+      </c>
+      <c r="E712" t="s">
+        <v>567</v>
+      </c>
+      <c r="F712" t="s">
+        <v>221</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>2739</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D713" t="s">
+        <v>566</v>
+      </c>
+      <c r="E713" t="s">
+        <v>567</v>
+      </c>
+      <c r="F713" t="s">
+        <v>79</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>2743</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2744</v>
+      </c>
+      <c r="D714" t="s">
+        <v>566</v>
+      </c>
+      <c r="E714" t="s">
+        <v>567</v>
+      </c>
+      <c r="F714" t="s">
+        <v>79</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>2745</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>2747</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D715" t="s">
+        <v>566</v>
+      </c>
+      <c r="E715" t="s">
+        <v>567</v>
+      </c>
+      <c r="F715" t="s">
+        <v>79</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>2751</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2752</v>
+      </c>
+      <c r="D716" t="s">
+        <v>566</v>
+      </c>
+      <c r="E716" t="s">
+        <v>567</v>
+      </c>
+      <c r="F716" t="s">
+        <v>79</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2754</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>2755</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2756</v>
+      </c>
+      <c r="D717" t="s">
+        <v>566</v>
+      </c>
+      <c r="E717" t="s">
+        <v>567</v>
+      </c>
+      <c r="F717" t="s">
+        <v>119</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>2757</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>2759</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D718" t="s">
+        <v>566</v>
+      </c>
+      <c r="E718" t="s">
+        <v>567</v>
+      </c>
+      <c r="F718" t="s">
+        <v>221</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>2763</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2764</v>
+      </c>
+      <c r="D719" t="s">
+        <v>566</v>
+      </c>
+      <c r="E719" t="s">
+        <v>567</v>
+      </c>
+      <c r="F719" t="s">
+        <v>221</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720" t="s">
+        <v>2767</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D720" t="s">
+        <v>566</v>
+      </c>
+      <c r="E720" t="s">
+        <v>567</v>
+      </c>
+      <c r="F720" t="s">
+        <v>221</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="H720" t="s">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721" t="s">
+        <v>2771</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2772</v>
+      </c>
+      <c r="D721" t="s">
+        <v>566</v>
+      </c>
+      <c r="E721" t="s">
+        <v>567</v>
+      </c>
+      <c r="F721" t="s">
+        <v>221</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>2773</v>
+      </c>
+      <c r="H721" t="s">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722" t="s">
+        <v>2775</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D722" t="s">
+        <v>566</v>
+      </c>
+      <c r="E722" t="s">
+        <v>567</v>
+      </c>
+      <c r="F722" t="s">
+        <v>221</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="H722" t="s">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
+        <v>2779</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2780</v>
+      </c>
+      <c r="D723" t="s">
+        <v>566</v>
+      </c>
+      <c r="E723" t="s">
+        <v>567</v>
+      </c>
+      <c r="F723" t="s">
+        <v>221</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>2781</v>
+      </c>
+      <c r="H723" t="s">
+        <v>2782</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724" t="s">
+        <v>2783</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D724" t="s">
+        <v>566</v>
+      </c>
+      <c r="E724" t="s">
+        <v>567</v>
+      </c>
+      <c r="F724" t="s">
+        <v>221</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="H724" t="s">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D725" t="s">
+        <v>566</v>
+      </c>
+      <c r="E725" t="s">
+        <v>567</v>
+      </c>
+      <c r="F725" t="s">
+        <v>221</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="H725" t="s">
+        <v>2790</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726" t="s">
+        <v>2791</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2792</v>
+      </c>
+      <c r="D726" t="s">
+        <v>566</v>
+      </c>
+      <c r="E726" t="s">
+        <v>567</v>
+      </c>
+      <c r="F726" t="s">
+        <v>221</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>2793</v>
+      </c>
+      <c r="H726" t="s">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727" t="s">
+        <v>2795</v>
+      </c>
+      <c r="B727" t="s">
+        <v>9</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2796</v>
+      </c>
+      <c r="D727" t="s">
+        <v>566</v>
+      </c>
+      <c r="E727" t="s">
+        <v>567</v>
+      </c>
+      <c r="F727" t="s">
+        <v>221</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="H727" t="s">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B728" t="s">
+        <v>9</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2800</v>
+      </c>
+      <c r="D728" t="s">
+        <v>566</v>
+      </c>
+      <c r="E728" t="s">
+        <v>567</v>
+      </c>
+      <c r="F728" t="s">
+        <v>221</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2802</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729" t="s">
+        <v>2803</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2804</v>
+      </c>
+      <c r="D729" t="s">
+        <v>566</v>
+      </c>
+      <c r="E729" t="s">
+        <v>567</v>
+      </c>
+      <c r="F729" t="s">
+        <v>221</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>2805</v>
+      </c>
+      <c r="H729" t="s">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730" t="s">
+        <v>2807</v>
+      </c>
+      <c r="B730" t="s">
+        <v>9</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D730" t="s">
+        <v>566</v>
+      </c>
+      <c r="E730" t="s">
+        <v>567</v>
+      </c>
+      <c r="F730" t="s">
+        <v>342</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>2809</v>
+      </c>
+      <c r="H730" t="s">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>2811</v>
+      </c>
+      <c r="B731" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D731" t="s">
+        <v>566</v>
+      </c>
+      <c r="E731" t="s">
+        <v>567</v>
+      </c>
+      <c r="F731" t="s">
+        <v>212</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="H731" t="s">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>2815</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2816</v>
+      </c>
+      <c r="D732" t="s">
+        <v>566</v>
+      </c>
+      <c r="E732" t="s">
+        <v>567</v>
+      </c>
+      <c r="F732" t="s">
+        <v>79</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>2817</v>
+      </c>
+      <c r="H732" t="s">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>2819</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2820</v>
+      </c>
+      <c r="D733" t="s">
+        <v>566</v>
+      </c>
+      <c r="E733" t="s">
+        <v>567</v>
+      </c>
+      <c r="F733" t="s">
+        <v>79</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="H733" t="s">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>2823</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D734" t="s">
+        <v>566</v>
+      </c>
+      <c r="E734" t="s">
+        <v>567</v>
+      </c>
+      <c r="F734" t="s">
+        <v>79</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2826</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>2827</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2828</v>
+      </c>
+      <c r="D735" t="s">
+        <v>566</v>
+      </c>
+      <c r="E735" t="s">
+        <v>567</v>
+      </c>
+      <c r="F735" t="s">
+        <v>79</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>2829</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>2831</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D736" t="s">
+        <v>566</v>
+      </c>
+      <c r="E736" t="s">
+        <v>567</v>
+      </c>
+      <c r="F736" t="s">
+        <v>79</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>2835</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D737" t="s">
+        <v>566</v>
+      </c>
+      <c r="E737" t="s">
+        <v>567</v>
+      </c>
+      <c r="F737" t="s">
+        <v>79</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="H737" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>2839</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D738" t="s">
+        <v>566</v>
+      </c>
+      <c r="E738" t="s">
+        <v>567</v>
+      </c>
+      <c r="F738" t="s">
+        <v>79</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2841</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2842</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>2843</v>
+      </c>
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D739" t="s">
+        <v>566</v>
+      </c>
+      <c r="E739" t="s">
+        <v>567</v>
+      </c>
+      <c r="F739" t="s">
+        <v>79</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740" t="s">
+        <v>2847</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2848</v>
+      </c>
+      <c r="D740" t="s">
+        <v>566</v>
+      </c>
+      <c r="E740" t="s">
+        <v>567</v>
+      </c>
+      <c r="F740" t="s">
+        <v>79</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="H740" t="s">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741" t="s">
+        <v>2851</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2852</v>
+      </c>
+      <c r="D741" t="s">
+        <v>566</v>
+      </c>
+      <c r="E741" t="s">
+        <v>567</v>
+      </c>
+      <c r="F741" t="s">
+        <v>79</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>2853</v>
+      </c>
+      <c r="H741" t="s">
+        <v>2854</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742" t="s">
+        <v>2855</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D742" t="s">
+        <v>566</v>
+      </c>
+      <c r="E742" t="s">
+        <v>567</v>
+      </c>
+      <c r="F742" t="s">
+        <v>568</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743" t="s">
+        <v>2859</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D743" t="s">
+        <v>566</v>
+      </c>
+      <c r="E743" t="s">
+        <v>567</v>
+      </c>
+      <c r="F743" t="s">
+        <v>568</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="H743" t="s">
+        <v>2862</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744" t="s">
+        <v>2863</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2864</v>
+      </c>
+      <c r="D744" t="s">
+        <v>566</v>
+      </c>
+      <c r="E744" t="s">
+        <v>567</v>
+      </c>
+      <c r="F744" t="s">
+        <v>568</v>
+      </c>
+      <c r="G744" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745" t="s">
+        <v>2867</v>
+      </c>
+      <c r="B745" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2868</v>
+      </c>
+      <c r="D745" t="s">
+        <v>566</v>
+      </c>
+      <c r="E745" t="s">
+        <v>567</v>
+      </c>
+      <c r="F745" t="s">
+        <v>568</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="H745" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746" t="s">
+        <v>2871</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D746" t="s">
+        <v>566</v>
+      </c>
+      <c r="E746" t="s">
+        <v>567</v>
+      </c>
+      <c r="F746" t="s">
+        <v>79</v>
+      </c>
+      <c r="G746" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="H746" t="s">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" t="s">
+        <v>2875</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2876</v>
+      </c>
+      <c r="D747" t="s">
+        <v>566</v>
+      </c>
+      <c r="E747" t="s">
+        <v>567</v>
+      </c>
+      <c r="F747" t="s">
+        <v>568</v>
+      </c>
+      <c r="G747" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="H747" t="s">
+        <v>2878</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" t="s">
+        <v>2879</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2880</v>
+      </c>
+      <c r="D748" t="s">
+        <v>566</v>
+      </c>
+      <c r="E748" t="s">
+        <v>567</v>
+      </c>
+      <c r="F748" t="s">
+        <v>221</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="H748" t="s">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" t="s">
+        <v>2883</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2884</v>
+      </c>
+      <c r="D749" t="s">
+        <v>566</v>
+      </c>
+      <c r="E749" t="s">
+        <v>567</v>
+      </c>
+      <c r="F749" t="s">
+        <v>221</v>
+      </c>
+      <c r="G749" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="H749" t="s">
+        <v>2886</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" t="s">
+        <v>2887</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2888</v>
+      </c>
+      <c r="D750" t="s">
+        <v>566</v>
+      </c>
+      <c r="E750" t="s">
+        <v>567</v>
+      </c>
+      <c r="F750" t="s">
+        <v>212</v>
+      </c>
+      <c r="G750" s="1" t="s">
+        <v>2889</v>
+      </c>
+      <c r="H750" t="s">
+        <v>2890</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>2891</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2892</v>
+      </c>
+      <c r="D751" t="s">
+        <v>566</v>
+      </c>
+      <c r="E751" t="s">
+        <v>567</v>
+      </c>
+      <c r="F751" t="s">
+        <v>212</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="H751" t="s">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>2895</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D752" t="s">
+        <v>566</v>
+      </c>
+      <c r="E752" t="s">
+        <v>567</v>
+      </c>
+      <c r="F752" t="s">
+        <v>221</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="H752" t="s">
+        <v>2898</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>2899</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2900</v>
+      </c>
+      <c r="D753" t="s">
+        <v>566</v>
+      </c>
+      <c r="E753" t="s">
+        <v>567</v>
+      </c>
+      <c r="F753" t="s">
+        <v>221</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>2901</v>
+      </c>
+      <c r="H753" t="s">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>2903</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2904</v>
+      </c>
+      <c r="D754" t="s">
+        <v>566</v>
+      </c>
+      <c r="E754" t="s">
+        <v>567</v>
+      </c>
+      <c r="F754" t="s">
+        <v>79</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="H754" t="s">
+        <v>2906</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>2907</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2908</v>
+      </c>
+      <c r="D755" t="s">
+        <v>566</v>
+      </c>
+      <c r="E755" t="s">
+        <v>567</v>
+      </c>
+      <c r="F755" t="s">
+        <v>212</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="H755" t="s">
+        <v>2910</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>2911</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2912</v>
+      </c>
+      <c r="D756" t="s">
+        <v>566</v>
+      </c>
+      <c r="E756" t="s">
+        <v>567</v>
+      </c>
+      <c r="F756" t="s">
+        <v>119</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>2913</v>
+      </c>
+      <c r="H756" t="s">
+        <v>2914</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>2915</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D757" t="s">
+        <v>566</v>
+      </c>
+      <c r="E757" t="s">
+        <v>567</v>
+      </c>
+      <c r="F757" t="s">
+        <v>119</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="H757" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>2919</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2920</v>
+      </c>
+      <c r="D758" t="s">
+        <v>566</v>
+      </c>
+      <c r="E758" t="s">
+        <v>567</v>
+      </c>
+      <c r="F758" t="s">
+        <v>119</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="H758" t="s">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>2923</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2924</v>
+      </c>
+      <c r="D759" t="s">
+        <v>566</v>
+      </c>
+      <c r="E759" t="s">
+        <v>567</v>
+      </c>
+      <c r="F759" t="s">
+        <v>212</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>2925</v>
+      </c>
+      <c r="H759" t="s">
+        <v>2926</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>2927</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2928</v>
+      </c>
+      <c r="D760" t="s">
+        <v>566</v>
+      </c>
+      <c r="E760" t="s">
+        <v>567</v>
+      </c>
+      <c r="F760" t="s">
+        <v>568</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="H760" t="s">
+        <v>2930</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>2931</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D761" t="s">
+        <v>566</v>
+      </c>
+      <c r="E761" t="s">
+        <v>567</v>
+      </c>
+      <c r="F761" t="s">
+        <v>568</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>2933</v>
+      </c>
+      <c r="H761" t="s">
+        <v>2934</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>2935</v>
+      </c>
+      <c r="B762" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2936</v>
+      </c>
+      <c r="D762" t="s">
+        <v>566</v>
+      </c>
+      <c r="E762" t="s">
+        <v>567</v>
+      </c>
+      <c r="F762" t="s">
+        <v>568</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>2937</v>
+      </c>
+      <c r="H762" t="s">
+        <v>2938</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>2939</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2940</v>
+      </c>
+      <c r="D763" t="s">
+        <v>566</v>
+      </c>
+      <c r="E763" t="s">
+        <v>567</v>
+      </c>
+      <c r="F763" t="s">
+        <v>568</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="H763" t="s">
+        <v>2942</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>2943</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2944</v>
+      </c>
+      <c r="D764" t="s">
+        <v>566</v>
+      </c>
+      <c r="E764" t="s">
+        <v>567</v>
+      </c>
+      <c r="F764" t="s">
+        <v>212</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="H764" t="s">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>2947</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2948</v>
+      </c>
+      <c r="D765" t="s">
+        <v>566</v>
+      </c>
+      <c r="E765" t="s">
+        <v>567</v>
+      </c>
+      <c r="F765" t="s">
+        <v>105</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>2949</v>
+      </c>
+      <c r="H765" t="s">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>2951</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2952</v>
+      </c>
+      <c r="D766" t="s">
+        <v>566</v>
+      </c>
+      <c r="E766" t="s">
+        <v>567</v>
+      </c>
+      <c r="F766" t="s">
+        <v>105</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="H766" t="s">
+        <v>2954</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>2955</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2956</v>
+      </c>
+      <c r="D767" t="s">
+        <v>566</v>
+      </c>
+      <c r="E767" t="s">
+        <v>567</v>
+      </c>
+      <c r="F767" t="s">
+        <v>105</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="H767" t="s">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>2959</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2960</v>
+      </c>
+      <c r="D768" t="s">
+        <v>566</v>
+      </c>
+      <c r="E768" t="s">
+        <v>567</v>
+      </c>
+      <c r="F768" t="s">
+        <v>97</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="H768" t="s">
+        <v>2962</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2964</v>
+      </c>
+      <c r="D769" t="s">
+        <v>566</v>
+      </c>
+      <c r="E769" t="s">
+        <v>567</v>
+      </c>
+      <c r="F769" t="s">
+        <v>97</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="H769" t="s">
+        <v>2966</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>2967</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2968</v>
+      </c>
+      <c r="D770" t="s">
+        <v>566</v>
+      </c>
+      <c r="E770" t="s">
+        <v>567</v>
+      </c>
+      <c r="F770" t="s">
+        <v>97</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>2969</v>
+      </c>
+      <c r="H770" t="s">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>2971</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2972</v>
+      </c>
+      <c r="D771" t="s">
+        <v>566</v>
+      </c>
+      <c r="E771" t="s">
+        <v>567</v>
+      </c>
+      <c r="F771" t="s">
+        <v>212</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>2973</v>
+      </c>
+      <c r="H771" t="s">
+        <v>2974</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D772" t="s">
+        <v>566</v>
+      </c>
+      <c r="E772" t="s">
+        <v>567</v>
+      </c>
+      <c r="F772" t="s">
+        <v>212</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="H772" t="s">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>2979</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2980</v>
+      </c>
+      <c r="D773" t="s">
+        <v>566</v>
+      </c>
+      <c r="E773" t="s">
+        <v>567</v>
+      </c>
+      <c r="F773" t="s">
+        <v>212</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>2981</v>
+      </c>
+      <c r="H773" t="s">
+        <v>2982</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774" t="s">
+        <v>2983</v>
+      </c>
+      <c r="B774" t="s">
+        <v>9</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D774" t="s">
+        <v>566</v>
+      </c>
+      <c r="E774" t="s">
+        <v>567</v>
+      </c>
+      <c r="F774" t="s">
+        <v>212</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>2985</v>
+      </c>
+      <c r="H774" t="s">
+        <v>2986</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775" t="s">
+        <v>2987</v>
+      </c>
+      <c r="B775" t="s">
+        <v>9</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D775" t="s">
+        <v>566</v>
+      </c>
+      <c r="E775" t="s">
+        <v>567</v>
+      </c>
+      <c r="F775" t="s">
+        <v>212</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>2989</v>
+      </c>
+      <c r="H775" t="s">
+        <v>2990</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776" t="s">
+        <v>2991</v>
+      </c>
+      <c r="B776" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2992</v>
+      </c>
+      <c r="D776" t="s">
+        <v>566</v>
+      </c>
+      <c r="E776" t="s">
+        <v>567</v>
+      </c>
+      <c r="F776" t="s">
+        <v>83</v>
+      </c>
+      <c r="G776" s="1" t="s">
+        <v>2993</v>
+      </c>
+      <c r="H776" t="s">
+        <v>2994</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777" t="s">
+        <v>2995</v>
+      </c>
+      <c r="B777" t="s">
+        <v>9</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2996</v>
+      </c>
+      <c r="D777" t="s">
+        <v>566</v>
+      </c>
+      <c r="E777" t="s">
+        <v>567</v>
+      </c>
+      <c r="F777" t="s">
+        <v>212</v>
+      </c>
+      <c r="G777" s="1" t="s">
+        <v>2997</v>
+      </c>
+      <c r="H777" t="s">
+        <v>2998</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778" t="s">
+        <v>2999</v>
+      </c>
+      <c r="B778" t="s">
+        <v>9</v>
+      </c>
+      <c r="C778" t="s">
+        <v>3000</v>
+      </c>
+      <c r="D778" t="s">
+        <v>566</v>
+      </c>
+      <c r="E778" t="s">
+        <v>567</v>
+      </c>
+      <c r="F778" t="s">
+        <v>212</v>
+      </c>
+      <c r="G778" s="1" t="s">
+        <v>3001</v>
+      </c>
+      <c r="H778" t="s">
+        <v>3002</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779" t="s">
+        <v>3003</v>
+      </c>
+      <c r="B779" t="s">
+        <v>9</v>
+      </c>
+      <c r="C779" t="s">
+        <v>3004</v>
+      </c>
+      <c r="D779" t="s">
+        <v>566</v>
+      </c>
+      <c r="E779" t="s">
+        <v>567</v>
+      </c>
+      <c r="F779" t="s">
+        <v>79</v>
+      </c>
+      <c r="G779" s="1" t="s">
+        <v>3005</v>
+      </c>
+      <c r="H779" t="s">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780" t="s">
+        <v>3007</v>
+      </c>
+      <c r="B780" t="s">
+        <v>9</v>
+      </c>
+      <c r="C780" t="s">
+        <v>3008</v>
+      </c>
+      <c r="D780" t="s">
+        <v>566</v>
+      </c>
+      <c r="E780" t="s">
+        <v>567</v>
+      </c>
+      <c r="F780" t="s">
+        <v>119</v>
+      </c>
+      <c r="G780" s="1" t="s">
+        <v>3009</v>
+      </c>
+      <c r="H780" t="s">
+        <v>3010</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781" t="s">
+        <v>3011</v>
+      </c>
+      <c r="B781" t="s">
+        <v>9</v>
+      </c>
+      <c r="C781" t="s">
+        <v>3012</v>
+      </c>
+      <c r="D781" t="s">
+        <v>566</v>
+      </c>
+      <c r="E781" t="s">
+        <v>567</v>
+      </c>
+      <c r="F781" t="s">
+        <v>105</v>
+      </c>
+      <c r="G781" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="H781" t="s">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782" t="s">
+        <v>3015</v>
+      </c>
+      <c r="B782" t="s">
+        <v>9</v>
+      </c>
+      <c r="C782" t="s">
+        <v>3016</v>
+      </c>
+      <c r="D782" t="s">
+        <v>566</v>
+      </c>
+      <c r="E782" t="s">
+        <v>567</v>
+      </c>
+      <c r="F782" t="s">
+        <v>79</v>
+      </c>
+      <c r="G782" s="1" t="s">
+        <v>3017</v>
+      </c>
+      <c r="H782" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783" t="s">
+        <v>3019</v>
+      </c>
+      <c r="B783" t="s">
+        <v>9</v>
+      </c>
+      <c r="C783" t="s">
+        <v>3020</v>
+      </c>
+      <c r="D783" t="s">
+        <v>566</v>
+      </c>
+      <c r="E783" t="s">
+        <v>567</v>
+      </c>
+      <c r="F783" t="s">
+        <v>79</v>
+      </c>
+      <c r="G783" s="1" t="s">
+        <v>3021</v>
+      </c>
+      <c r="H783" t="s">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784" t="s">
+        <v>3023</v>
+      </c>
+      <c r="B784" t="s">
+        <v>9</v>
+      </c>
+      <c r="C784" t="s">
+        <v>3024</v>
+      </c>
+      <c r="D784" t="s">
+        <v>566</v>
+      </c>
+      <c r="E784" t="s">
+        <v>567</v>
+      </c>
+      <c r="F784" t="s">
+        <v>79</v>
+      </c>
+      <c r="G784" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="H784" t="s">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785" t="s">
+        <v>3027</v>
+      </c>
+      <c r="B785" t="s">
+        <v>9</v>
+      </c>
+      <c r="C785" t="s">
+        <v>3028</v>
+      </c>
+      <c r="D785" t="s">
+        <v>566</v>
+      </c>
+      <c r="E785" t="s">
+        <v>567</v>
+      </c>
+      <c r="F785" t="s">
+        <v>79</v>
+      </c>
+      <c r="G785" s="1" t="s">
+        <v>3029</v>
+      </c>
+      <c r="H785" t="s">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786" t="s">
+        <v>3031</v>
+      </c>
+      <c r="B786" t="s">
+        <v>9</v>
+      </c>
+      <c r="C786" t="s">
+        <v>3032</v>
+      </c>
+      <c r="D786" t="s">
+        <v>566</v>
+      </c>
+      <c r="E786" t="s">
+        <v>567</v>
+      </c>
+      <c r="F786" t="s">
+        <v>105</v>
+      </c>
+      <c r="G786" s="1" t="s">
+        <v>3033</v>
+      </c>
+      <c r="H786" t="s">
+        <v>3034</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787" t="s">
+        <v>3035</v>
+      </c>
+      <c r="B787" t="s">
+        <v>9</v>
+      </c>
+      <c r="C787" t="s">
+        <v>3036</v>
+      </c>
+      <c r="D787" t="s">
+        <v>566</v>
+      </c>
+      <c r="E787" t="s">
+        <v>567</v>
+      </c>
+      <c r="F787" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G787" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="H787" t="s">
+        <v>3038</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788" t="s">
+        <v>3039</v>
+      </c>
+      <c r="B788" t="s">
+        <v>9</v>
+      </c>
+      <c r="C788" t="s">
+        <v>3040</v>
+      </c>
+      <c r="D788" t="s">
+        <v>566</v>
+      </c>
+      <c r="E788" t="s">
+        <v>567</v>
+      </c>
+      <c r="F788" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G788" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="H788" t="s">
+        <v>3042</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789" t="s">
+        <v>3043</v>
+      </c>
+      <c r="B789" t="s">
+        <v>9</v>
+      </c>
+      <c r="C789" t="s">
+        <v>3044</v>
+      </c>
+      <c r="D789" t="s">
+        <v>566</v>
+      </c>
+      <c r="E789" t="s">
+        <v>567</v>
+      </c>
+      <c r="F789" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G789" s="1" t="s">
+        <v>3045</v>
+      </c>
+      <c r="H789" t="s">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790" t="s">
+        <v>3047</v>
+      </c>
+      <c r="B790" t="s">
+        <v>9</v>
+      </c>
+      <c r="C790" t="s">
+        <v>3048</v>
+      </c>
+      <c r="D790" t="s">
+        <v>566</v>
+      </c>
+      <c r="E790" t="s">
+        <v>567</v>
+      </c>
+      <c r="F790" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G790" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="H790" t="s">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791" t="s">
+        <v>3051</v>
+      </c>
+      <c r="B791" t="s">
+        <v>9</v>
+      </c>
+      <c r="C791" t="s">
+        <v>3052</v>
+      </c>
+      <c r="D791" t="s">
+        <v>566</v>
+      </c>
+      <c r="E791" t="s">
+        <v>567</v>
+      </c>
+      <c r="F791" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G791" s="1" t="s">
+        <v>3053</v>
+      </c>
+      <c r="H791" t="s">
+        <v>3054</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792" t="s">
+        <v>3055</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D792" t="s">
+        <v>566</v>
+      </c>
+      <c r="E792" t="s">
+        <v>567</v>
+      </c>
+      <c r="F792" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>3057</v>
+      </c>
+      <c r="H792" t="s">
+        <v>3058</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793" t="s">
+        <v>3059</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>3060</v>
+      </c>
+      <c r="D793" t="s">
+        <v>566</v>
+      </c>
+      <c r="E793" t="s">
+        <v>567</v>
+      </c>
+      <c r="F793" t="s">
+        <v>255</v>
+      </c>
+      <c r="G793" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="H793" t="s">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794" t="s">
+        <v>3063</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>3064</v>
+      </c>
+      <c r="D794" t="s">
+        <v>566</v>
+      </c>
+      <c r="E794" t="s">
+        <v>567</v>
+      </c>
+      <c r="F794" t="s">
+        <v>255</v>
+      </c>
+      <c r="G794" s="1" t="s">
+        <v>3065</v>
+      </c>
+      <c r="H794" t="s">
+        <v>3066</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795" t="s">
+        <v>3067</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>3068</v>
+      </c>
+      <c r="D795" t="s">
+        <v>566</v>
+      </c>
+      <c r="E795" t="s">
+        <v>567</v>
+      </c>
+      <c r="F795" t="s">
+        <v>255</v>
+      </c>
+      <c r="G795" s="1" t="s">
+        <v>3069</v>
+      </c>
+      <c r="H795" t="s">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796" t="s">
+        <v>3071</v>
+      </c>
+      <c r="B796" t="s">
+        <v>9</v>
+      </c>
+      <c r="C796" t="s">
+        <v>3072</v>
+      </c>
+      <c r="D796" t="s">
+        <v>566</v>
+      </c>
+      <c r="E796" t="s">
+        <v>567</v>
+      </c>
+      <c r="F796" t="s">
+        <v>79</v>
+      </c>
+      <c r="G796" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="H796" t="s">
+        <v>3074</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797" t="s">
+        <v>3075</v>
+      </c>
+      <c r="B797" t="s">
+        <v>9</v>
+      </c>
+      <c r="C797" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D797" t="s">
+        <v>566</v>
+      </c>
+      <c r="E797" t="s">
+        <v>567</v>
+      </c>
+      <c r="F797" t="s">
+        <v>79</v>
+      </c>
+      <c r="G797" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="H797" t="s">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798" t="s">
+        <v>3079</v>
+      </c>
+      <c r="B798" t="s">
+        <v>9</v>
+      </c>
+      <c r="C798" t="s">
+        <v>3080</v>
+      </c>
+      <c r="D798" t="s">
+        <v>566</v>
+      </c>
+      <c r="E798" t="s">
+        <v>567</v>
+      </c>
+      <c r="F798" t="s">
+        <v>83</v>
+      </c>
+      <c r="G798" s="1" t="s">
+        <v>3081</v>
+      </c>
+      <c r="H798" t="s">
+        <v>3082</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799" t="s">
+        <v>3083</v>
+      </c>
+      <c r="B799" t="s">
+        <v>9</v>
+      </c>
+      <c r="C799" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D799" t="s">
+        <v>566</v>
+      </c>
+      <c r="E799" t="s">
+        <v>567</v>
+      </c>
+      <c r="F799" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G799" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="H799" t="s">
+        <v>3086</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800" t="s">
+        <v>3087</v>
+      </c>
+      <c r="B800" t="s">
+        <v>9</v>
+      </c>
+      <c r="C800" t="s">
+        <v>3088</v>
+      </c>
+      <c r="D800" t="s">
+        <v>566</v>
+      </c>
+      <c r="E800" t="s">
+        <v>567</v>
+      </c>
+      <c r="F800" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G800" s="1" t="s">
+        <v>3089</v>
+      </c>
+      <c r="H800" t="s">
+        <v>3090</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801" t="s">
+        <v>3091</v>
+      </c>
+      <c r="B801" t="s">
+        <v>9</v>
+      </c>
+      <c r="C801" t="s">
+        <v>3092</v>
+      </c>
+      <c r="D801" t="s">
+        <v>566</v>
+      </c>
+      <c r="E801" t="s">
+        <v>567</v>
+      </c>
+      <c r="F801" t="s">
+        <v>97</v>
+      </c>
+      <c r="G801" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="H801" t="s">
+        <v>3094</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802" t="s">
+        <v>3095</v>
+      </c>
+      <c r="B802" t="s">
+        <v>9</v>
+      </c>
+      <c r="C802" t="s">
+        <v>3096</v>
+      </c>
+      <c r="D802" t="s">
+        <v>566</v>
+      </c>
+      <c r="E802" t="s">
+        <v>567</v>
+      </c>
+      <c r="F802" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G802" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="H802" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803" t="s">
+        <v>3099</v>
+      </c>
+      <c r="B803" t="s">
+        <v>9</v>
+      </c>
+      <c r="C803" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D803" t="s">
+        <v>566</v>
+      </c>
+      <c r="E803" t="s">
+        <v>567</v>
+      </c>
+      <c r="F803" t="s">
+        <v>212</v>
+      </c>
+      <c r="G803" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="H803" t="s">
+        <v>3102</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804" t="s">
+        <v>3103</v>
+      </c>
+      <c r="B804" t="s">
+        <v>9</v>
+      </c>
+      <c r="C804" t="s">
+        <v>3104</v>
+      </c>
+      <c r="D804" t="s">
+        <v>566</v>
+      </c>
+      <c r="E804" t="s">
+        <v>567</v>
+      </c>
+      <c r="F804" t="s">
+        <v>212</v>
+      </c>
+      <c r="G804" s="1" t="s">
+        <v>3105</v>
+      </c>
+      <c r="H804" t="s">
+        <v>3106</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805" t="s">
+        <v>3107</v>
+      </c>
+      <c r="B805" t="s">
+        <v>9</v>
+      </c>
+      <c r="C805" t="s">
+        <v>3108</v>
+      </c>
+      <c r="D805" t="s">
+        <v>566</v>
+      </c>
+      <c r="E805" t="s">
+        <v>567</v>
+      </c>
+      <c r="F805" t="s">
+        <v>101</v>
+      </c>
+      <c r="G805" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="H805" t="s">
+        <v>3110</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806" t="s">
+        <v>3111</v>
+      </c>
+      <c r="B806" t="s">
+        <v>9</v>
+      </c>
+      <c r="C806" t="s">
+        <v>3112</v>
+      </c>
+      <c r="D806" t="s">
+        <v>566</v>
+      </c>
+      <c r="E806" t="s">
+        <v>567</v>
+      </c>
+      <c r="F806" t="s">
+        <v>212</v>
+      </c>
+      <c r="G806" s="1" t="s">
+        <v>3113</v>
+      </c>
+      <c r="H806" t="s">
+        <v>3114</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807" t="s">
+        <v>3115</v>
+      </c>
+      <c r="B807" t="s">
+        <v>9</v>
+      </c>
+      <c r="C807" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D807" t="s">
+        <v>566</v>
+      </c>
+      <c r="E807" t="s">
+        <v>567</v>
+      </c>
+      <c r="F807" t="s">
+        <v>212</v>
+      </c>
+      <c r="G807" s="1" t="s">
+        <v>3117</v>
+      </c>
+      <c r="H807" t="s">
+        <v>3118</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808" t="s">
+        <v>3119</v>
+      </c>
+      <c r="B808" t="s">
+        <v>9</v>
+      </c>
+      <c r="C808" t="s">
+        <v>3120</v>
+      </c>
+      <c r="D808" t="s">
+        <v>566</v>
+      </c>
+      <c r="E808" t="s">
+        <v>567</v>
+      </c>
+      <c r="F808" t="s">
+        <v>212</v>
+      </c>
+      <c r="G808" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="H808" t="s">
+        <v>3122</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809" t="s">
+        <v>3123</v>
+      </c>
+      <c r="B809" t="s">
+        <v>9</v>
+      </c>
+      <c r="C809" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D809" t="s">
+        <v>566</v>
+      </c>
+      <c r="E809" t="s">
+        <v>567</v>
+      </c>
+      <c r="F809" t="s">
+        <v>212</v>
+      </c>
+      <c r="G809" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="H809" t="s">
+        <v>3126</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810" t="s">
+        <v>3127</v>
+      </c>
+      <c r="B810" t="s">
+        <v>9</v>
+      </c>
+      <c r="C810" t="s">
+        <v>3128</v>
+      </c>
+      <c r="D810" t="s">
+        <v>566</v>
+      </c>
+      <c r="E810" t="s">
+        <v>567</v>
+      </c>
+      <c r="F810" t="s">
+        <v>212</v>
+      </c>
+      <c r="G810" s="1" t="s">
+        <v>3129</v>
+      </c>
+      <c r="H810" t="s">
+        <v>3130</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811" t="s">
+        <v>3131</v>
+      </c>
+      <c r="B811" t="s">
+        <v>9</v>
+      </c>
+      <c r="C811" t="s">
+        <v>3132</v>
+      </c>
+      <c r="D811" t="s">
+        <v>566</v>
+      </c>
+      <c r="E811" t="s">
+        <v>567</v>
+      </c>
+      <c r="F811" t="s">
+        <v>212</v>
+      </c>
+      <c r="G811" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="H811" t="s">
+        <v>3134</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812" t="s">
+        <v>3135</v>
+      </c>
+      <c r="B812" t="s">
+        <v>9</v>
+      </c>
+      <c r="C812" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D812" t="s">
+        <v>566</v>
+      </c>
+      <c r="E812" t="s">
+        <v>567</v>
+      </c>
+      <c r="F812" t="s">
+        <v>212</v>
+      </c>
+      <c r="G812" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="H812" t="s">
+        <v>3138</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813" t="s">
+        <v>3139</v>
+      </c>
+      <c r="B813" t="s">
+        <v>9</v>
+      </c>
+      <c r="C813" t="s">
+        <v>3140</v>
+      </c>
+      <c r="D813" t="s">
+        <v>566</v>
+      </c>
+      <c r="E813" t="s">
+        <v>567</v>
+      </c>
+      <c r="F813" t="s">
+        <v>212</v>
+      </c>
+      <c r="G813" s="1" t="s">
+        <v>3141</v>
+      </c>
+      <c r="H813" t="s">
+        <v>3142</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814" t="s">
+        <v>3143</v>
+      </c>
+      <c r="B814" t="s">
+        <v>9</v>
+      </c>
+      <c r="C814" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D814" t="s">
+        <v>566</v>
+      </c>
+      <c r="E814" t="s">
+        <v>567</v>
+      </c>
+      <c r="F814" t="s">
+        <v>212</v>
+      </c>
+      <c r="G814" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="H814" t="s">
+        <v>3146</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815" t="s">
+        <v>3147</v>
+      </c>
+      <c r="B815" t="s">
+        <v>9</v>
+      </c>
+      <c r="C815" t="s">
+        <v>3148</v>
+      </c>
+      <c r="D815" t="s">
+        <v>566</v>
+      </c>
+      <c r="E815" t="s">
+        <v>567</v>
+      </c>
+      <c r="F815" t="s">
+        <v>212</v>
+      </c>
+      <c r="G815" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="H815" t="s">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816" t="s">
+        <v>3151</v>
+      </c>
+      <c r="B816" t="s">
+        <v>9</v>
+      </c>
+      <c r="C816" t="s">
+        <v>3152</v>
+      </c>
+      <c r="D816" t="s">
+        <v>566</v>
+      </c>
+      <c r="E816" t="s">
+        <v>567</v>
+      </c>
+      <c r="F816" t="s">
+        <v>342</v>
+      </c>
+      <c r="G816" s="1" t="s">
+        <v>3153</v>
+      </c>
+      <c r="H816" t="s">
+        <v>3154</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817" t="s">
+        <v>3155</v>
+      </c>
+      <c r="B817" t="s">
+        <v>9</v>
+      </c>
+      <c r="C817" t="s">
+        <v>3156</v>
+      </c>
+      <c r="D817" t="s">
+        <v>566</v>
+      </c>
+      <c r="E817" t="s">
+        <v>567</v>
+      </c>
+      <c r="F817" t="s">
+        <v>101</v>
+      </c>
+      <c r="G817" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="H817" t="s">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818" t="s">
+        <v>3159</v>
+      </c>
+      <c r="B818" t="s">
+        <v>9</v>
+      </c>
+      <c r="C818" t="s">
+        <v>3160</v>
+      </c>
+      <c r="D818" t="s">
+        <v>566</v>
+      </c>
+      <c r="E818" t="s">
+        <v>567</v>
+      </c>
+      <c r="F818" t="s">
+        <v>342</v>
+      </c>
+      <c r="G818" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="H818" t="s">
+        <v>3162</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819" t="s">
+        <v>3163</v>
+      </c>
+      <c r="B819" t="s">
+        <v>9</v>
+      </c>
+      <c r="C819" t="s">
+        <v>3164</v>
+      </c>
+      <c r="D819" t="s">
+        <v>566</v>
+      </c>
+      <c r="E819" t="s">
+        <v>567</v>
+      </c>
+      <c r="F819" t="s">
+        <v>101</v>
+      </c>
+      <c r="G819" s="1" t="s">
+        <v>3165</v>
+      </c>
+      <c r="H819" t="s">
+        <v>3166</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820" t="s">
+        <v>3167</v>
+      </c>
+      <c r="B820" t="s">
+        <v>9</v>
+      </c>
+      <c r="C820" t="s">
+        <v>3168</v>
+      </c>
+      <c r="D820" t="s">
+        <v>566</v>
+      </c>
+      <c r="E820" t="s">
+        <v>567</v>
+      </c>
+      <c r="F820" t="s">
+        <v>101</v>
+      </c>
+      <c r="G820" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="H820" t="s">
+        <v>3170</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821" t="s">
+        <v>3171</v>
+      </c>
+      <c r="B821" t="s">
+        <v>9</v>
+      </c>
+      <c r="C821" t="s">
+        <v>3172</v>
+      </c>
+      <c r="D821" t="s">
+        <v>566</v>
+      </c>
+      <c r="E821" t="s">
+        <v>567</v>
+      </c>
+      <c r="F821" t="s">
+        <v>342</v>
+      </c>
+      <c r="G821" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="H821" t="s">
+        <v>3174</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822" t="s">
+        <v>3175</v>
+      </c>
+      <c r="B822" t="s">
+        <v>9</v>
+      </c>
+      <c r="C822" t="s">
+        <v>3176</v>
+      </c>
+      <c r="D822" t="s">
+        <v>566</v>
+      </c>
+      <c r="E822" t="s">
+        <v>567</v>
+      </c>
+      <c r="F822" t="s">
+        <v>101</v>
+      </c>
+      <c r="G822" s="1" t="s">
+        <v>3177</v>
+      </c>
+      <c r="H822" t="s">
+        <v>3178</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823" t="s">
+        <v>3179</v>
+      </c>
+      <c r="B823" t="s">
+        <v>9</v>
+      </c>
+      <c r="C823" t="s">
+        <v>3180</v>
+      </c>
+      <c r="D823" t="s">
+        <v>566</v>
+      </c>
+      <c r="E823" t="s">
+        <v>567</v>
+      </c>
+      <c r="F823" t="s">
+        <v>83</v>
+      </c>
+      <c r="G823" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="H823" t="s">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824" t="s">
+        <v>3183</v>
+      </c>
+      <c r="B824" t="s">
+        <v>9</v>
+      </c>
+      <c r="C824" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D824" t="s">
+        <v>566</v>
+      </c>
+      <c r="E824" t="s">
+        <v>567</v>
+      </c>
+      <c r="F824" t="s">
+        <v>83</v>
+      </c>
+      <c r="G824" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="H824" t="s">
+        <v>3186</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825" t="s">
+        <v>3187</v>
+      </c>
+      <c r="B825" t="s">
+        <v>9</v>
+      </c>
+      <c r="C825" t="s">
+        <v>3188</v>
+      </c>
+      <c r="D825" t="s">
+        <v>566</v>
+      </c>
+      <c r="E825" t="s">
+        <v>567</v>
+      </c>
+      <c r="F825" t="s">
+        <v>83</v>
+      </c>
+      <c r="G825" s="1" t="s">
+        <v>3189</v>
+      </c>
+      <c r="H825" t="s">
+        <v>3190</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826" t="s">
+        <v>3191</v>
+      </c>
+      <c r="B826" t="s">
+        <v>9</v>
+      </c>
+      <c r="C826" t="s">
+        <v>3192</v>
+      </c>
+      <c r="D826" t="s">
+        <v>566</v>
+      </c>
+      <c r="E826" t="s">
+        <v>567</v>
+      </c>
+      <c r="F826" t="s">
+        <v>212</v>
+      </c>
+      <c r="G826" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="H826" t="s">
+        <v>3194</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827" t="s">
+        <v>3195</v>
+      </c>
+      <c r="B827" t="s">
+        <v>9</v>
+      </c>
+      <c r="C827" t="s">
+        <v>3196</v>
+      </c>
+      <c r="D827" t="s">
+        <v>566</v>
+      </c>
+      <c r="E827" t="s">
+        <v>567</v>
+      </c>
+      <c r="F827" t="s">
+        <v>212</v>
+      </c>
+      <c r="G827" s="1" t="s">
+        <v>3197</v>
+      </c>
+      <c r="H827" t="s">
+        <v>3198</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828" t="s">
+        <v>3199</v>
+      </c>
+      <c r="B828" t="s">
+        <v>9</v>
+      </c>
+      <c r="C828" t="s">
+        <v>3200</v>
+      </c>
+      <c r="D828" t="s">
+        <v>566</v>
+      </c>
+      <c r="E828" t="s">
+        <v>567</v>
+      </c>
+      <c r="F828" t="s">
+        <v>212</v>
+      </c>
+      <c r="G828" s="1" t="s">
+        <v>3201</v>
+      </c>
+      <c r="H828" t="s">
+        <v>3202</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829" t="s">
+        <v>3203</v>
+      </c>
+      <c r="B829" t="s">
+        <v>9</v>
+      </c>
+      <c r="C829" t="s">
+        <v>3204</v>
+      </c>
+      <c r="D829" t="s">
+        <v>566</v>
+      </c>
+      <c r="E829" t="s">
+        <v>567</v>
+      </c>
+      <c r="F829" t="s">
+        <v>212</v>
+      </c>
+      <c r="G829" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="H829" t="s">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830" t="s">
+        <v>3207</v>
+      </c>
+      <c r="B830" t="s">
+        <v>9</v>
+      </c>
+      <c r="C830" t="s">
+        <v>3208</v>
+      </c>
+      <c r="D830" t="s">
+        <v>566</v>
+      </c>
+      <c r="E830" t="s">
+        <v>567</v>
+      </c>
+      <c r="F830" t="s">
+        <v>212</v>
+      </c>
+      <c r="G830" s="1" t="s">
+        <v>3209</v>
+      </c>
+      <c r="H830" t="s">
+        <v>3210</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831" t="s">
+        <v>3211</v>
+      </c>
+      <c r="B831" t="s">
+        <v>9</v>
+      </c>
+      <c r="C831" t="s">
+        <v>3212</v>
+      </c>
+      <c r="D831" t="s">
+        <v>566</v>
+      </c>
+      <c r="E831" t="s">
+        <v>567</v>
+      </c>
+      <c r="F831" t="s">
+        <v>212</v>
+      </c>
+      <c r="G831" s="1" t="s">
+        <v>3213</v>
+      </c>
+      <c r="H831" t="s">
+        <v>3214</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832" t="s">
+        <v>3215</v>
+      </c>
+      <c r="B832" t="s">
+        <v>9</v>
+      </c>
+      <c r="C832" t="s">
+        <v>3216</v>
+      </c>
+      <c r="D832" t="s">
+        <v>566</v>
+      </c>
+      <c r="E832" t="s">
+        <v>567</v>
+      </c>
+      <c r="F832" t="s">
+        <v>212</v>
+      </c>
+      <c r="G832" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="H832" t="s">
+        <v>3218</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833" t="s">
+        <v>3219</v>
+      </c>
+      <c r="B833" t="s">
+        <v>9</v>
+      </c>
+      <c r="C833" t="s">
+        <v>3220</v>
+      </c>
+      <c r="D833" t="s">
+        <v>566</v>
+      </c>
+      <c r="E833" t="s">
+        <v>567</v>
+      </c>
+      <c r="F833" t="s">
+        <v>212</v>
+      </c>
+      <c r="G833" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="H833" t="s">
+        <v>3222</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834" t="s">
+        <v>3223</v>
+      </c>
+      <c r="B834" t="s">
+        <v>9</v>
+      </c>
+      <c r="C834" t="s">
+        <v>3224</v>
+      </c>
+      <c r="D834" t="s">
+        <v>566</v>
+      </c>
+      <c r="E834" t="s">
+        <v>567</v>
+      </c>
+      <c r="F834" t="s">
+        <v>212</v>
+      </c>
+      <c r="G834" s="1" t="s">
+        <v>3225</v>
+      </c>
+      <c r="H834" t="s">
+        <v>3226</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835" t="s">
+        <v>3227</v>
+      </c>
+      <c r="B835" t="s">
+        <v>9</v>
+      </c>
+      <c r="C835" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D835" t="s">
+        <v>566</v>
+      </c>
+      <c r="E835" t="s">
+        <v>567</v>
+      </c>
+      <c r="F835" t="s">
+        <v>212</v>
+      </c>
+      <c r="G835" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="H835" t="s">
+        <v>3230</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836" t="s">
+        <v>3231</v>
+      </c>
+      <c r="B836" t="s">
+        <v>9</v>
+      </c>
+      <c r="C836" t="s">
+        <v>3232</v>
+      </c>
+      <c r="D836" t="s">
+        <v>566</v>
+      </c>
+      <c r="E836" t="s">
+        <v>567</v>
+      </c>
+      <c r="F836" t="s">
+        <v>212</v>
+      </c>
+      <c r="G836" s="1" t="s">
+        <v>3233</v>
+      </c>
+      <c r="H836" t="s">
+        <v>3234</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837" t="s">
+        <v>3235</v>
+      </c>
+      <c r="B837" t="s">
+        <v>9</v>
+      </c>
+      <c r="C837" t="s">
+        <v>3236</v>
+      </c>
+      <c r="D837" t="s">
+        <v>566</v>
+      </c>
+      <c r="E837" t="s">
+        <v>567</v>
+      </c>
+      <c r="F837" t="s">
+        <v>212</v>
+      </c>
+      <c r="G837" s="1" t="s">
+        <v>3237</v>
+      </c>
+      <c r="H837" t="s">
+        <v>3238</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838" t="s">
+        <v>3239</v>
+      </c>
+      <c r="B838" t="s">
+        <v>9</v>
+      </c>
+      <c r="C838" t="s">
+        <v>3240</v>
+      </c>
+      <c r="D838" t="s">
+        <v>566</v>
+      </c>
+      <c r="E838" t="s">
+        <v>567</v>
+      </c>
+      <c r="F838" t="s">
+        <v>212</v>
+      </c>
+      <c r="G838" s="1" t="s">
+        <v>3241</v>
+      </c>
+      <c r="H838" t="s">
+        <v>3242</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839" t="s">
+        <v>3243</v>
+      </c>
+      <c r="B839" t="s">
+        <v>9</v>
+      </c>
+      <c r="C839" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D839" t="s">
+        <v>566</v>
+      </c>
+      <c r="E839" t="s">
+        <v>567</v>
+      </c>
+      <c r="F839" t="s">
+        <v>212</v>
+      </c>
+      <c r="G839" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="H839" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840" t="s">
+        <v>3247</v>
+      </c>
+      <c r="B840" t="s">
+        <v>9</v>
+      </c>
+      <c r="C840" t="s">
+        <v>3248</v>
+      </c>
+      <c r="D840" t="s">
+        <v>566</v>
+      </c>
+      <c r="E840" t="s">
+        <v>567</v>
+      </c>
+      <c r="F840" t="s">
+        <v>568</v>
+      </c>
+      <c r="G840" s="1" t="s">
+        <v>3249</v>
+      </c>
+      <c r="H840" t="s">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841" t="s">
+        <v>3251</v>
+      </c>
+      <c r="B841" t="s">
+        <v>9</v>
+      </c>
+      <c r="C841" t="s">
+        <v>3252</v>
+      </c>
+      <c r="D841" t="s">
+        <v>566</v>
+      </c>
+      <c r="E841" t="s">
+        <v>567</v>
+      </c>
+      <c r="F841" t="s">
+        <v>105</v>
+      </c>
+      <c r="G841" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="H841" t="s">
+        <v>3254</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842" t="s">
+        <v>3255</v>
+      </c>
+      <c r="B842" t="s">
+        <v>9</v>
+      </c>
+      <c r="C842" t="s">
+        <v>3256</v>
+      </c>
+      <c r="D842" t="s">
+        <v>566</v>
+      </c>
+      <c r="E842" t="s">
+        <v>567</v>
+      </c>
+      <c r="F842" t="s">
+        <v>105</v>
+      </c>
+      <c r="G842" s="1" t="s">
+        <v>3257</v>
+      </c>
+      <c r="H842" t="s">
+        <v>3258</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843" t="s">
+        <v>3259</v>
+      </c>
+      <c r="B843" t="s">
+        <v>9</v>
+      </c>
+      <c r="C843" t="s">
+        <v>3260</v>
+      </c>
+      <c r="D843" t="s">
+        <v>566</v>
+      </c>
+      <c r="E843" t="s">
+        <v>567</v>
+      </c>
+      <c r="F843" t="s">
+        <v>212</v>
+      </c>
+      <c r="G843" s="1" t="s">
+        <v>3261</v>
+      </c>
+      <c r="H843" t="s">
+        <v>3262</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844" t="s">
+        <v>3263</v>
+      </c>
+      <c r="B844" t="s">
+        <v>9</v>
+      </c>
+      <c r="C844" t="s">
+        <v>3264</v>
+      </c>
+      <c r="D844" t="s">
+        <v>566</v>
+      </c>
+      <c r="E844" t="s">
+        <v>567</v>
+      </c>
+      <c r="F844" t="s">
+        <v>212</v>
+      </c>
+      <c r="G844" s="1" t="s">
+        <v>3265</v>
+      </c>
+      <c r="H844" t="s">
+        <v>3266</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845" t="s">
+        <v>3267</v>
+      </c>
+      <c r="B845" t="s">
+        <v>9</v>
+      </c>
+      <c r="C845" t="s">
+        <v>3268</v>
+      </c>
+      <c r="D845" t="s">
+        <v>566</v>
+      </c>
+      <c r="E845" t="s">
+        <v>567</v>
+      </c>
+      <c r="F845" t="s">
+        <v>212</v>
+      </c>
+      <c r="G845" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="H845" t="s">
+        <v>3270</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846" t="s">
+        <v>3271</v>
+      </c>
+      <c r="B846" t="s">
+        <v>9</v>
+      </c>
+      <c r="C846" t="s">
+        <v>3272</v>
+      </c>
+      <c r="D846" t="s">
+        <v>566</v>
+      </c>
+      <c r="E846" t="s">
+        <v>567</v>
+      </c>
+      <c r="F846" t="s">
+        <v>395</v>
+      </c>
+      <c r="G846" s="1" t="s">
+        <v>3273</v>
+      </c>
+      <c r="H846" t="s">
+        <v>3274</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847" t="s">
+        <v>3275</v>
+      </c>
+      <c r="B847" t="s">
+        <v>9</v>
+      </c>
+      <c r="C847" t="s">
+        <v>3276</v>
+      </c>
+      <c r="D847" t="s">
+        <v>566</v>
+      </c>
+      <c r="E847" t="s">
+        <v>567</v>
+      </c>
+      <c r="F847" t="s">
+        <v>79</v>
+      </c>
+      <c r="G847" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="H847" t="s">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848" t="s">
+        <v>3279</v>
+      </c>
+      <c r="B848" t="s">
+        <v>9</v>
+      </c>
+      <c r="C848" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D848" t="s">
+        <v>566</v>
+      </c>
+      <c r="E848" t="s">
+        <v>567</v>
+      </c>
+      <c r="F848" t="s">
+        <v>79</v>
+      </c>
+      <c r="G848" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="H848" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849" t="s">
+        <v>3283</v>
+      </c>
+      <c r="B849" t="s">
+        <v>9</v>
+      </c>
+      <c r="C849" t="s">
+        <v>3284</v>
+      </c>
+      <c r="D849" t="s">
+        <v>566</v>
+      </c>
+      <c r="E849" t="s">
+        <v>567</v>
+      </c>
+      <c r="F849" t="s">
+        <v>79</v>
+      </c>
+      <c r="G849" s="1" t="s">
+        <v>3285</v>
+      </c>
+      <c r="H849" t="s">
+        <v>3286</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850" t="s">
+        <v>3287</v>
+      </c>
+      <c r="B850" t="s">
+        <v>9</v>
+      </c>
+      <c r="C850" t="s">
+        <v>3288</v>
+      </c>
+      <c r="D850" t="s">
+        <v>566</v>
+      </c>
+      <c r="E850" t="s">
+        <v>567</v>
+      </c>
+      <c r="F850" t="s">
+        <v>79</v>
+      </c>
+      <c r="G850" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="H850" t="s">
+        <v>3290</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851" t="s">
+        <v>3291</v>
+      </c>
+      <c r="B851" t="s">
+        <v>9</v>
+      </c>
+      <c r="C851" t="s">
+        <v>3292</v>
+      </c>
+      <c r="D851" t="s">
+        <v>566</v>
+      </c>
+      <c r="E851" t="s">
+        <v>567</v>
+      </c>
+      <c r="F851" t="s">
+        <v>212</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>3293</v>
+      </c>
+      <c r="H851" t="s">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852" t="s">
+        <v>3295</v>
+      </c>
+      <c r="B852" t="s">
+        <v>9</v>
+      </c>
+      <c r="C852" t="s">
+        <v>3296</v>
+      </c>
+      <c r="D852" t="s">
+        <v>566</v>
+      </c>
+      <c r="E852" t="s">
+        <v>567</v>
+      </c>
+      <c r="F852" t="s">
+        <v>212</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>3297</v>
+      </c>
+      <c r="H852" t="s">
+        <v>3298</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853" t="s">
+        <v>3299</v>
+      </c>
+      <c r="B853" t="s">
+        <v>9</v>
+      </c>
+      <c r="C853" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D853" t="s">
+        <v>566</v>
+      </c>
+      <c r="E853" t="s">
+        <v>567</v>
+      </c>
+      <c r="F853" t="s">
+        <v>212</v>
+      </c>
+      <c r="G853" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="H853" t="s">
+        <v>3302</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854" t="s">
+        <v>3303</v>
+      </c>
+      <c r="B854" t="s">
+        <v>9</v>
+      </c>
+      <c r="C854" t="s">
+        <v>3304</v>
+      </c>
+      <c r="D854" t="s">
+        <v>566</v>
+      </c>
+      <c r="E854" t="s">
+        <v>567</v>
+      </c>
+      <c r="F854" t="s">
+        <v>212</v>
+      </c>
+      <c r="G854" s="1" t="s">
+        <v>3305</v>
+      </c>
+      <c r="H854" t="s">
+        <v>3306</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855" t="s">
+        <v>3307</v>
+      </c>
+      <c r="B855" t="s">
+        <v>9</v>
+      </c>
+      <c r="C855" t="s">
+        <v>3308</v>
+      </c>
+      <c r="D855" t="s">
+        <v>566</v>
+      </c>
+      <c r="E855" t="s">
+        <v>567</v>
+      </c>
+      <c r="F855" t="s">
+        <v>212</v>
+      </c>
+      <c r="G855" s="1" t="s">
+        <v>3309</v>
+      </c>
+      <c r="H855" t="s">
+        <v>3310</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856" t="s">
+        <v>3311</v>
+      </c>
+      <c r="B856" t="s">
+        <v>9</v>
+      </c>
+      <c r="C856" t="s">
+        <v>3312</v>
+      </c>
+      <c r="D856" t="s">
+        <v>566</v>
+      </c>
+      <c r="E856" t="s">
+        <v>567</v>
+      </c>
+      <c r="F856" t="s">
+        <v>212</v>
+      </c>
+      <c r="G856" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="H856" t="s">
+        <v>3314</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857" t="s">
+        <v>3315</v>
+      </c>
+      <c r="B857" t="s">
+        <v>9</v>
+      </c>
+      <c r="C857" t="s">
+        <v>3316</v>
+      </c>
+      <c r="D857" t="s">
+        <v>566</v>
+      </c>
+      <c r="E857" t="s">
+        <v>567</v>
+      </c>
+      <c r="F857" t="s">
+        <v>212</v>
+      </c>
+      <c r="G857" s="1" t="s">
+        <v>3317</v>
+      </c>
+      <c r="H857" t="s">
+        <v>3318</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858" t="s">
+        <v>3319</v>
+      </c>
+      <c r="B858" t="s">
+        <v>9</v>
+      </c>
+      <c r="C858" t="s">
+        <v>3320</v>
+      </c>
+      <c r="D858" t="s">
+        <v>566</v>
+      </c>
+      <c r="E858" t="s">
+        <v>567</v>
+      </c>
+      <c r="F858" t="s">
+        <v>212</v>
+      </c>
+      <c r="G858" s="1" t="s">
+        <v>3321</v>
+      </c>
+      <c r="H858" t="s">
+        <v>3322</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859" t="s">
+        <v>3323</v>
+      </c>
+      <c r="B859" t="s">
+        <v>9</v>
+      </c>
+      <c r="C859" t="s">
+        <v>3324</v>
+      </c>
+      <c r="D859" t="s">
+        <v>566</v>
+      </c>
+      <c r="E859" t="s">
+        <v>567</v>
+      </c>
+      <c r="F859" t="s">
+        <v>212</v>
+      </c>
+      <c r="G859" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="H859" t="s">
+        <v>3326</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860" t="s">
+        <v>3327</v>
+      </c>
+      <c r="B860" t="s">
+        <v>9</v>
+      </c>
+      <c r="C860" t="s">
+        <v>3328</v>
+      </c>
+      <c r="D860" t="s">
+        <v>566</v>
+      </c>
+      <c r="E860" t="s">
+        <v>567</v>
+      </c>
+      <c r="F860" t="s">
+        <v>212</v>
+      </c>
+      <c r="G860" s="1" t="s">
+        <v>3329</v>
+      </c>
+      <c r="H860" t="s">
+        <v>3330</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861" t="s">
+        <v>3331</v>
+      </c>
+      <c r="B861" t="s">
+        <v>9</v>
+      </c>
+      <c r="C861" t="s">
+        <v>3332</v>
+      </c>
+      <c r="D861" t="s">
+        <v>566</v>
+      </c>
+      <c r="E861" t="s">
+        <v>567</v>
+      </c>
+      <c r="F861" t="s">
+        <v>212</v>
+      </c>
+      <c r="G861" s="1" t="s">
+        <v>3333</v>
+      </c>
+      <c r="H861" t="s">
+        <v>3334</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862" t="s">
+        <v>3335</v>
+      </c>
+      <c r="B862" t="s">
+        <v>9</v>
+      </c>
+      <c r="C862" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D862" t="s">
+        <v>566</v>
+      </c>
+      <c r="E862" t="s">
+        <v>567</v>
+      </c>
+      <c r="F862" t="s">
+        <v>212</v>
+      </c>
+      <c r="G862" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="H862" t="s">
+        <v>3338</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863" t="s">
+        <v>3339</v>
+      </c>
+      <c r="B863" t="s">
+        <v>9</v>
+      </c>
+      <c r="C863" t="s">
+        <v>3340</v>
+      </c>
+      <c r="D863" t="s">
+        <v>566</v>
+      </c>
+      <c r="E863" t="s">
+        <v>567</v>
+      </c>
+      <c r="F863" t="s">
+        <v>212</v>
+      </c>
+      <c r="G863" s="1" t="s">
+        <v>3341</v>
+      </c>
+      <c r="H863" t="s">
+        <v>3342</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864" t="s">
+        <v>3343</v>
+      </c>
+      <c r="B864" t="s">
+        <v>9</v>
+      </c>
+      <c r="C864" t="s">
+        <v>3344</v>
+      </c>
+      <c r="D864" t="s">
+        <v>566</v>
+      </c>
+      <c r="E864" t="s">
+        <v>567</v>
+      </c>
+      <c r="F864" t="s">
+        <v>212</v>
+      </c>
+      <c r="G864" s="1" t="s">
+        <v>3345</v>
+      </c>
+      <c r="H864" t="s">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865" t="s">
+        <v>3347</v>
+      </c>
+      <c r="B865" t="s">
+        <v>9</v>
+      </c>
+      <c r="C865" t="s">
+        <v>3348</v>
+      </c>
+      <c r="D865" t="s">
+        <v>566</v>
+      </c>
+      <c r="E865" t="s">
+        <v>567</v>
+      </c>
+      <c r="F865" t="s">
+        <v>212</v>
+      </c>
+      <c r="G865" s="1" t="s">
+        <v>3349</v>
+      </c>
+      <c r="H865" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866" t="s">
+        <v>3351</v>
+      </c>
+      <c r="B866" t="s">
+        <v>9</v>
+      </c>
+      <c r="C866" t="s">
+        <v>3352</v>
+      </c>
+      <c r="D866" t="s">
+        <v>566</v>
+      </c>
+      <c r="E866" t="s">
+        <v>567</v>
+      </c>
+      <c r="F866" t="s">
+        <v>212</v>
+      </c>
+      <c r="G866" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="H866" t="s">
+        <v>3354</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867" t="s">
+        <v>3355</v>
+      </c>
+      <c r="B867" t="s">
+        <v>9</v>
+      </c>
+      <c r="C867" t="s">
+        <v>3356</v>
+      </c>
+      <c r="D867" t="s">
+        <v>566</v>
+      </c>
+      <c r="E867" t="s">
+        <v>567</v>
+      </c>
+      <c r="F867" t="s">
+        <v>212</v>
+      </c>
+      <c r="G867" s="1" t="s">
+        <v>3357</v>
+      </c>
+      <c r="H867" t="s">
+        <v>3358</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868" t="s">
+        <v>3359</v>
+      </c>
+      <c r="B868" t="s">
+        <v>9</v>
+      </c>
+      <c r="C868" t="s">
+        <v>3360</v>
+      </c>
+      <c r="D868" t="s">
+        <v>566</v>
+      </c>
+      <c r="E868" t="s">
+        <v>567</v>
+      </c>
+      <c r="F868" t="s">
+        <v>212</v>
+      </c>
+      <c r="G868" s="1" t="s">
+        <v>3361</v>
+      </c>
+      <c r="H868" t="s">
+        <v>3362</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869" t="s">
+        <v>3363</v>
+      </c>
+      <c r="B869" t="s">
+        <v>9</v>
+      </c>
+      <c r="C869" t="s">
+        <v>3364</v>
+      </c>
+      <c r="D869" t="s">
+        <v>566</v>
+      </c>
+      <c r="E869" t="s">
+        <v>567</v>
+      </c>
+      <c r="F869" t="s">
+        <v>212</v>
+      </c>
+      <c r="G869" s="1" t="s">
+        <v>3365</v>
+      </c>
+      <c r="H869" t="s">
+        <v>3366</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870" t="s">
+        <v>3367</v>
+      </c>
+      <c r="B870" t="s">
+        <v>9</v>
+      </c>
+      <c r="C870" t="s">
+        <v>3368</v>
+      </c>
+      <c r="D870" t="s">
+        <v>566</v>
+      </c>
+      <c r="E870" t="s">
+        <v>567</v>
+      </c>
+      <c r="F870" t="s">
+        <v>212</v>
+      </c>
+      <c r="G870" s="1" t="s">
+        <v>3369</v>
+      </c>
+      <c r="H870" t="s">
+        <v>3370</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871" t="s">
+        <v>3371</v>
+      </c>
+      <c r="B871" t="s">
+        <v>9</v>
+      </c>
+      <c r="C871" t="s">
+        <v>3372</v>
+      </c>
+      <c r="D871" t="s">
+        <v>566</v>
+      </c>
+      <c r="E871" t="s">
+        <v>567</v>
+      </c>
+      <c r="F871" t="s">
+        <v>212</v>
+      </c>
+      <c r="G871" s="1" t="s">
+        <v>3373</v>
+      </c>
+      <c r="H871" t="s">
+        <v>3374</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872" t="s">
+        <v>3375</v>
+      </c>
+      <c r="B872" t="s">
+        <v>9</v>
+      </c>
+      <c r="C872" t="s">
+        <v>3376</v>
+      </c>
+      <c r="D872" t="s">
+        <v>566</v>
+      </c>
+      <c r="E872" t="s">
+        <v>567</v>
+      </c>
+      <c r="F872" t="s">
+        <v>105</v>
+      </c>
+      <c r="G872" s="1" t="s">
+        <v>3377</v>
+      </c>
+      <c r="H872" t="s">
+        <v>3378</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873" t="s">
+        <v>3379</v>
+      </c>
+      <c r="B873" t="s">
+        <v>9</v>
+      </c>
+      <c r="C873" t="s">
+        <v>3380</v>
+      </c>
+      <c r="D873" t="s">
+        <v>566</v>
+      </c>
+      <c r="E873" t="s">
+        <v>567</v>
+      </c>
+      <c r="F873" t="s">
+        <v>79</v>
+      </c>
+      <c r="G873" s="1" t="s">
+        <v>3381</v>
+      </c>
+      <c r="H873" t="s">
+        <v>3382</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874" t="s">
+        <v>3383</v>
+      </c>
+      <c r="B874" t="s">
+        <v>9</v>
+      </c>
+      <c r="C874" t="s">
+        <v>3384</v>
+      </c>
+      <c r="D874" t="s">
+        <v>566</v>
+      </c>
+      <c r="E874" t="s">
+        <v>567</v>
+      </c>
+      <c r="F874" t="s">
+        <v>79</v>
+      </c>
+      <c r="G874" s="1" t="s">
+        <v>3385</v>
+      </c>
+      <c r="H874" t="s">
+        <v>3386</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875" t="s">
+        <v>3387</v>
+      </c>
+      <c r="B875" t="s">
+        <v>9</v>
+      </c>
+      <c r="C875" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D875" t="s">
+        <v>566</v>
+      </c>
+      <c r="E875" t="s">
+        <v>567</v>
+      </c>
+      <c r="F875" t="s">
+        <v>79</v>
+      </c>
+      <c r="G875" s="1" t="s">
+        <v>3389</v>
+      </c>
+      <c r="H875" t="s">
+        <v>3390</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876" t="s">
+        <v>3391</v>
+      </c>
+      <c r="B876" t="s">
+        <v>9</v>
+      </c>
+      <c r="C876" t="s">
+        <v>3392</v>
+      </c>
+      <c r="D876" t="s">
+        <v>566</v>
+      </c>
+      <c r="E876" t="s">
+        <v>567</v>
+      </c>
+      <c r="F876" t="s">
+        <v>105</v>
+      </c>
+      <c r="G876" s="1" t="s">
+        <v>3393</v>
+      </c>
+      <c r="H876" t="s">
+        <v>3394</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877" t="s">
+        <v>3395</v>
+      </c>
+      <c r="B877" t="s">
+        <v>9</v>
+      </c>
+      <c r="C877" t="s">
+        <v>3396</v>
+      </c>
+      <c r="D877" t="s">
+        <v>566</v>
+      </c>
+      <c r="E877" t="s">
+        <v>567</v>
+      </c>
+      <c r="F877" t="s">
+        <v>105</v>
+      </c>
+      <c r="G877" s="1" t="s">
+        <v>3397</v>
+      </c>
+      <c r="H877" t="s">
+        <v>3398</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878" t="s">
+        <v>3399</v>
+      </c>
+      <c r="B878" t="s">
+        <v>9</v>
+      </c>
+      <c r="C878" t="s">
+        <v>3400</v>
+      </c>
+      <c r="D878" t="s">
+        <v>566</v>
+      </c>
+      <c r="E878" t="s">
+        <v>567</v>
+      </c>
+      <c r="F878" t="s">
+        <v>105</v>
+      </c>
+      <c r="G878" s="1" t="s">
+        <v>3401</v>
+      </c>
+      <c r="H878" t="s">
+        <v>3402</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879" t="s">
+        <v>3403</v>
+      </c>
+      <c r="B879" t="s">
+        <v>9</v>
+      </c>
+      <c r="C879" t="s">
+        <v>3404</v>
+      </c>
+      <c r="D879" t="s">
+        <v>566</v>
+      </c>
+      <c r="E879" t="s">
+        <v>567</v>
+      </c>
+      <c r="F879" t="s">
+        <v>79</v>
+      </c>
+      <c r="G879" s="1" t="s">
+        <v>3405</v>
+      </c>
+      <c r="H879" t="s">
+        <v>3406</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880" t="s">
+        <v>3407</v>
+      </c>
+      <c r="B880" t="s">
+        <v>9</v>
+      </c>
+      <c r="C880" t="s">
+        <v>3408</v>
+      </c>
+      <c r="D880" t="s">
+        <v>566</v>
+      </c>
+      <c r="E880" t="s">
+        <v>567</v>
+      </c>
+      <c r="F880" t="s">
+        <v>395</v>
+      </c>
+      <c r="G880" s="1" t="s">
+        <v>3409</v>
+      </c>
+      <c r="H880" t="s">
+        <v>3410</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881" t="s">
+        <v>3411</v>
+      </c>
+      <c r="B881" t="s">
+        <v>9</v>
+      </c>
+      <c r="C881" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D881" t="s">
+        <v>566</v>
+      </c>
+      <c r="E881" t="s">
+        <v>567</v>
+      </c>
+      <c r="F881" t="s">
+        <v>221</v>
+      </c>
+      <c r="G881" s="1" t="s">
+        <v>3413</v>
+      </c>
+      <c r="H881" t="s">
+        <v>3414</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882" t="s">
+        <v>3415</v>
+      </c>
+      <c r="B882" t="s">
+        <v>9</v>
+      </c>
+      <c r="C882" t="s">
+        <v>3416</v>
+      </c>
+      <c r="D882" t="s">
+        <v>566</v>
+      </c>
+      <c r="E882" t="s">
+        <v>567</v>
+      </c>
+      <c r="F882" t="s">
+        <v>101</v>
+      </c>
+      <c r="G882" s="1" t="s">
+        <v>3417</v>
+      </c>
+      <c r="H882" t="s">
+        <v>3418</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883" t="s">
+        <v>3419</v>
+      </c>
+      <c r="B883" t="s">
+        <v>9</v>
+      </c>
+      <c r="C883" t="s">
+        <v>3420</v>
+      </c>
+      <c r="D883" t="s">
+        <v>566</v>
+      </c>
+      <c r="E883" t="s">
+        <v>567</v>
+      </c>
+      <c r="F883" t="s">
+        <v>101</v>
+      </c>
+      <c r="G883" s="1" t="s">
+        <v>3421</v>
+      </c>
+      <c r="H883" t="s">
+        <v>3422</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884" t="s">
+        <v>3423</v>
+      </c>
+      <c r="B884" t="s">
+        <v>9</v>
+      </c>
+      <c r="C884" t="s">
+        <v>3424</v>
+      </c>
+      <c r="D884" t="s">
+        <v>566</v>
+      </c>
+      <c r="E884" t="s">
+        <v>567</v>
+      </c>
+      <c r="F884" t="s">
+        <v>79</v>
+      </c>
+      <c r="G884" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="H884" t="s">
+        <v>3426</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885" t="s">
+        <v>3427</v>
+      </c>
+      <c r="B885" t="s">
+        <v>9</v>
+      </c>
+      <c r="C885" t="s">
+        <v>3428</v>
+      </c>
+      <c r="D885" t="s">
+        <v>566</v>
+      </c>
+      <c r="E885" t="s">
+        <v>567</v>
+      </c>
+      <c r="F885" t="s">
+        <v>79</v>
+      </c>
+      <c r="G885" s="1" t="s">
+        <v>3429</v>
+      </c>
+      <c r="H885" t="s">
+        <v>3430</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886" t="s">
+        <v>3431</v>
+      </c>
+      <c r="B886" t="s">
+        <v>9</v>
+      </c>
+      <c r="C886" t="s">
+        <v>3432</v>
+      </c>
+      <c r="D886" t="s">
+        <v>566</v>
+      </c>
+      <c r="E886" t="s">
+        <v>567</v>
+      </c>
+      <c r="F886" t="s">
+        <v>79</v>
+      </c>
+      <c r="G886" s="1" t="s">
+        <v>3433</v>
+      </c>
+      <c r="H886" t="s">
+        <v>3434</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887" t="s">
+        <v>3435</v>
+      </c>
+      <c r="B887" t="s">
+        <v>9</v>
+      </c>
+      <c r="C887" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D887" t="s">
+        <v>566</v>
+      </c>
+      <c r="E887" t="s">
+        <v>567</v>
+      </c>
+      <c r="F887" t="s">
+        <v>79</v>
+      </c>
+      <c r="G887" s="1" t="s">
+        <v>3437</v>
+      </c>
+      <c r="H887" t="s">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888" t="s">
+        <v>3439</v>
+      </c>
+      <c r="B888" t="s">
+        <v>9</v>
+      </c>
+      <c r="C888" t="s">
+        <v>3440</v>
+      </c>
+      <c r="D888" t="s">
+        <v>566</v>
+      </c>
+      <c r="E888" t="s">
+        <v>567</v>
+      </c>
+      <c r="F888" t="s">
+        <v>212</v>
+      </c>
+      <c r="G888" s="1" t="s">
+        <v>3441</v>
+      </c>
+      <c r="H888" t="s">
+        <v>3442</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889" t="s">
+        <v>3443</v>
+      </c>
+      <c r="B889" t="s">
+        <v>9</v>
+      </c>
+      <c r="C889" t="s">
+        <v>3444</v>
+      </c>
+      <c r="D889" t="s">
+        <v>566</v>
+      </c>
+      <c r="E889" t="s">
+        <v>567</v>
+      </c>
+      <c r="F889" t="s">
+        <v>342</v>
+      </c>
+      <c r="G889" s="1" t="s">
+        <v>3445</v>
+      </c>
+      <c r="H889" t="s">
+        <v>3446</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890" t="s">
+        <v>3447</v>
+      </c>
+      <c r="B890" t="s">
+        <v>9</v>
+      </c>
+      <c r="C890" t="s">
+        <v>3448</v>
+      </c>
+      <c r="D890" t="s">
+        <v>566</v>
+      </c>
+      <c r="E890" t="s">
+        <v>567</v>
+      </c>
+      <c r="F890" t="s">
+        <v>342</v>
+      </c>
+      <c r="G890" s="1" t="s">
+        <v>3449</v>
+      </c>
+      <c r="H890" t="s">
+        <v>3450</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891" t="s">
+        <v>3451</v>
+      </c>
+      <c r="B891" t="s">
+        <v>9</v>
+      </c>
+      <c r="C891" t="s">
+        <v>3452</v>
+      </c>
+      <c r="D891" t="s">
+        <v>566</v>
+      </c>
+      <c r="E891" t="s">
+        <v>567</v>
+      </c>
+      <c r="F891" t="s">
+        <v>342</v>
+      </c>
+      <c r="G891" s="1" t="s">
+        <v>3453</v>
+      </c>
+      <c r="H891" t="s">
+        <v>3454</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892" t="s">
+        <v>3455</v>
+      </c>
+      <c r="B892" t="s">
+        <v>9</v>
+      </c>
+      <c r="C892" t="s">
+        <v>3456</v>
+      </c>
+      <c r="D892" t="s">
+        <v>566</v>
+      </c>
+      <c r="E892" t="s">
+        <v>567</v>
+      </c>
+      <c r="F892" t="s">
+        <v>342</v>
+      </c>
+      <c r="G892" s="1" t="s">
+        <v>3457</v>
+      </c>
+      <c r="H892" t="s">
+        <v>3458</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893" t="s">
+        <v>3459</v>
+      </c>
+      <c r="B893" t="s">
+        <v>9</v>
+      </c>
+      <c r="C893" t="s">
+        <v>3460</v>
+      </c>
+      <c r="D893" t="s">
+        <v>566</v>
+      </c>
+      <c r="E893" t="s">
+        <v>567</v>
+      </c>
+      <c r="F893" t="s">
+        <v>119</v>
+      </c>
+      <c r="G893" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="H893" t="s">
+        <v>3462</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894" t="s">
+        <v>3463</v>
+      </c>
+      <c r="B894" t="s">
+        <v>9</v>
+      </c>
+      <c r="C894" t="s">
+        <v>3464</v>
+      </c>
+      <c r="D894" t="s">
+        <v>566</v>
+      </c>
+      <c r="E894" t="s">
+        <v>567</v>
+      </c>
+      <c r="F894" t="s">
+        <v>212</v>
+      </c>
+      <c r="G894" s="1" t="s">
+        <v>3465</v>
+      </c>
+      <c r="H894" t="s">
+        <v>3466</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895" t="s">
+        <v>3467</v>
+      </c>
+      <c r="B895" t="s">
+        <v>9</v>
+      </c>
+      <c r="C895" t="s">
+        <v>3468</v>
+      </c>
+      <c r="D895" t="s">
+        <v>566</v>
+      </c>
+      <c r="E895" t="s">
+        <v>567</v>
+      </c>
+      <c r="F895" t="s">
+        <v>212</v>
+      </c>
+      <c r="G895" s="1" t="s">
+        <v>3469</v>
+      </c>
+      <c r="H895" t="s">
+        <v>3470</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896" t="s">
+        <v>3471</v>
+      </c>
+      <c r="B896" t="s">
+        <v>9</v>
+      </c>
+      <c r="C896" t="s">
+        <v>3472</v>
+      </c>
+      <c r="D896" t="s">
+        <v>566</v>
+      </c>
+      <c r="E896" t="s">
+        <v>567</v>
+      </c>
+      <c r="F896" t="s">
+        <v>101</v>
+      </c>
+      <c r="G896" s="1" t="s">
+        <v>3473</v>
+      </c>
+      <c r="H896" t="s">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897" t="s">
+        <v>3475</v>
+      </c>
+      <c r="B897" t="s">
+        <v>9</v>
+      </c>
+      <c r="C897" t="s">
+        <v>3476</v>
+      </c>
+      <c r="D897" t="s">
+        <v>566</v>
+      </c>
+      <c r="E897" t="s">
+        <v>567</v>
+      </c>
+      <c r="F897" t="s">
+        <v>101</v>
+      </c>
+      <c r="G897" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="H897" t="s">
+        <v>3478</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898" t="s">
+        <v>3479</v>
+      </c>
+      <c r="B898" t="s">
+        <v>9</v>
+      </c>
+      <c r="C898" t="s">
+        <v>3480</v>
+      </c>
+      <c r="D898" t="s">
+        <v>566</v>
+      </c>
+      <c r="E898" t="s">
+        <v>567</v>
+      </c>
+      <c r="F898" t="s">
+        <v>212</v>
+      </c>
+      <c r="G898" s="1" t="s">
+        <v>3481</v>
+      </c>
+      <c r="H898" t="s">
+        <v>3482</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B899" t="s">
+        <v>9</v>
+      </c>
+      <c r="C899" t="s">
+        <v>3484</v>
+      </c>
+      <c r="D899" t="s">
+        <v>566</v>
+      </c>
+      <c r="E899" t="s">
+        <v>567</v>
+      </c>
+      <c r="F899" t="s">
+        <v>212</v>
+      </c>
+      <c r="G899" s="1" t="s">
+        <v>3485</v>
+      </c>
+      <c r="H899" t="s">
+        <v>3486</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900" t="s">
+        <v>3487</v>
+      </c>
+      <c r="B900" t="s">
+        <v>9</v>
+      </c>
+      <c r="C900" t="s">
+        <v>3488</v>
+      </c>
+      <c r="D900" t="s">
+        <v>566</v>
+      </c>
+      <c r="E900" t="s">
+        <v>567</v>
+      </c>
+      <c r="F900" t="s">
+        <v>79</v>
+      </c>
+      <c r="G900" s="1" t="s">
+        <v>3489</v>
+      </c>
+      <c r="H900" t="s">
+        <v>3490</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901" t="s">
+        <v>3491</v>
+      </c>
+      <c r="B901" t="s">
+        <v>9</v>
+      </c>
+      <c r="C901" t="s">
+        <v>3492</v>
+      </c>
+      <c r="D901" t="s">
+        <v>566</v>
+      </c>
+      <c r="E901" t="s">
+        <v>567</v>
+      </c>
+      <c r="F901" t="s">
+        <v>101</v>
+      </c>
+      <c r="G901" s="1" t="s">
+        <v>3493</v>
+      </c>
+      <c r="H901" t="s">
+        <v>3494</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902" t="s">
+        <v>3495</v>
+      </c>
+      <c r="B902" t="s">
+        <v>9</v>
+      </c>
+      <c r="C902" t="s">
+        <v>3496</v>
+      </c>
+      <c r="D902" t="s">
+        <v>566</v>
+      </c>
+      <c r="E902" t="s">
+        <v>567</v>
+      </c>
+      <c r="F902" t="s">
+        <v>105</v>
+      </c>
+      <c r="G902" s="1" t="s">
+        <v>3497</v>
+      </c>
+      <c r="H902" t="s">
+        <v>3498</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903" t="s">
+        <v>3499</v>
+      </c>
+      <c r="B903" t="s">
+        <v>9</v>
+      </c>
+      <c r="C903" t="s">
+        <v>3500</v>
+      </c>
+      <c r="D903" t="s">
+        <v>566</v>
+      </c>
+      <c r="E903" t="s">
+        <v>567</v>
+      </c>
+      <c r="F903" t="s">
+        <v>105</v>
+      </c>
+      <c r="G903" s="1" t="s">
+        <v>3501</v>
+      </c>
+      <c r="H903" t="s">
+        <v>3502</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904" t="s">
+        <v>3503</v>
+      </c>
+      <c r="B904" t="s">
+        <v>9</v>
+      </c>
+      <c r="C904" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D904" t="s">
+        <v>566</v>
+      </c>
+      <c r="E904" t="s">
+        <v>567</v>
+      </c>
+      <c r="F904" t="s">
+        <v>212</v>
+      </c>
+      <c r="G904" s="1" t="s">
+        <v>3505</v>
+      </c>
+      <c r="H904" t="s">
+        <v>3506</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905" t="s">
+        <v>3507</v>
+      </c>
+      <c r="B905" t="s">
+        <v>9</v>
+      </c>
+      <c r="C905" t="s">
+        <v>3508</v>
+      </c>
+      <c r="D905" t="s">
+        <v>566</v>
+      </c>
+      <c r="E905" t="s">
+        <v>567</v>
+      </c>
+      <c r="F905" t="s">
+        <v>101</v>
+      </c>
+      <c r="G905" s="1" t="s">
+        <v>3509</v>
+      </c>
+      <c r="H905" t="s">
+        <v>3510</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906" t="s">
+        <v>3511</v>
+      </c>
+      <c r="B906" t="s">
+        <v>9</v>
+      </c>
+      <c r="C906" t="s">
+        <v>3512</v>
+      </c>
+      <c r="D906" t="s">
+        <v>566</v>
+      </c>
+      <c r="E906" t="s">
+        <v>567</v>
+      </c>
+      <c r="F906" t="s">
+        <v>212</v>
+      </c>
+      <c r="G906" s="1" t="s">
+        <v>3513</v>
+      </c>
+      <c r="H906" t="s">
+        <v>3514</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907" t="s">
+        <v>3515</v>
+      </c>
+      <c r="B907" t="s">
+        <v>9</v>
+      </c>
+      <c r="C907" t="s">
+        <v>3516</v>
+      </c>
+      <c r="D907" t="s">
+        <v>566</v>
+      </c>
+      <c r="E907" t="s">
+        <v>567</v>
+      </c>
+      <c r="F907" t="s">
+        <v>212</v>
+      </c>
+      <c r="G907" s="1" t="s">
+        <v>3517</v>
+      </c>
+      <c r="H907" t="s">
+        <v>3518</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908" t="s">
+        <v>3519</v>
+      </c>
+      <c r="B908" t="s">
+        <v>9</v>
+      </c>
+      <c r="C908" t="s">
+        <v>3520</v>
+      </c>
+      <c r="D908" t="s">
+        <v>566</v>
+      </c>
+      <c r="E908" t="s">
+        <v>567</v>
+      </c>
+      <c r="F908" t="s">
+        <v>212</v>
+      </c>
+      <c r="G908" s="1" t="s">
+        <v>3521</v>
+      </c>
+      <c r="H908" t="s">
+        <v>3522</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909" t="s">
+        <v>3523</v>
+      </c>
+      <c r="B909" t="s">
+        <v>9</v>
+      </c>
+      <c r="C909" t="s">
+        <v>3524</v>
+      </c>
+      <c r="D909" t="s">
+        <v>566</v>
+      </c>
+      <c r="E909" t="s">
+        <v>567</v>
+      </c>
+      <c r="F909" t="s">
+        <v>101</v>
+      </c>
+      <c r="G909" s="1" t="s">
+        <v>3525</v>
+      </c>
+      <c r="H909" t="s">
+        <v>3526</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910" t="s">
+        <v>3527</v>
+      </c>
+      <c r="B910" t="s">
+        <v>9</v>
+      </c>
+      <c r="C910" t="s">
+        <v>3528</v>
+      </c>
+      <c r="D910" t="s">
+        <v>566</v>
+      </c>
+      <c r="E910" t="s">
+        <v>567</v>
+      </c>
+      <c r="F910" t="s">
+        <v>119</v>
+      </c>
+      <c r="G910" s="1" t="s">
+        <v>3529</v>
+      </c>
+      <c r="H910" t="s">
+        <v>3530</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911" t="s">
+        <v>3531</v>
+      </c>
+      <c r="B911" t="s">
+        <v>9</v>
+      </c>
+      <c r="C911" t="s">
+        <v>3532</v>
+      </c>
+      <c r="D911" t="s">
+        <v>566</v>
+      </c>
+      <c r="E911" t="s">
+        <v>567</v>
+      </c>
+      <c r="F911" t="s">
+        <v>105</v>
+      </c>
+      <c r="G911" s="1" t="s">
+        <v>3533</v>
+      </c>
+      <c r="H911" t="s">
+        <v>3534</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912" t="s">
+        <v>3535</v>
+      </c>
+      <c r="B912" t="s">
+        <v>9</v>
+      </c>
+      <c r="C912" t="s">
+        <v>3536</v>
+      </c>
+      <c r="D912" t="s">
+        <v>566</v>
+      </c>
+      <c r="E912" t="s">
+        <v>567</v>
+      </c>
+      <c r="F912" t="s">
+        <v>79</v>
+      </c>
+      <c r="G912" s="1" t="s">
+        <v>3537</v>
+      </c>
+      <c r="H912" t="s">
+        <v>3538</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913" t="s">
+        <v>3539</v>
+      </c>
+      <c r="B913" t="s">
+        <v>9</v>
+      </c>
+      <c r="C913" t="s">
+        <v>3540</v>
+      </c>
+      <c r="D913" t="s">
+        <v>566</v>
+      </c>
+      <c r="E913" t="s">
+        <v>567</v>
+      </c>
+      <c r="F913" t="s">
+        <v>83</v>
+      </c>
+      <c r="G913" s="1" t="s">
+        <v>3541</v>
+      </c>
+      <c r="H913" t="s">
+        <v>3542</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914" t="s">
+        <v>3543</v>
+      </c>
+      <c r="B914" t="s">
+        <v>9</v>
+      </c>
+      <c r="C914" t="s">
+        <v>3544</v>
+      </c>
+      <c r="D914" t="s">
+        <v>566</v>
+      </c>
+      <c r="E914" t="s">
+        <v>567</v>
+      </c>
+      <c r="F914" t="s">
+        <v>79</v>
+      </c>
+      <c r="G914" s="1" t="s">
+        <v>3545</v>
+      </c>
+      <c r="H914" t="s">
+        <v>3546</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915" t="s">
+        <v>3547</v>
+      </c>
+      <c r="B915" t="s">
+        <v>9</v>
+      </c>
+      <c r="C915" t="s">
+        <v>3548</v>
+      </c>
+      <c r="D915" t="s">
+        <v>566</v>
+      </c>
+      <c r="E915" t="s">
+        <v>567</v>
+      </c>
+      <c r="F915" t="s">
+        <v>79</v>
+      </c>
+      <c r="G915" s="1" t="s">
+        <v>3549</v>
+      </c>
+      <c r="H915" t="s">
+        <v>3550</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916" t="s">
+        <v>3551</v>
+      </c>
+      <c r="B916" t="s">
+        <v>9</v>
+      </c>
+      <c r="C916" t="s">
+        <v>3552</v>
+      </c>
+      <c r="D916" t="s">
+        <v>566</v>
+      </c>
+      <c r="E916" t="s">
+        <v>567</v>
+      </c>
+      <c r="F916" t="s">
+        <v>83</v>
+      </c>
+      <c r="G916" s="1" t="s">
+        <v>3553</v>
+      </c>
+      <c r="H916" t="s">
+        <v>3554</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917" t="s">
+        <v>3555</v>
+      </c>
+      <c r="B917" t="s">
+        <v>9</v>
+      </c>
+      <c r="C917" t="s">
+        <v>3556</v>
+      </c>
+      <c r="D917" t="s">
+        <v>566</v>
+      </c>
+      <c r="E917" t="s">
+        <v>567</v>
+      </c>
+      <c r="F917" t="s">
+        <v>79</v>
+      </c>
+      <c r="G917" s="1" t="s">
+        <v>3557</v>
+      </c>
+      <c r="H917" t="s">
+        <v>3558</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918" t="s">
+        <v>3559</v>
+      </c>
+      <c r="B918" t="s">
+        <v>9</v>
+      </c>
+      <c r="C918" t="s">
+        <v>3560</v>
+      </c>
+      <c r="D918" t="s">
+        <v>566</v>
+      </c>
+      <c r="E918" t="s">
+        <v>567</v>
+      </c>
+      <c r="F918" t="s">
+        <v>79</v>
+      </c>
+      <c r="G918" s="1" t="s">
+        <v>3561</v>
+      </c>
+      <c r="H918" t="s">
+        <v>3562</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919" t="s">
+        <v>3563</v>
+      </c>
+      <c r="B919" t="s">
+        <v>9</v>
+      </c>
+      <c r="C919" t="s">
+        <v>3564</v>
+      </c>
+      <c r="D919" t="s">
+        <v>566</v>
+      </c>
+      <c r="E919" t="s">
+        <v>567</v>
+      </c>
+      <c r="F919" t="s">
+        <v>79</v>
+      </c>
+      <c r="G919" s="1" t="s">
+        <v>3565</v>
+      </c>
+      <c r="H919" t="s">
+        <v>3566</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920" t="s">
+        <v>3567</v>
+      </c>
+      <c r="B920" t="s">
+        <v>9</v>
+      </c>
+      <c r="C920" t="s">
+        <v>3568</v>
+      </c>
+      <c r="D920" t="s">
+        <v>566</v>
+      </c>
+      <c r="E920" t="s">
+        <v>567</v>
+      </c>
+      <c r="F920" t="s">
+        <v>79</v>
+      </c>
+      <c r="G920" s="1" t="s">
+        <v>3569</v>
+      </c>
+      <c r="H920" t="s">
+        <v>3570</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921" t="s">
+        <v>3571</v>
+      </c>
+      <c r="B921" t="s">
+        <v>9</v>
+      </c>
+      <c r="C921" t="s">
+        <v>3572</v>
+      </c>
+      <c r="D921" t="s">
+        <v>566</v>
+      </c>
+      <c r="E921" t="s">
+        <v>567</v>
+      </c>
+      <c r="F921" t="s">
+        <v>79</v>
+      </c>
+      <c r="G921" s="1" t="s">
+        <v>3573</v>
+      </c>
+      <c r="H921" t="s">
+        <v>3574</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922" t="s">
+        <v>3575</v>
+      </c>
+      <c r="B922" t="s">
+        <v>9</v>
+      </c>
+      <c r="C922" t="s">
+        <v>3576</v>
+      </c>
+      <c r="D922" t="s">
+        <v>566</v>
+      </c>
+      <c r="E922" t="s">
+        <v>567</v>
+      </c>
+      <c r="F922" t="s">
+        <v>79</v>
+      </c>
+      <c r="G922" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="H922" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923" t="s">
+        <v>3579</v>
+      </c>
+      <c r="B923" t="s">
+        <v>9</v>
+      </c>
+      <c r="C923" t="s">
+        <v>3580</v>
+      </c>
+      <c r="D923" t="s">
+        <v>566</v>
+      </c>
+      <c r="E923" t="s">
+        <v>567</v>
+      </c>
+      <c r="F923" t="s">
+        <v>79</v>
+      </c>
+      <c r="G923" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="H923" t="s">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924" t="s">
+        <v>3583</v>
+      </c>
+      <c r="B924" t="s">
+        <v>9</v>
+      </c>
+      <c r="C924" t="s">
+        <v>3584</v>
+      </c>
+      <c r="D924" t="s">
+        <v>566</v>
+      </c>
+      <c r="E924" t="s">
+        <v>567</v>
+      </c>
+      <c r="F924" t="s">
+        <v>79</v>
+      </c>
+      <c r="G924" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="H924" t="s">
+        <v>3586</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925" t="s">
+        <v>3587</v>
+      </c>
+      <c r="B925" t="s">
+        <v>9</v>
+      </c>
+      <c r="C925" t="s">
+        <v>3588</v>
+      </c>
+      <c r="D925" t="s">
+        <v>566</v>
+      </c>
+      <c r="E925" t="s">
+        <v>567</v>
+      </c>
+      <c r="F925" t="s">
+        <v>342</v>
+      </c>
+      <c r="G925" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="H925" t="s">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926" t="s">
+        <v>3591</v>
+      </c>
+      <c r="B926" t="s">
+        <v>9</v>
+      </c>
+      <c r="C926" t="s">
+        <v>3592</v>
+      </c>
+      <c r="D926" t="s">
+        <v>566</v>
+      </c>
+      <c r="E926" t="s">
+        <v>567</v>
+      </c>
+      <c r="F926" t="s">
+        <v>79</v>
+      </c>
+      <c r="G926" s="1" t="s">
+        <v>3593</v>
+      </c>
+      <c r="H926" t="s">
+        <v>3594</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927" t="s">
+        <v>3595</v>
+      </c>
+      <c r="B927" t="s">
+        <v>9</v>
+      </c>
+      <c r="C927" t="s">
+        <v>3596</v>
+      </c>
+      <c r="D927" t="s">
+        <v>566</v>
+      </c>
+      <c r="E927" t="s">
+        <v>567</v>
+      </c>
+      <c r="F927" t="s">
+        <v>568</v>
+      </c>
+      <c r="G927" s="1" t="s">
+        <v>3597</v>
+      </c>
+      <c r="H927" t="s">
+        <v>3598</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928" t="s">
+        <v>3599</v>
+      </c>
+      <c r="B928" t="s">
+        <v>9</v>
+      </c>
+      <c r="C928" t="s">
+        <v>3600</v>
+      </c>
+      <c r="D928" t="s">
+        <v>566</v>
+      </c>
+      <c r="E928" t="s">
+        <v>567</v>
+      </c>
+      <c r="F928" t="s">
+        <v>568</v>
+      </c>
+      <c r="G928" s="1" t="s">
+        <v>3601</v>
+      </c>
+      <c r="H928" t="s">
+        <v>3602</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929" t="s">
+        <v>3603</v>
+      </c>
+      <c r="B929" t="s">
+        <v>9</v>
+      </c>
+      <c r="C929" t="s">
+        <v>3604</v>
+      </c>
+      <c r="D929" t="s">
+        <v>566</v>
+      </c>
+      <c r="E929" t="s">
+        <v>567</v>
+      </c>
+      <c r="F929" t="s">
+        <v>568</v>
+      </c>
+      <c r="G929" s="1" t="s">
+        <v>3605</v>
+      </c>
+      <c r="H929" t="s">
+        <v>3606</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930" t="s">
+        <v>3607</v>
+      </c>
+      <c r="B930" t="s">
+        <v>9</v>
+      </c>
+      <c r="C930" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D930" t="s">
+        <v>566</v>
+      </c>
+      <c r="E930" t="s">
+        <v>567</v>
+      </c>
+      <c r="F930" t="s">
+        <v>83</v>
+      </c>
+      <c r="G930" s="1" t="s">
+        <v>3609</v>
+      </c>
+      <c r="H930" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931" t="s">
+        <v>3611</v>
+      </c>
+      <c r="B931" t="s">
+        <v>9</v>
+      </c>
+      <c r="C931" t="s">
+        <v>3612</v>
+      </c>
+      <c r="D931" t="s">
+        <v>566</v>
+      </c>
+      <c r="E931" t="s">
+        <v>567</v>
+      </c>
+      <c r="F931" t="s">
+        <v>212</v>
+      </c>
+      <c r="G931" s="1" t="s">
+        <v>3613</v>
+      </c>
+      <c r="H931" t="s">
+        <v>3614</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932" t="s">
+        <v>3615</v>
+      </c>
+      <c r="B932" t="s">
+        <v>9</v>
+      </c>
+      <c r="C932" t="s">
+        <v>3616</v>
+      </c>
+      <c r="D932" t="s">
+        <v>566</v>
+      </c>
+      <c r="E932" t="s">
+        <v>567</v>
+      </c>
+      <c r="F932" t="s">
+        <v>101</v>
+      </c>
+      <c r="G932" s="1" t="s">
+        <v>3617</v>
+      </c>
+      <c r="H932" t="s">
+        <v>3618</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933" t="s">
+        <v>3619</v>
+      </c>
+      <c r="B933" t="s">
+        <v>9</v>
+      </c>
+      <c r="C933" t="s">
+        <v>3620</v>
+      </c>
+      <c r="D933" t="s">
+        <v>566</v>
+      </c>
+      <c r="E933" t="s">
+        <v>567</v>
+      </c>
+      <c r="F933" t="s">
+        <v>101</v>
+      </c>
+      <c r="G933" s="1" t="s">
+        <v>3621</v>
+      </c>
+      <c r="H933" t="s">
+        <v>3622</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934" t="s">
+        <v>3623</v>
+      </c>
+      <c r="B934" t="s">
+        <v>9</v>
+      </c>
+      <c r="C934" t="s">
+        <v>3624</v>
+      </c>
+      <c r="D934" t="s">
+        <v>566</v>
+      </c>
+      <c r="E934" t="s">
+        <v>567</v>
+      </c>
+      <c r="F934" t="s">
+        <v>79</v>
+      </c>
+      <c r="G934" s="1" t="s">
+        <v>3625</v>
+      </c>
+      <c r="H934" t="s">
+        <v>3626</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935" t="s">
+        <v>3627</v>
+      </c>
+      <c r="B935" t="s">
+        <v>9</v>
+      </c>
+      <c r="C935" t="s">
+        <v>3628</v>
+      </c>
+      <c r="D935" t="s">
+        <v>566</v>
+      </c>
+      <c r="E935" t="s">
+        <v>567</v>
+      </c>
+      <c r="F935" t="s">
+        <v>79</v>
+      </c>
+      <c r="G935" s="1" t="s">
+        <v>3629</v>
+      </c>
+      <c r="H935" t="s">
+        <v>3630</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936" t="s">
+        <v>3631</v>
+      </c>
+      <c r="B936" t="s">
+        <v>9</v>
+      </c>
+      <c r="C936" t="s">
+        <v>3632</v>
+      </c>
+      <c r="D936" t="s">
+        <v>566</v>
+      </c>
+      <c r="E936" t="s">
+        <v>567</v>
+      </c>
+      <c r="F936" t="s">
+        <v>79</v>
+      </c>
+      <c r="G936" s="1" t="s">
+        <v>3633</v>
+      </c>
+      <c r="H936" t="s">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937" t="s">
+        <v>3635</v>
+      </c>
+      <c r="B937" t="s">
+        <v>9</v>
+      </c>
+      <c r="C937" t="s">
+        <v>3636</v>
+      </c>
+      <c r="D937" t="s">
+        <v>566</v>
+      </c>
+      <c r="E937" t="s">
+        <v>567</v>
+      </c>
+      <c r="F937" t="s">
+        <v>105</v>
+      </c>
+      <c r="G937" s="1" t="s">
+        <v>3637</v>
+      </c>
+      <c r="H937" t="s">
+        <v>3638</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938" t="s">
+        <v>3639</v>
+      </c>
+      <c r="B938" t="s">
+        <v>9</v>
+      </c>
+      <c r="C938" t="s">
+        <v>3640</v>
+      </c>
+      <c r="D938" t="s">
+        <v>566</v>
+      </c>
+      <c r="E938" t="s">
+        <v>567</v>
+      </c>
+      <c r="F938" t="s">
+        <v>79</v>
+      </c>
+      <c r="G938" s="1" t="s">
+        <v>3641</v>
+      </c>
+      <c r="H938" t="s">
+        <v>3642</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939" t="s">
+        <v>3643</v>
+      </c>
+      <c r="B939" t="s">
+        <v>9</v>
+      </c>
+      <c r="C939" t="s">
+        <v>3644</v>
+      </c>
+      <c r="D939" t="s">
+        <v>566</v>
+      </c>
+      <c r="E939" t="s">
+        <v>567</v>
+      </c>
+      <c r="F939" t="s">
+        <v>212</v>
+      </c>
+      <c r="G939" s="1" t="s">
+        <v>3645</v>
+      </c>
+      <c r="H939" t="s">
+        <v>3646</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940" t="s">
+        <v>3647</v>
+      </c>
+      <c r="B940" t="s">
+        <v>9</v>
+      </c>
+      <c r="C940" t="s">
+        <v>3648</v>
+      </c>
+      <c r="D940" t="s">
+        <v>566</v>
+      </c>
+      <c r="E940" t="s">
+        <v>567</v>
+      </c>
+      <c r="F940" t="s">
+        <v>342</v>
+      </c>
+      <c r="G940" s="1" t="s">
+        <v>3649</v>
+      </c>
+      <c r="H940" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941" t="s">
+        <v>3651</v>
+      </c>
+      <c r="B941" t="s">
+        <v>9</v>
+      </c>
+      <c r="C941" t="s">
+        <v>3652</v>
+      </c>
+      <c r="D941" t="s">
+        <v>566</v>
+      </c>
+      <c r="E941" t="s">
+        <v>567</v>
+      </c>
+      <c r="F941" t="s">
+        <v>212</v>
+      </c>
+      <c r="G941" s="1" t="s">
+        <v>3653</v>
+      </c>
+      <c r="H941" t="s">
+        <v>3654</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942" t="s">
+        <v>3655</v>
+      </c>
+      <c r="B942" t="s">
+        <v>9</v>
+      </c>
+      <c r="C942" t="s">
+        <v>3656</v>
+      </c>
+      <c r="D942" t="s">
+        <v>566</v>
+      </c>
+      <c r="E942" t="s">
+        <v>567</v>
+      </c>
+      <c r="F942" t="s">
+        <v>212</v>
+      </c>
+      <c r="G942" s="1" t="s">
+        <v>3657</v>
+      </c>
+      <c r="H942" t="s">
+        <v>3658</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943" t="s">
+        <v>3659</v>
+      </c>
+      <c r="B943" t="s">
+        <v>9</v>
+      </c>
+      <c r="C943" t="s">
+        <v>3660</v>
+      </c>
+      <c r="D943" t="s">
+        <v>566</v>
+      </c>
+      <c r="E943" t="s">
+        <v>567</v>
+      </c>
+      <c r="F943" t="s">
+        <v>212</v>
+      </c>
+      <c r="G943" s="1" t="s">
+        <v>3661</v>
+      </c>
+      <c r="H943" t="s">
+        <v>3662</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944" t="s">
+        <v>3663</v>
+      </c>
+      <c r="B944" t="s">
+        <v>9</v>
+      </c>
+      <c r="C944" t="s">
+        <v>3664</v>
+      </c>
+      <c r="D944" t="s">
+        <v>566</v>
+      </c>
+      <c r="E944" t="s">
+        <v>567</v>
+      </c>
+      <c r="F944" t="s">
+        <v>212</v>
+      </c>
+      <c r="G944" s="1" t="s">
+        <v>3665</v>
+      </c>
+      <c r="H944" t="s">
+        <v>3666</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945" t="s">
+        <v>3667</v>
+      </c>
+      <c r="B945" t="s">
+        <v>9</v>
+      </c>
+      <c r="C945" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D945" t="s">
+        <v>566</v>
+      </c>
+      <c r="E945" t="s">
+        <v>567</v>
+      </c>
+      <c r="F945" t="s">
+        <v>212</v>
+      </c>
+      <c r="G945" s="1" t="s">
+        <v>3669</v>
+      </c>
+      <c r="H945" t="s">
+        <v>3670</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946" t="s">
+        <v>3671</v>
+      </c>
+      <c r="B946" t="s">
+        <v>9</v>
+      </c>
+      <c r="C946" t="s">
+        <v>3672</v>
+      </c>
+      <c r="D946" t="s">
+        <v>566</v>
+      </c>
+      <c r="E946" t="s">
+        <v>567</v>
+      </c>
+      <c r="F946" t="s">
+        <v>212</v>
+      </c>
+      <c r="G946" s="1" t="s">
+        <v>3673</v>
+      </c>
+      <c r="H946" t="s">
+        <v>3674</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947" t="s">
+        <v>3675</v>
+      </c>
+      <c r="B947" t="s">
+        <v>9</v>
+      </c>
+      <c r="C947" t="s">
+        <v>3676</v>
+      </c>
+      <c r="D947" t="s">
+        <v>566</v>
+      </c>
+      <c r="E947" t="s">
+        <v>567</v>
+      </c>
+      <c r="F947" t="s">
+        <v>212</v>
+      </c>
+      <c r="G947" s="1" t="s">
+        <v>3677</v>
+      </c>
+      <c r="H947" t="s">
+        <v>3678</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948" t="s">
+        <v>3679</v>
+      </c>
+      <c r="B948" t="s">
+        <v>9</v>
+      </c>
+      <c r="C948" t="s">
+        <v>3680</v>
+      </c>
+      <c r="D948" t="s">
+        <v>566</v>
+      </c>
+      <c r="E948" t="s">
+        <v>567</v>
+      </c>
+      <c r="F948" t="s">
+        <v>212</v>
+      </c>
+      <c r="G948" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="H948" t="s">
+        <v>3682</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949" t="s">
+        <v>3683</v>
+      </c>
+      <c r="B949" t="s">
+        <v>9</v>
+      </c>
+      <c r="C949" t="s">
+        <v>3684</v>
+      </c>
+      <c r="D949" t="s">
+        <v>566</v>
+      </c>
+      <c r="E949" t="s">
+        <v>567</v>
+      </c>
+      <c r="F949" t="s">
+        <v>212</v>
+      </c>
+      <c r="G949" s="1" t="s">
+        <v>3685</v>
+      </c>
+      <c r="H949" t="s">
+        <v>3686</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950" t="s">
+        <v>3687</v>
+      </c>
+      <c r="B950" t="s">
+        <v>9</v>
+      </c>
+      <c r="C950" t="s">
+        <v>3688</v>
+      </c>
+      <c r="D950" t="s">
+        <v>566</v>
+      </c>
+      <c r="E950" t="s">
+        <v>567</v>
+      </c>
+      <c r="F950" t="s">
+        <v>212</v>
+      </c>
+      <c r="G950" s="1" t="s">
+        <v>3689</v>
+      </c>
+      <c r="H950" t="s">
+        <v>3690</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951" t="s">
+        <v>3691</v>
+      </c>
+      <c r="B951" t="s">
+        <v>9</v>
+      </c>
+      <c r="C951" t="s">
+        <v>3692</v>
+      </c>
+      <c r="D951" t="s">
+        <v>566</v>
+      </c>
+      <c r="E951" t="s">
+        <v>567</v>
+      </c>
+      <c r="F951" t="s">
+        <v>212</v>
+      </c>
+      <c r="G951" s="1" t="s">
+        <v>3693</v>
+      </c>
+      <c r="H951" t="s">
+        <v>3694</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952" t="s">
+        <v>3695</v>
+      </c>
+      <c r="B952" t="s">
+        <v>9</v>
+      </c>
+      <c r="C952" t="s">
+        <v>3696</v>
+      </c>
+      <c r="D952" t="s">
+        <v>566</v>
+      </c>
+      <c r="E952" t="s">
+        <v>567</v>
+      </c>
+      <c r="F952" t="s">
+        <v>212</v>
+      </c>
+      <c r="G952" s="1" t="s">
+        <v>3697</v>
+      </c>
+      <c r="H952" t="s">
+        <v>3698</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953" t="s">
+        <v>3699</v>
+      </c>
+      <c r="B953" t="s">
+        <v>9</v>
+      </c>
+      <c r="C953" t="s">
+        <v>3700</v>
+      </c>
+      <c r="D953" t="s">
+        <v>566</v>
+      </c>
+      <c r="E953" t="s">
+        <v>567</v>
+      </c>
+      <c r="F953" t="s">
+        <v>212</v>
+      </c>
+      <c r="G953" s="1" t="s">
+        <v>3701</v>
+      </c>
+      <c r="H953" t="s">
+        <v>3702</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954" t="s">
+        <v>3703</v>
+      </c>
+      <c r="B954" t="s">
+        <v>9</v>
+      </c>
+      <c r="C954" t="s">
+        <v>3704</v>
+      </c>
+      <c r="D954" t="s">
+        <v>566</v>
+      </c>
+      <c r="E954" t="s">
+        <v>567</v>
+      </c>
+      <c r="F954" t="s">
+        <v>212</v>
+      </c>
+      <c r="G954" s="1" t="s">
+        <v>3705</v>
+      </c>
+      <c r="H954" t="s">
+        <v>3706</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955" t="s">
+        <v>3707</v>
+      </c>
+      <c r="B955" t="s">
+        <v>9</v>
+      </c>
+      <c r="C955" t="s">
+        <v>3708</v>
+      </c>
+      <c r="D955" t="s">
+        <v>566</v>
+      </c>
+      <c r="E955" t="s">
+        <v>567</v>
+      </c>
+      <c r="F955" t="s">
+        <v>212</v>
+      </c>
+      <c r="G955" s="1" t="s">
+        <v>3709</v>
+      </c>
+      <c r="H955" t="s">
+        <v>3710</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956" t="s">
+        <v>3711</v>
+      </c>
+      <c r="B956" t="s">
+        <v>9</v>
+      </c>
+      <c r="C956" t="s">
+        <v>3712</v>
+      </c>
+      <c r="D956" t="s">
+        <v>566</v>
+      </c>
+      <c r="E956" t="s">
+        <v>567</v>
+      </c>
+      <c r="F956" t="s">
+        <v>212</v>
+      </c>
+      <c r="G956" s="1" t="s">
+        <v>3713</v>
+      </c>
+      <c r="H956" t="s">
+        <v>3714</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957" t="s">
+        <v>3715</v>
+      </c>
+      <c r="B957" t="s">
+        <v>9</v>
+      </c>
+      <c r="C957" t="s">
+        <v>3716</v>
+      </c>
+      <c r="D957" t="s">
+        <v>566</v>
+      </c>
+      <c r="E957" t="s">
+        <v>567</v>
+      </c>
+      <c r="F957" t="s">
+        <v>212</v>
+      </c>
+      <c r="G957" s="1" t="s">
+        <v>3717</v>
+      </c>
+      <c r="H957" t="s">
+        <v>3718</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958" t="s">
+        <v>3719</v>
+      </c>
+      <c r="B958" t="s">
+        <v>9</v>
+      </c>
+      <c r="C958" t="s">
+        <v>3720</v>
+      </c>
+      <c r="D958" t="s">
+        <v>566</v>
+      </c>
+      <c r="E958" t="s">
+        <v>567</v>
+      </c>
+      <c r="F958" t="s">
+        <v>212</v>
+      </c>
+      <c r="G958" s="1" t="s">
+        <v>3721</v>
+      </c>
+      <c r="H958" t="s">
+        <v>3722</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959" t="s">
+        <v>3723</v>
+      </c>
+      <c r="B959" t="s">
+        <v>9</v>
+      </c>
+      <c r="C959" t="s">
+        <v>3724</v>
+      </c>
+      <c r="D959" t="s">
+        <v>566</v>
+      </c>
+      <c r="E959" t="s">
+        <v>567</v>
+      </c>
+      <c r="F959" t="s">
+        <v>212</v>
+      </c>
+      <c r="G959" s="1" t="s">
+        <v>3725</v>
+      </c>
+      <c r="H959" t="s">
+        <v>3726</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960" t="s">
+        <v>3727</v>
+      </c>
+      <c r="B960" t="s">
+        <v>9</v>
+      </c>
+      <c r="C960" t="s">
+        <v>3728</v>
+      </c>
+      <c r="D960" t="s">
+        <v>566</v>
+      </c>
+      <c r="E960" t="s">
+        <v>567</v>
+      </c>
+      <c r="F960" t="s">
+        <v>212</v>
+      </c>
+      <c r="G960" s="1" t="s">
+        <v>3729</v>
+      </c>
+      <c r="H960" t="s">
+        <v>3730</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961" t="s">
+        <v>3731</v>
+      </c>
+      <c r="B961" t="s">
+        <v>9</v>
+      </c>
+      <c r="C961" t="s">
+        <v>3732</v>
+      </c>
+      <c r="D961" t="s">
+        <v>566</v>
+      </c>
+      <c r="E961" t="s">
+        <v>567</v>
+      </c>
+      <c r="F961" t="s">
+        <v>212</v>
+      </c>
+      <c r="G961" s="1" t="s">
+        <v>3733</v>
+      </c>
+      <c r="H961" t="s">
+        <v>3734</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962" t="s">
+        <v>3735</v>
+      </c>
+      <c r="B962" t="s">
+        <v>9</v>
+      </c>
+      <c r="C962" t="s">
+        <v>3736</v>
+      </c>
+      <c r="D962" t="s">
+        <v>566</v>
+      </c>
+      <c r="E962" t="s">
+        <v>567</v>
+      </c>
+      <c r="F962" t="s">
+        <v>212</v>
+      </c>
+      <c r="G962" s="1" t="s">
+        <v>3737</v>
+      </c>
+      <c r="H962" t="s">
+        <v>3738</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963" t="s">
+        <v>3739</v>
+      </c>
+      <c r="B963" t="s">
+        <v>9</v>
+      </c>
+      <c r="C963" t="s">
+        <v>3740</v>
+      </c>
+      <c r="D963" t="s">
+        <v>566</v>
+      </c>
+      <c r="E963" t="s">
+        <v>567</v>
+      </c>
+      <c r="F963" t="s">
+        <v>212</v>
+      </c>
+      <c r="G963" s="1" t="s">
+        <v>3741</v>
+      </c>
+      <c r="H963" t="s">
+        <v>3742</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964" t="s">
+        <v>3743</v>
+      </c>
+      <c r="B964" t="s">
+        <v>9</v>
+      </c>
+      <c r="C964" t="s">
+        <v>3744</v>
+      </c>
+      <c r="D964" t="s">
+        <v>566</v>
+      </c>
+      <c r="E964" t="s">
+        <v>567</v>
+      </c>
+      <c r="F964" t="s">
+        <v>212</v>
+      </c>
+      <c r="G964" s="1" t="s">
+        <v>3745</v>
+      </c>
+      <c r="H964" t="s">
+        <v>3746</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965" t="s">
+        <v>3747</v>
+      </c>
+      <c r="B965" t="s">
+        <v>9</v>
+      </c>
+      <c r="C965" t="s">
+        <v>3748</v>
+      </c>
+      <c r="D965" t="s">
+        <v>566</v>
+      </c>
+      <c r="E965" t="s">
+        <v>567</v>
+      </c>
+      <c r="F965" t="s">
+        <v>101</v>
+      </c>
+      <c r="G965" s="1" t="s">
+        <v>3749</v>
+      </c>
+      <c r="H965" t="s">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966" t="s">
+        <v>3751</v>
+      </c>
+      <c r="B966" t="s">
+        <v>9</v>
+      </c>
+      <c r="C966" t="s">
+        <v>3752</v>
+      </c>
+      <c r="D966" t="s">
+        <v>566</v>
+      </c>
+      <c r="E966" t="s">
+        <v>567</v>
+      </c>
+      <c r="F966" t="s">
+        <v>79</v>
+      </c>
+      <c r="G966" s="1" t="s">
+        <v>3753</v>
+      </c>
+      <c r="H966" t="s">
+        <v>3754</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967" t="s">
+        <v>3755</v>
+      </c>
+      <c r="B967" t="s">
+        <v>9</v>
+      </c>
+      <c r="C967" t="s">
+        <v>3756</v>
+      </c>
+      <c r="D967" t="s">
+        <v>566</v>
+      </c>
+      <c r="E967" t="s">
+        <v>567</v>
+      </c>
+      <c r="F967" t="s">
+        <v>101</v>
+      </c>
+      <c r="G967" s="1" t="s">
+        <v>3757</v>
+      </c>
+      <c r="H967" t="s">
+        <v>3758</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968" t="s">
+        <v>3759</v>
+      </c>
+      <c r="B968" t="s">
+        <v>9</v>
+      </c>
+      <c r="C968" t="s">
+        <v>3760</v>
+      </c>
+      <c r="D968" t="s">
+        <v>566</v>
+      </c>
+      <c r="E968" t="s">
+        <v>567</v>
+      </c>
+      <c r="F968" t="s">
+        <v>79</v>
+      </c>
+      <c r="G968" s="1" t="s">
+        <v>3761</v>
+      </c>
+      <c r="H968" t="s">
+        <v>3762</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969" t="s">
+        <v>3763</v>
+      </c>
+      <c r="B969" t="s">
+        <v>9</v>
+      </c>
+      <c r="C969" t="s">
+        <v>3764</v>
+      </c>
+      <c r="D969" t="s">
+        <v>566</v>
+      </c>
+      <c r="E969" t="s">
+        <v>567</v>
+      </c>
+      <c r="F969" t="s">
+        <v>83</v>
+      </c>
+      <c r="G969" s="1" t="s">
+        <v>3765</v>
+      </c>
+      <c r="H969" t="s">
+        <v>3766</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970" t="s">
+        <v>3767</v>
+      </c>
+      <c r="B970" t="s">
+        <v>9</v>
+      </c>
+      <c r="C970" t="s">
+        <v>3768</v>
+      </c>
+      <c r="D970" t="s">
+        <v>566</v>
+      </c>
+      <c r="E970" t="s">
+        <v>567</v>
+      </c>
+      <c r="F970" t="s">
+        <v>83</v>
+      </c>
+      <c r="G970" s="1" t="s">
+        <v>3769</v>
+      </c>
+      <c r="H970" t="s">
+        <v>3770</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971" t="s">
+        <v>3771</v>
+      </c>
+      <c r="B971" t="s">
+        <v>9</v>
+      </c>
+      <c r="C971" t="s">
+        <v>3772</v>
+      </c>
+      <c r="D971" t="s">
+        <v>566</v>
+      </c>
+      <c r="E971" t="s">
+        <v>567</v>
+      </c>
+      <c r="F971" t="s">
+        <v>83</v>
+      </c>
+      <c r="G971" s="1" t="s">
+        <v>3773</v>
+      </c>
+      <c r="H971" t="s">
+        <v>3774</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972" t="s">
+        <v>3775</v>
+      </c>
+      <c r="B972" t="s">
+        <v>9</v>
+      </c>
+      <c r="C972" t="s">
+        <v>3776</v>
+      </c>
+      <c r="D972" t="s">
+        <v>566</v>
+      </c>
+      <c r="E972" t="s">
+        <v>567</v>
+      </c>
+      <c r="F972" t="s">
+        <v>79</v>
+      </c>
+      <c r="G972" s="1" t="s">
+        <v>3777</v>
+      </c>
+      <c r="H972" t="s">
+        <v>3778</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973" t="s">
+        <v>3779</v>
+      </c>
+      <c r="B973" t="s">
+        <v>9</v>
+      </c>
+      <c r="C973" t="s">
+        <v>3780</v>
+      </c>
+      <c r="D973" t="s">
+        <v>566</v>
+      </c>
+      <c r="E973" t="s">
+        <v>567</v>
+      </c>
+      <c r="F973" t="s">
+        <v>79</v>
+      </c>
+      <c r="G973" s="1" t="s">
+        <v>3781</v>
+      </c>
+      <c r="H973" t="s">
+        <v>3782</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974" t="s">
+        <v>3783</v>
+      </c>
+      <c r="B974" t="s">
+        <v>9</v>
+      </c>
+      <c r="C974" t="s">
+        <v>3784</v>
+      </c>
+      <c r="D974" t="s">
+        <v>566</v>
+      </c>
+      <c r="E974" t="s">
+        <v>567</v>
+      </c>
+      <c r="F974" t="s">
+        <v>83</v>
+      </c>
+      <c r="G974" s="1" t="s">
+        <v>3785</v>
+      </c>
+      <c r="H974" t="s">
+        <v>3786</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975" t="s">
+        <v>3787</v>
+      </c>
+      <c r="B975" t="s">
+        <v>9</v>
+      </c>
+      <c r="C975" t="s">
+        <v>3788</v>
+      </c>
+      <c r="D975" t="s">
+        <v>566</v>
+      </c>
+      <c r="E975" t="s">
+        <v>567</v>
+      </c>
+      <c r="F975" t="s">
+        <v>83</v>
+      </c>
+      <c r="G975" s="1" t="s">
+        <v>3789</v>
+      </c>
+      <c r="H975" t="s">
+        <v>3790</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976" t="s">
+        <v>3791</v>
+      </c>
+      <c r="B976" t="s">
+        <v>9</v>
+      </c>
+      <c r="C976" t="s">
+        <v>3792</v>
+      </c>
+      <c r="D976" t="s">
+        <v>566</v>
+      </c>
+      <c r="E976" t="s">
+        <v>567</v>
+      </c>
+      <c r="F976" t="s">
+        <v>119</v>
+      </c>
+      <c r="G976" s="1" t="s">
+        <v>3793</v>
+      </c>
+      <c r="H976" t="s">
+        <v>3794</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977" t="s">
+        <v>3795</v>
+      </c>
+      <c r="B977" t="s">
+        <v>9</v>
+      </c>
+      <c r="C977" t="s">
+        <v>3796</v>
+      </c>
+      <c r="D977" t="s">
+        <v>566</v>
+      </c>
+      <c r="E977" t="s">
+        <v>567</v>
+      </c>
+      <c r="F977" t="s">
+        <v>79</v>
+      </c>
+      <c r="G977" s="1" t="s">
+        <v>3797</v>
+      </c>
+      <c r="H977" t="s">
+        <v>3798</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978" t="s">
+        <v>3799</v>
+      </c>
+      <c r="B978" t="s">
+        <v>9</v>
+      </c>
+      <c r="C978" t="s">
+        <v>3800</v>
+      </c>
+      <c r="D978" t="s">
+        <v>566</v>
+      </c>
+      <c r="E978" t="s">
+        <v>567</v>
+      </c>
+      <c r="F978" t="s">
+        <v>101</v>
+      </c>
+      <c r="G978" s="1" t="s">
+        <v>3801</v>
+      </c>
+      <c r="H978" t="s">
+        <v>3802</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979" t="s">
+        <v>3803</v>
+      </c>
+      <c r="B979" t="s">
+        <v>9</v>
+      </c>
+      <c r="C979" t="s">
+        <v>3804</v>
+      </c>
+      <c r="D979" t="s">
+        <v>566</v>
+      </c>
+      <c r="E979" t="s">
+        <v>567</v>
+      </c>
+      <c r="F979" t="s">
+        <v>395</v>
+      </c>
+      <c r="G979" s="1" t="s">
+        <v>3805</v>
+      </c>
+      <c r="H979" t="s">
+        <v>3806</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980" t="s">
+        <v>3807</v>
+      </c>
+      <c r="B980" t="s">
+        <v>9</v>
+      </c>
+      <c r="C980" t="s">
+        <v>3808</v>
+      </c>
+      <c r="D980" t="s">
+        <v>566</v>
+      </c>
+      <c r="E980" t="s">
+        <v>567</v>
+      </c>
+      <c r="F980" t="s">
+        <v>119</v>
+      </c>
+      <c r="G980" s="1" t="s">
+        <v>3809</v>
+      </c>
+      <c r="H980" t="s">
+        <v>3810</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981" t="s">
+        <v>3811</v>
+      </c>
+      <c r="B981" t="s">
+        <v>9</v>
+      </c>
+      <c r="C981" t="s">
+        <v>3812</v>
+      </c>
+      <c r="D981" t="s">
+        <v>566</v>
+      </c>
+      <c r="E981" t="s">
+        <v>567</v>
+      </c>
+      <c r="F981" t="s">
+        <v>212</v>
+      </c>
+      <c r="G981" s="1" t="s">
+        <v>3813</v>
+      </c>
+      <c r="H981" t="s">
+        <v>3814</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982" t="s">
+        <v>3815</v>
+      </c>
+      <c r="B982" t="s">
+        <v>9</v>
+      </c>
+      <c r="C982" t="s">
+        <v>3816</v>
+      </c>
+      <c r="D982" t="s">
+        <v>566</v>
+      </c>
+      <c r="E982" t="s">
+        <v>567</v>
+      </c>
+      <c r="F982" t="s">
+        <v>212</v>
+      </c>
+      <c r="G982" s="1" t="s">
+        <v>3817</v>
+      </c>
+      <c r="H982" t="s">
+        <v>3818</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983" t="s">
+        <v>3819</v>
+      </c>
+      <c r="B983" t="s">
+        <v>9</v>
+      </c>
+      <c r="C983" t="s">
+        <v>3820</v>
+      </c>
+      <c r="D983" t="s">
+        <v>566</v>
+      </c>
+      <c r="E983" t="s">
+        <v>567</v>
+      </c>
+      <c r="F983" t="s">
+        <v>212</v>
+      </c>
+      <c r="G983" s="1" t="s">
+        <v>3821</v>
+      </c>
+      <c r="H983" t="s">
+        <v>3822</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984" t="s">
+        <v>3823</v>
+      </c>
+      <c r="B984" t="s">
+        <v>9</v>
+      </c>
+      <c r="C984" t="s">
+        <v>3824</v>
+      </c>
+      <c r="D984" t="s">
+        <v>566</v>
+      </c>
+      <c r="E984" t="s">
+        <v>567</v>
+      </c>
+      <c r="F984" t="s">
+        <v>212</v>
+      </c>
+      <c r="G984" s="1" t="s">
+        <v>3825</v>
+      </c>
+      <c r="H984" t="s">
+        <v>3826</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985" t="s">
+        <v>3827</v>
+      </c>
+      <c r="B985" t="s">
+        <v>9</v>
+      </c>
+      <c r="C985" t="s">
+        <v>10</v>
+      </c>
+      <c r="D985" t="s">
+        <v>3828</v>
+      </c>
+      <c r="E985" t="s">
+        <v>3829</v>
+      </c>
+      <c r="G985" s="1" t="s">
+        <v>3830</v>
+      </c>
+      <c r="H985" t="s">
+        <v>3831</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986" t="s">
+        <v>3832</v>
+      </c>
+      <c r="B986" t="s">
+        <v>9</v>
+      </c>
+      <c r="C986" t="s">
+        <v>10</v>
+      </c>
+      <c r="D986" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E986" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F986" t="s">
+        <v>87</v>
+      </c>
+      <c r="G986" s="1" t="s">
+        <v>3835</v>
+      </c>
+      <c r="H986" t="s">
+        <v>3836</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987" t="s">
+        <v>3837</v>
+      </c>
+      <c r="B987" t="s">
+        <v>9</v>
+      </c>
+      <c r="C987" t="s">
+        <v>22</v>
+      </c>
+      <c r="D987" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E987" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F987" t="s">
+        <v>79</v>
+      </c>
+      <c r="G987" s="1" t="s">
+        <v>3838</v>
+      </c>
+      <c r="H987" t="s">
+        <v>3839</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988" t="s">
+        <v>3840</v>
+      </c>
+      <c r="B988" t="s">
+        <v>9</v>
+      </c>
+      <c r="C988" t="s">
+        <v>26</v>
+      </c>
+      <c r="D988" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E988" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F988" t="s">
+        <v>3841</v>
+      </c>
+      <c r="G988" s="1" t="s">
+        <v>3842</v>
+      </c>
+      <c r="H988" t="s">
+        <v>3843</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989" t="s">
+        <v>3844</v>
+      </c>
+      <c r="B989" t="s">
+        <v>9</v>
+      </c>
+      <c r="C989" t="s">
+        <v>30</v>
+      </c>
+      <c r="D989" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E989" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F989" t="s">
+        <v>119</v>
+      </c>
+      <c r="G989" s="1" t="s">
+        <v>3845</v>
+      </c>
+      <c r="H989" t="s">
+        <v>3846</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990" t="s">
+        <v>3847</v>
+      </c>
+      <c r="B990" t="s">
+        <v>9</v>
+      </c>
+      <c r="C990" t="s">
+        <v>34</v>
+      </c>
+      <c r="D990" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E990" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F990" t="s">
+        <v>212</v>
+      </c>
+      <c r="G990" s="1" t="s">
+        <v>3848</v>
+      </c>
+      <c r="H990" t="s">
+        <v>3849</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991" t="s">
+        <v>3850</v>
+      </c>
+      <c r="B991" t="s">
+        <v>9</v>
+      </c>
+      <c r="C991" t="s">
+        <v>38</v>
+      </c>
+      <c r="D991" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E991" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F991" t="s">
+        <v>221</v>
+      </c>
+      <c r="G991" s="1" t="s">
+        <v>3851</v>
+      </c>
+      <c r="H991" t="s">
+        <v>3852</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992" t="s">
+        <v>3853</v>
+      </c>
+      <c r="B992" t="s">
+        <v>9</v>
+      </c>
+      <c r="C992" t="s">
+        <v>42</v>
+      </c>
+      <c r="D992" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E992" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F992" t="s">
+        <v>83</v>
+      </c>
+      <c r="G992" s="1" t="s">
+        <v>3854</v>
+      </c>
+      <c r="H992" t="s">
+        <v>3855</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993" t="s">
+        <v>3856</v>
+      </c>
+      <c r="B993" t="s">
+        <v>9</v>
+      </c>
+      <c r="C993" t="s">
+        <v>46</v>
+      </c>
+      <c r="D993" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E993" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F993" t="s">
+        <v>3841</v>
+      </c>
+      <c r="G993" s="1" t="s">
+        <v>3857</v>
+      </c>
+      <c r="H993" t="s">
+        <v>3858</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994" t="s">
+        <v>3859</v>
+      </c>
+      <c r="B994" t="s">
+        <v>9</v>
+      </c>
+      <c r="C994" t="s">
+        <v>50</v>
+      </c>
+      <c r="D994" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E994" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F994" t="s">
+        <v>3860</v>
+      </c>
+      <c r="G994" s="1" t="s">
+        <v>3861</v>
+      </c>
+      <c r="H994" t="s">
+        <v>3862</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995" t="s">
+        <v>3863</v>
+      </c>
+      <c r="B995" t="s">
+        <v>9</v>
+      </c>
+      <c r="C995" t="s">
+        <v>54</v>
+      </c>
+      <c r="D995" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E995" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F995" t="s">
+        <v>3864</v>
+      </c>
+      <c r="G995" s="1" t="s">
+        <v>3865</v>
+      </c>
+      <c r="H995" t="s">
+        <v>3866</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996" t="s">
+        <v>3867</v>
+      </c>
+      <c r="B996" t="s">
+        <v>9</v>
+      </c>
+      <c r="C996" t="s">
+        <v>58</v>
+      </c>
+      <c r="D996" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E996" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F996" t="s">
+        <v>3868</v>
+      </c>
+      <c r="G996" s="1" t="s">
+        <v>3869</v>
+      </c>
+      <c r="H996" t="s">
+        <v>3870</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997" t="s">
+        <v>3871</v>
+      </c>
+      <c r="B997" t="s">
+        <v>9</v>
+      </c>
+      <c r="C997" t="s">
+        <v>62</v>
+      </c>
+      <c r="D997" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E997" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F997" t="s">
+        <v>79</v>
+      </c>
+      <c r="G997" s="1" t="s">
+        <v>3872</v>
+      </c>
+      <c r="H997" t="s">
+        <v>3873</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998" t="s">
+        <v>3874</v>
+      </c>
+      <c r="B998" t="s">
+        <v>9</v>
+      </c>
+      <c r="C998" t="s">
+        <v>66</v>
+      </c>
+      <c r="D998" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E998" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F998" t="s">
+        <v>79</v>
+      </c>
+      <c r="G998" s="1" t="s">
+        <v>3875</v>
+      </c>
+      <c r="H998" t="s">
+        <v>3876</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999" t="s">
+        <v>3877</v>
+      </c>
+      <c r="B999" t="s">
+        <v>9</v>
+      </c>
+      <c r="C999" t="s">
+        <v>118</v>
+      </c>
+      <c r="D999" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E999" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F999" t="s">
+        <v>3878</v>
+      </c>
+      <c r="G999" s="1" t="s">
+        <v>3879</v>
+      </c>
+      <c r="H999" t="s">
+        <v>3880</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000" t="s">
+        <v>3881</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>123</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>3860</v>
+      </c>
+      <c r="G1000" s="1" t="s">
+        <v>3882</v>
+      </c>
+      <c r="H1000" t="s">
+        <v>3883</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001" t="s">
+        <v>3884</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>127</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1001" s="1" t="s">
+        <v>3885</v>
+      </c>
+      <c r="H1001" t="s">
+        <v>3886</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002" t="s">
+        <v>3887</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>131</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1002" t="s">
+        <v>3888</v>
+      </c>
+      <c r="G1002" s="1" t="s">
+        <v>3889</v>
+      </c>
+      <c r="H1002" t="s">
+        <v>3890</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003" t="s">
+        <v>3891</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>135</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1003" s="1" t="s">
+        <v>3892</v>
+      </c>
+      <c r="H1003" t="s">
+        <v>3893</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004" t="s">
+        <v>3894</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>139</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>105</v>
+      </c>
+      <c r="G1004" s="1" t="s">
+        <v>3895</v>
+      </c>
+      <c r="H1004" t="s">
+        <v>3896</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005" t="s">
+        <v>3897</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>3868</v>
+      </c>
+      <c r="G1005" s="1" t="s">
+        <v>3898</v>
+      </c>
+      <c r="H1005" t="s">
+        <v>3899</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006" t="s">
+        <v>3900</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>147</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>3860</v>
+      </c>
+      <c r="G1006" s="1" t="s">
+        <v>3901</v>
+      </c>
+      <c r="H1006" t="s">
+        <v>3902</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007" t="s">
+        <v>3903</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>151</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>3904</v>
+      </c>
+      <c r="G1007" s="1" t="s">
+        <v>3905</v>
+      </c>
+      <c r="H1007" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008" t="s">
+        <v>3907</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>155</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>3908</v>
+      </c>
+      <c r="G1008" s="1" t="s">
+        <v>3909</v>
+      </c>
+      <c r="H1008" t="s">
+        <v>3910</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009" t="s">
+        <v>3911</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>159</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>105</v>
+      </c>
+      <c r="G1009" s="1" t="s">
+        <v>3912</v>
+      </c>
+      <c r="H1009" t="s">
+        <v>3913</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010" t="s">
+        <v>3914</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>163</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>101</v>
+      </c>
+      <c r="G1010" s="1" t="s">
+        <v>3915</v>
+      </c>
+      <c r="H1010" t="s">
+        <v>3916</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011" t="s">
+        <v>3917</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1011" s="1" t="s">
+        <v>3918</v>
+      </c>
+      <c r="H1011" t="s">
+        <v>3919</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012" t="s">
+        <v>3920</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>171</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1012" s="1" t="s">
+        <v>3921</v>
+      </c>
+      <c r="H1012" t="s">
+        <v>3922</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013" t="s">
+        <v>3923</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>175</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1013" s="1" t="s">
+        <v>3924</v>
+      </c>
+      <c r="H1013" t="s">
+        <v>3925</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014" t="s">
+        <v>3926</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>179</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1014" s="1" t="s">
+        <v>3927</v>
+      </c>
+      <c r="H1014" t="s">
+        <v>3928</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015" t="s">
+        <v>3929</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>183</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1015" s="1" t="s">
+        <v>3930</v>
+      </c>
+      <c r="H1015" t="s">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016" t="s">
+        <v>3932</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>187</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>395</v>
+      </c>
+      <c r="G1016" s="1" t="s">
+        <v>3933</v>
+      </c>
+      <c r="H1016" t="s">
+        <v>3934</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017" t="s">
+        <v>3935</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>191</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1017" s="1" t="s">
+        <v>3936</v>
+      </c>
+      <c r="H1017" t="s">
+        <v>3937</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018" t="s">
+        <v>3938</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>195</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>3939</v>
+      </c>
+      <c r="G1018" s="1" t="s">
+        <v>3940</v>
+      </c>
+      <c r="H1018" t="s">
+        <v>3941</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019" t="s">
+        <v>3942</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>199</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>105</v>
+      </c>
+      <c r="G1019" s="1" t="s">
+        <v>3943</v>
+      </c>
+      <c r="H1019" t="s">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020" t="s">
+        <v>3945</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>203</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>3946</v>
+      </c>
+      <c r="G1020" s="1" t="s">
+        <v>3947</v>
+      </c>
+      <c r="H1020" t="s">
+        <v>3948</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021" t="s">
+        <v>3949</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>207</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>3878</v>
+      </c>
+      <c r="G1021" s="1" t="s">
+        <v>3950</v>
+      </c>
+      <c r="H1021" t="s">
+        <v>3951</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022" t="s">
+        <v>3952</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>211</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>234</v>
+      </c>
+      <c r="G1022" s="1" t="s">
+        <v>3953</v>
+      </c>
+      <c r="H1022" t="s">
+        <v>3954</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023" t="s">
+        <v>3955</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>216</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1023" s="1" t="s">
+        <v>3956</v>
+      </c>
+      <c r="H1023" t="s">
+        <v>3957</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024" t="s">
+        <v>3958</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>220</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>3946</v>
+      </c>
+      <c r="G1024" s="1" t="s">
+        <v>3959</v>
+      </c>
+      <c r="H1024" t="s">
+        <v>3960</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025" t="s">
+        <v>3961</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>225</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>221</v>
+      </c>
+      <c r="G1025" s="1" t="s">
+        <v>3962</v>
+      </c>
+      <c r="H1025" t="s">
+        <v>3963</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026" t="s">
+        <v>3964</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>229</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>101</v>
+      </c>
+      <c r="G1026" s="1" t="s">
+        <v>3965</v>
+      </c>
+      <c r="H1026" t="s">
+        <v>3966</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027" t="s">
+        <v>3967</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>3968</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>3969</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>3970</v>
+      </c>
+      <c r="G1027" s="1" t="s">
+        <v>3971</v>
+      </c>
+      <c r="H1027" t="s">
+        <v>3972</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028" t="s">
+        <v>3973</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>3968</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>3969</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>3970</v>
+      </c>
+      <c r="G1028" s="1" t="s">
+        <v>3974</v>
+      </c>
+      <c r="H1028" t="s">
+        <v>3975</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029" t="s">
+        <v>3976</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>3968</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>3969</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>3970</v>
+      </c>
+      <c r="G1029" s="1" t="s">
+        <v>3977</v>
+      </c>
+      <c r="H1029" t="s">
+        <v>3978</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030" t="s">
+        <v>3979</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>105</v>
+      </c>
+      <c r="G1030" s="1" t="s">
+        <v>3982</v>
+      </c>
+      <c r="H1030" t="s">
+        <v>3983</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031" t="s">
+        <v>3984</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1031" s="1" t="s">
+        <v>3985</v>
+      </c>
+      <c r="H1031" t="s">
+        <v>3986</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032" t="s">
+        <v>3987</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1032" s="1" t="s">
+        <v>3988</v>
+      </c>
+      <c r="H1032" t="s">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033" t="s">
+        <v>3990</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>101</v>
+      </c>
+      <c r="G1033" s="1" t="s">
+        <v>3991</v>
+      </c>
+      <c r="H1033" t="s">
+        <v>3992</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034" t="s">
+        <v>3993</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>101</v>
+      </c>
+      <c r="G1034" s="1" t="s">
+        <v>3994</v>
+      </c>
+      <c r="H1034" t="s">
+        <v>3995</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035" t="s">
+        <v>3996</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1035" s="1" t="s">
+        <v>3997</v>
+      </c>
+      <c r="H1035" t="s">
+        <v>3998</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036" t="s">
+        <v>3999</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>42</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1036" s="1" t="s">
+        <v>4000</v>
+      </c>
+      <c r="H1036" t="s">
+        <v>4001</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037" t="s">
+        <v>4002</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1037" s="1" t="s">
+        <v>4003</v>
+      </c>
+      <c r="H1037" t="s">
+        <v>4004</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038" t="s">
+        <v>4005</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1038" s="1" t="s">
+        <v>4006</v>
+      </c>
+      <c r="H1038" t="s">
+        <v>4007</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039" t="s">
+        <v>4008</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>54</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>255</v>
+      </c>
+      <c r="G1039" s="1" t="s">
+        <v>4009</v>
+      </c>
+      <c r="H1039" t="s">
+        <v>4010</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040" t="s">
+        <v>4011</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1040" s="1" t="s">
+        <v>4012</v>
+      </c>
+      <c r="H1040" t="s">
+        <v>4013</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041" t="s">
+        <v>4014</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>62</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1041" s="1" t="s">
+        <v>4015</v>
+      </c>
+      <c r="H1041" t="s">
+        <v>4016</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042" t="s">
+        <v>4017</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1042" s="1" t="s">
+        <v>4018</v>
+      </c>
+      <c r="H1042" t="s">
+        <v>4019</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043" t="s">
+        <v>4020</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>118</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1043" s="1" t="s">
+        <v>4021</v>
+      </c>
+      <c r="H1043" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044" t="s">
+        <v>4023</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>123</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1044" s="1" t="s">
+        <v>4024</v>
+      </c>
+      <c r="H1044" t="s">
+        <v>4025</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045" t="s">
+        <v>4026</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>127</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>395</v>
+      </c>
+      <c r="G1045" s="1" t="s">
+        <v>4027</v>
+      </c>
+      <c r="H1045" t="s">
+        <v>4028</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046" t="s">
+        <v>4029</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>131</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>395</v>
+      </c>
+      <c r="G1046" s="1" t="s">
+        <v>4030</v>
+      </c>
+      <c r="H1046" t="s">
+        <v>4031</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047" t="s">
+        <v>4032</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>135</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>395</v>
+      </c>
+      <c r="G1047" s="1" t="s">
+        <v>4033</v>
+      </c>
+      <c r="H1047" t="s">
+        <v>4034</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048" t="s">
+        <v>4035</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>139</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>395</v>
+      </c>
+      <c r="G1048" s="1" t="s">
+        <v>4036</v>
+      </c>
+      <c r="H1048" t="s">
+        <v>4037</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049" t="s">
+        <v>4038</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1049" s="1" t="s">
+        <v>4039</v>
+      </c>
+      <c r="H1049" t="s">
+        <v>4040</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050" t="s">
+        <v>4041</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>147</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1050" s="1" t="s">
+        <v>4042</v>
+      </c>
+      <c r="H1050" t="s">
+        <v>4043</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051" t="s">
+        <v>4044</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>151</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>234</v>
+      </c>
+      <c r="G1051" s="1" t="s">
+        <v>4045</v>
+      </c>
+      <c r="H1051" t="s">
+        <v>4046</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052" t="s">
+        <v>4047</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>155</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1052" s="1" t="s">
+        <v>4048</v>
+      </c>
+      <c r="H1052" t="s">
+        <v>4049</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053" t="s">
+        <v>4050</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>159</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>212</v>
+      </c>
+      <c r="G1053" s="1" t="s">
+        <v>4051</v>
+      </c>
+      <c r="H1053" t="s">
+        <v>4052</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054" t="s">
+        <v>4053</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>163</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1054" s="1" t="s">
+        <v>4054</v>
+      </c>
+      <c r="H1054" t="s">
+        <v>4055</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055" t="s">
+        <v>4056</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>212</v>
+      </c>
+      <c r="G1055" s="1" t="s">
+        <v>4057</v>
+      </c>
+      <c r="H1055" t="s">
+        <v>4058</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056" t="s">
+        <v>4059</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>171</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1056" s="1" t="s">
+        <v>4060</v>
+      </c>
+      <c r="H1056" t="s">
+        <v>4055</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057" t="s">
+        <v>4061</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>175</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1057" s="1" t="s">
+        <v>4062</v>
+      </c>
+      <c r="H1057" t="s">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058" t="s">
+        <v>4064</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>179</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1058" s="1" t="s">
+        <v>4065</v>
+      </c>
+      <c r="H1058" t="s">
+        <v>4066</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059" t="s">
+        <v>4067</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>183</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>212</v>
+      </c>
+      <c r="G1059" s="1" t="s">
+        <v>4068</v>
+      </c>
+      <c r="H1059" t="s">
+        <v>4069</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060" t="s">
+        <v>4070</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>187</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>212</v>
+      </c>
+      <c r="G1060" s="1" t="s">
+        <v>4071</v>
+      </c>
+      <c r="H1060" t="s">
+        <v>4072</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061" t="s">
+        <v>4073</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>221</v>
+      </c>
+      <c r="G1061" s="1" t="s">
+        <v>4076</v>
+      </c>
+      <c r="H1061" t="s">
+        <v>4077</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062" t="s">
+        <v>4078</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>221</v>
+      </c>
+      <c r="G1062" s="1" t="s">
+        <v>4079</v>
+      </c>
+      <c r="H1062" t="s">
+        <v>4080</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063" t="s">
+        <v>4081</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1063" s="1" t="s">
+        <v>4082</v>
+      </c>
+      <c r="H1063" t="s">
+        <v>4083</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064" t="s">
+        <v>4084</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1064" s="1" t="s">
+        <v>4085</v>
+      </c>
+      <c r="H1064" t="s">
+        <v>4086</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065" t="s">
+        <v>4087</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>342</v>
+      </c>
+      <c r="G1065" s="1" t="s">
+        <v>4088</v>
+      </c>
+      <c r="H1065" t="s">
+        <v>4089</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066" t="s">
+        <v>4090</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>342</v>
+      </c>
+      <c r="G1066" s="1" t="s">
+        <v>4091</v>
+      </c>
+      <c r="H1066" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067" t="s">
+        <v>4093</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>42</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1067" s="1" t="s">
+        <v>4094</v>
+      </c>
+      <c r="H1067" t="s">
+        <v>4095</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068" t="s">
+        <v>4096</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>321</v>
+      </c>
+      <c r="G1068" s="1" t="s">
+        <v>4097</v>
+      </c>
+      <c r="H1068" t="s">
+        <v>4098</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069" t="s">
+        <v>4099</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>395</v>
+      </c>
+      <c r="G1069" s="1" t="s">
+        <v>4100</v>
+      </c>
+      <c r="H1069" t="s">
+        <v>4101</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070" t="s">
+        <v>4102</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>54</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>395</v>
+      </c>
+      <c r="G1070" s="1" t="s">
+        <v>4103</v>
+      </c>
+      <c r="H1070" t="s">
+        <v>4104</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071" t="s">
+        <v>4105</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1071" s="1" t="s">
+        <v>4106</v>
+      </c>
+      <c r="H1071" t="s">
+        <v>4107</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072" t="s">
+        <v>4108</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>62</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>4109</v>
+      </c>
+      <c r="G1072" s="1" t="s">
+        <v>4110</v>
+      </c>
+      <c r="H1072" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073" t="s">
+        <v>4112</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1073" s="1" t="s">
+        <v>4113</v>
+      </c>
+      <c r="H1073" t="s">
+        <v>4114</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074" t="s">
+        <v>4115</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>118</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1074" s="1" t="s">
+        <v>4116</v>
+      </c>
+      <c r="H1074" t="s">
+        <v>4117</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075" t="s">
+        <v>4118</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>123</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1075" s="1" t="s">
+        <v>4119</v>
+      </c>
+      <c r="H1075" t="s">
+        <v>4120</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076" t="s">
+        <v>4121</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>127</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>105</v>
+      </c>
+      <c r="G1076" s="1" t="s">
+        <v>4122</v>
+      </c>
+      <c r="H1076" t="s">
+        <v>4123</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077" t="s">
+        <v>4124</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>131</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1077" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1077" s="1" t="s">
+        <v>4125</v>
+      </c>
+      <c r="H1077" t="s">
+        <v>4126</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078" t="s">
+        <v>4127</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>135</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1078" s="1" t="s">
+        <v>4128</v>
+      </c>
+      <c r="H1078" t="s">
+        <v>4129</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079" t="s">
+        <v>4130</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>139</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>105</v>
+      </c>
+      <c r="G1079" s="1" t="s">
+        <v>4131</v>
+      </c>
+      <c r="H1079" t="s">
+        <v>4132</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080" t="s">
+        <v>4133</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>212</v>
+      </c>
+      <c r="G1080" s="1" t="s">
+        <v>4134</v>
+      </c>
+      <c r="H1080" t="s">
+        <v>4135</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081" t="s">
+        <v>4136</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>147</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1081" s="1" t="s">
+        <v>4137</v>
+      </c>
+      <c r="H1081" t="s">
+        <v>4138</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082" t="s">
+        <v>4139</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>151</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1082" t="s">
+        <v>255</v>
+      </c>
+      <c r="G1082" s="1" t="s">
+        <v>4140</v>
+      </c>
+      <c r="H1082" t="s">
+        <v>4141</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083" t="s">
+        <v>4142</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>155</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1083" t="s">
+        <v>255</v>
+      </c>
+      <c r="G1083" s="1" t="s">
+        <v>4143</v>
+      </c>
+      <c r="H1083" t="s">
+        <v>4144</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084" t="s">
+        <v>4145</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>159</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1084" t="s">
+        <v>255</v>
+      </c>
+      <c r="G1084" s="1" t="s">
+        <v>4146</v>
+      </c>
+      <c r="H1084" t="s">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085" t="s">
+        <v>4148</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>163</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1085" t="s">
+        <v>255</v>
+      </c>
+      <c r="G1085" s="1" t="s">
+        <v>4149</v>
+      </c>
+      <c r="H1085" t="s">
+        <v>4150</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086" t="s">
+        <v>4151</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1086" t="s">
+        <v>255</v>
+      </c>
+      <c r="G1086" s="1" t="s">
+        <v>4152</v>
+      </c>
+      <c r="H1086" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087" t="s">
+        <v>4154</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>171</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>255</v>
+      </c>
+      <c r="G1087" s="1" t="s">
+        <v>4155</v>
+      </c>
+      <c r="H1087" t="s">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088" t="s">
+        <v>4157</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>175</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>342</v>
+      </c>
+      <c r="G1088" s="1" t="s">
+        <v>4158</v>
+      </c>
+      <c r="H1088" t="s">
+        <v>4159</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089" t="s">
+        <v>4160</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>179</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>342</v>
+      </c>
+      <c r="G1089" s="1" t="s">
+        <v>4161</v>
+      </c>
+      <c r="H1089" t="s">
+        <v>4162</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090" t="s">
+        <v>4163</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>183</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>342</v>
+      </c>
+      <c r="G1090" s="1" t="s">
+        <v>4164</v>
+      </c>
+      <c r="H1090" t="s">
+        <v>4165</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091" t="s">
+        <v>4166</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>187</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1091" s="1" t="s">
+        <v>4167</v>
+      </c>
+      <c r="H1091" t="s">
+        <v>4168</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092" t="s">
+        <v>4169</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>191</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1092" s="1" t="s">
+        <v>4170</v>
+      </c>
+      <c r="H1092" t="s">
+        <v>4171</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093" t="s">
+        <v>4172</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>195</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1093" s="1" t="s">
+        <v>4173</v>
+      </c>
+      <c r="H1093" t="s">
+        <v>4174</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094" t="s">
+        <v>4175</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>199</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1094" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1094" s="1" t="s">
+        <v>4176</v>
+      </c>
+      <c r="H1094" t="s">
+        <v>4177</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095" t="s">
+        <v>4178</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>203</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1095" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1095" s="1" t="s">
+        <v>4179</v>
+      </c>
+      <c r="H1095" t="s">
+        <v>4180</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096" t="s">
+        <v>4181</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>207</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1096" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1096" s="1" t="s">
+        <v>4182</v>
+      </c>
+      <c r="H1096" t="s">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097" t="s">
+        <v>4184</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>211</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1097" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1097" s="1" t="s">
+        <v>4185</v>
+      </c>
+      <c r="H1097" t="s">
+        <v>4186</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098" t="s">
+        <v>4187</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>216</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1098" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1098" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1098" s="1" t="s">
+        <v>4188</v>
+      </c>
+      <c r="H1098" t="s">
+        <v>4189</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099" t="s">
+        <v>4190</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>220</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1099" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1099" s="1" t="s">
+        <v>4191</v>
+      </c>
+      <c r="H1099" t="s">
+        <v>4192</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100" t="s">
+        <v>4193</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>225</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1100" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1100" s="1" t="s">
+        <v>4194</v>
+      </c>
+      <c r="H1100" t="s">
+        <v>4195</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101" t="s">
+        <v>4196</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>229</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1101" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1101" s="1" t="s">
+        <v>4197</v>
+      </c>
+      <c r="H1101" t="s">
+        <v>4198</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102" t="s">
+        <v>4199</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>233</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1102" s="1" t="s">
+        <v>4200</v>
+      </c>
+      <c r="H1102" t="s">
+        <v>4201</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103" t="s">
+        <v>4202</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>238</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1103" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1103" s="1" t="s">
+        <v>4203</v>
+      </c>
+      <c r="H1103" t="s">
+        <v>4204</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104" t="s">
+        <v>4205</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>242</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1104" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1104" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1104" s="1" t="s">
+        <v>4206</v>
+      </c>
+      <c r="H1104" t="s">
+        <v>4207</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105" t="s">
+        <v>4208</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>246</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1105" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1105" s="1" t="s">
+        <v>4209</v>
+      </c>
+      <c r="H1105" t="s">
+        <v>4210</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106" t="s">
+        <v>4211</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1106" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1106" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1106" s="1" t="s">
+        <v>4212</v>
+      </c>
+      <c r="H1106" t="s">
+        <v>4213</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107" t="s">
+        <v>4214</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>254</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1107" t="s">
+        <v>4215</v>
+      </c>
+      <c r="G1107" s="1" t="s">
+        <v>4216</v>
+      </c>
+      <c r="H1107" t="s">
+        <v>4217</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108" t="s">
+        <v>4218</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>259</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1108" t="s">
+        <v>4219</v>
+      </c>
+      <c r="G1108" s="1" t="s">
+        <v>4220</v>
+      </c>
+      <c r="H1108" t="s">
+        <v>4221</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109" t="s">
+        <v>4222</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>263</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1109" t="s">
+        <v>342</v>
+      </c>
+      <c r="G1109" s="1" t="s">
+        <v>4223</v>
+      </c>
+      <c r="H1109" t="s">
+        <v>4224</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110" t="s">
+        <v>4225</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>267</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1110" t="s">
+        <v>568</v>
+      </c>
+      <c r="G1110" s="1" t="s">
+        <v>4226</v>
+      </c>
+      <c r="H1110" t="s">
+        <v>4227</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111" t="s">
+        <v>4228</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>271</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1111" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1111" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1111" s="1" t="s">
+        <v>4229</v>
+      </c>
+      <c r="H1111" t="s">
+        <v>4230</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112" t="s">
+        <v>4231</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>275</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1112" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1112" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1112" s="1" t="s">
+        <v>4232</v>
+      </c>
+      <c r="H1112" t="s">
+        <v>4233</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113" t="s">
+        <v>4234</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>279</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1113" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1113" t="s">
+        <v>342</v>
+      </c>
+      <c r="G1113" s="1" t="s">
+        <v>4235</v>
+      </c>
+      <c r="H1113" t="s">
+        <v>4236</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114" t="s">
+        <v>4237</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>283</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1114" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1114" t="s">
+        <v>4238</v>
+      </c>
+      <c r="G1114" s="1" t="s">
+        <v>4239</v>
+      </c>
+      <c r="H1114" t="s">
+        <v>4240</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115" t="s">
+        <v>4241</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>287</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1115" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1115" t="s">
+        <v>4242</v>
+      </c>
+      <c r="G1115" s="1" t="s">
+        <v>4243</v>
+      </c>
+      <c r="H1115" t="s">
+        <v>4244</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116" t="s">
+        <v>4245</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>291</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1116" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1116" t="s">
+        <v>395</v>
+      </c>
+      <c r="G1116" s="1" t="s">
+        <v>4246</v>
+      </c>
+      <c r="H1116" t="s">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117" t="s">
+        <v>4248</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>295</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1117" t="s">
+        <v>105</v>
+      </c>
+      <c r="G1117" s="1" t="s">
+        <v>4249</v>
+      </c>
+      <c r="H1117" t="s">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118" t="s">
+        <v>4251</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>299</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1118" t="s">
+        <v>105</v>
+      </c>
+      <c r="G1118" s="1" t="s">
+        <v>4252</v>
+      </c>
+      <c r="H1118" t="s">
+        <v>4253</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119" t="s">
+        <v>4254</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>303</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1119" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1119" t="s">
+        <v>321</v>
+      </c>
+      <c r="G1119" s="1" t="s">
+        <v>4255</v>
+      </c>
+      <c r="H1119" t="s">
+        <v>4256</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120" t="s">
+        <v>4257</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>307</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1120" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1120" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1120" s="1" t="s">
+        <v>4258</v>
+      </c>
+      <c r="H1120" t="s">
+        <v>4259</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121" t="s">
+        <v>4260</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>311</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1121" t="s">
+        <v>119</v>
+      </c>
+      <c r="G1121" s="1" t="s">
+        <v>4261</v>
+      </c>
+      <c r="H1121" t="s">
+        <v>4262</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122" t="s">
+        <v>4263</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>316</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1122" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1122" t="s">
+        <v>105</v>
+      </c>
+      <c r="G1122" s="1" t="s">
+        <v>4264</v>
+      </c>
+      <c r="H1122" t="s">
+        <v>4265</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123" t="s">
+        <v>4266</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>320</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1123" t="s">
+        <v>321</v>
+      </c>
+      <c r="G1123" s="1" t="s">
+        <v>4267</v>
+      </c>
+      <c r="H1123" t="s">
+        <v>4268</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124" t="s">
+        <v>4269</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>325</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1124" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1124" t="s">
+        <v>342</v>
+      </c>
+      <c r="G1124" s="1" t="s">
+        <v>4270</v>
+      </c>
+      <c r="H1124" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>329</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1125" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1125" s="1" t="s">
+        <v>4273</v>
+      </c>
+      <c r="H1125" t="s">
+        <v>4274</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126" t="s">
+        <v>4275</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>333</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1126" t="s">
+        <v>119</v>
+      </c>
+      <c r="G1126" s="1" t="s">
+        <v>4276</v>
+      </c>
+      <c r="H1126" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127" t="s">
+        <v>4278</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>337</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1127" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1127" t="s">
+        <v>119</v>
+      </c>
+      <c r="G1127" s="1" t="s">
+        <v>4279</v>
+      </c>
+      <c r="H1127" t="s">
+        <v>4280</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128" t="s">
+        <v>4281</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>341</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1128" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1128" s="1" t="s">
+        <v>4282</v>
+      </c>
+      <c r="H1128" t="s">
+        <v>4283</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129" t="s">
+        <v>4284</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>346</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1129" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1129" t="s">
+        <v>342</v>
+      </c>
+      <c r="G1129" s="1" t="s">
+        <v>4285</v>
+      </c>
+      <c r="H1129" t="s">
+        <v>4286</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130" t="s">
+        <v>4287</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>350</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1130" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1130" s="1" t="s">
+        <v>4288</v>
+      </c>
+      <c r="H1130" t="s">
+        <v>4289</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131" t="s">
+        <v>4290</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>354</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1131" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1131" s="1" t="s">
+        <v>4291</v>
+      </c>
+      <c r="H1131" t="s">
+        <v>4292</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132" t="s">
+        <v>4293</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>358</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1132" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1132" s="1" t="s">
+        <v>4294</v>
+      </c>
+      <c r="H1132" t="s">
+        <v>4295</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133" t="s">
+        <v>4296</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1133" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1133" t="s">
+        <v>221</v>
+      </c>
+      <c r="G1133" s="1" t="s">
+        <v>4297</v>
+      </c>
+      <c r="H1133" t="s">
+        <v>4298</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134" t="s">
+        <v>4299</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>366</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1134" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1134" t="s">
+        <v>3868</v>
+      </c>
+      <c r="G1134" s="1" t="s">
+        <v>4300</v>
+      </c>
+      <c r="H1134" t="s">
+        <v>4301</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135" t="s">
+        <v>4302</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>370</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1135" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1135" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1135" s="1" t="s">
+        <v>4303</v>
+      </c>
+      <c r="H1135" t="s">
+        <v>4304</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136" t="s">
+        <v>4305</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>374</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1136" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1136" t="s">
+        <v>119</v>
+      </c>
+      <c r="G1136" s="1" t="s">
+        <v>4306</v>
+      </c>
+      <c r="H1136" t="s">
+        <v>4307</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137" t="s">
+        <v>4308</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>378</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1137" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1137" s="1" t="s">
+        <v>4309</v>
+      </c>
+      <c r="H1137" t="s">
+        <v>4310</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138" t="s">
+        <v>4311</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>382</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1138" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1138" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1138" s="1" t="s">
+        <v>4312</v>
+      </c>
+      <c r="H1138" t="s">
+        <v>4313</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139" t="s">
+        <v>4314</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>386</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1139" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1139" t="s">
+        <v>105</v>
+      </c>
+      <c r="G1139" s="1" t="s">
+        <v>4315</v>
+      </c>
+      <c r="H1139" t="s">
+        <v>4316</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140" t="s">
+        <v>4317</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>390</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1140" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1140" t="s">
+        <v>221</v>
+      </c>
+      <c r="G1140" s="1" t="s">
+        <v>4318</v>
+      </c>
+      <c r="H1140" t="s">
+        <v>4319</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141" t="s">
+        <v>4320</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>394</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1141" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1141" t="s">
+        <v>105</v>
+      </c>
+      <c r="G1141" s="1" t="s">
+        <v>4321</v>
+      </c>
+      <c r="H1141" t="s">
+        <v>4322</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142" t="s">
+        <v>4323</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>399</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1142" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1142" t="s">
+        <v>105</v>
+      </c>
+      <c r="G1142" s="1" t="s">
+        <v>4324</v>
+      </c>
+      <c r="H1142" t="s">
+        <v>4325</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143" t="s">
+        <v>4326</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>403</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1143" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1143" t="s">
+        <v>234</v>
+      </c>
+      <c r="G1143" s="1" t="s">
+        <v>4327</v>
+      </c>
+      <c r="H1143" t="s">
+        <v>4328</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144" t="s">
+        <v>4329</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>407</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1144" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1144" t="s">
+        <v>119</v>
+      </c>
+      <c r="G1144" s="1" t="s">
+        <v>4330</v>
+      </c>
+      <c r="H1144" t="s">
+        <v>4331</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145" t="s">
+        <v>4332</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1145" t="s">
+        <v>4333</v>
+      </c>
+      <c r="E1145" t="s">
+        <v>4334</v>
+      </c>
+      <c r="F1145" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1145" s="1" t="s">
+        <v>4335</v>
+      </c>
+      <c r="H1145" t="s">
+        <v>4336</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146" t="s">
+        <v>4337</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>4333</v>
+      </c>
+      <c r="E1146" t="s">
+        <v>4334</v>
+      </c>
+      <c r="F1146" t="s">
+        <v>101</v>
+      </c>
+      <c r="G1146" s="1" t="s">
+        <v>4338</v>
+      </c>
+      <c r="H1146" t="s">
+        <v>4339</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147" t="s">
+        <v>4340</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1147" t="s">
+        <v>4333</v>
+      </c>
+      <c r="E1147" t="s">
+        <v>4334</v>
+      </c>
+      <c r="F1147" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1147" s="1" t="s">
+        <v>4341</v>
+      </c>
+      <c r="H1147" t="s">
+        <v>4342</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148" t="s">
+        <v>4343</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1148" t="s">
+        <v>4344</v>
+      </c>
+      <c r="E1148" t="s">
+        <v>4345</v>
+      </c>
+      <c r="F1148" t="s">
+        <v>4346</v>
+      </c>
+      <c r="G1148" s="1" t="s">
+        <v>4347</v>
+      </c>
+      <c r="H1148" t="s">
+        <v>4348</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -10232,50 +45289,948 @@
     <hyperlink ref="G226" r:id="rId225"/>
     <hyperlink ref="G227" r:id="rId226"/>
     <hyperlink ref="G228" r:id="rId227"/>
     <hyperlink ref="G229" r:id="rId228"/>
     <hyperlink ref="G230" r:id="rId229"/>
     <hyperlink ref="G231" r:id="rId230"/>
     <hyperlink ref="G232" r:id="rId231"/>
     <hyperlink ref="G233" r:id="rId232"/>
     <hyperlink ref="G234" r:id="rId233"/>
     <hyperlink ref="G235" r:id="rId234"/>
     <hyperlink ref="G236" r:id="rId235"/>
     <hyperlink ref="G237" r:id="rId236"/>
     <hyperlink ref="G238" r:id="rId237"/>
     <hyperlink ref="G239" r:id="rId238"/>
     <hyperlink ref="G240" r:id="rId239"/>
     <hyperlink ref="G241" r:id="rId240"/>
     <hyperlink ref="G242" r:id="rId241"/>
     <hyperlink ref="G243" r:id="rId242"/>
     <hyperlink ref="G244" r:id="rId243"/>
     <hyperlink ref="G245" r:id="rId244"/>
     <hyperlink ref="G246" r:id="rId245"/>
     <hyperlink ref="G247" r:id="rId246"/>
     <hyperlink ref="G248" r:id="rId247"/>
     <hyperlink ref="G249" r:id="rId248"/>
     <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
+    <hyperlink ref="G720" r:id="rId719"/>
+    <hyperlink ref="G721" r:id="rId720"/>
+    <hyperlink ref="G722" r:id="rId721"/>
+    <hyperlink ref="G723" r:id="rId722"/>
+    <hyperlink ref="G724" r:id="rId723"/>
+    <hyperlink ref="G725" r:id="rId724"/>
+    <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
+    <hyperlink ref="G740" r:id="rId739"/>
+    <hyperlink ref="G741" r:id="rId740"/>
+    <hyperlink ref="G742" r:id="rId741"/>
+    <hyperlink ref="G743" r:id="rId742"/>
+    <hyperlink ref="G744" r:id="rId743"/>
+    <hyperlink ref="G745" r:id="rId744"/>
+    <hyperlink ref="G746" r:id="rId745"/>
+    <hyperlink ref="G747" r:id="rId746"/>
+    <hyperlink ref="G748" r:id="rId747"/>
+    <hyperlink ref="G749" r:id="rId748"/>
+    <hyperlink ref="G750" r:id="rId749"/>
+    <hyperlink ref="G751" r:id="rId750"/>
+    <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
+    <hyperlink ref="G754" r:id="rId753"/>
+    <hyperlink ref="G755" r:id="rId754"/>
+    <hyperlink ref="G756" r:id="rId755"/>
+    <hyperlink ref="G757" r:id="rId756"/>
+    <hyperlink ref="G758" r:id="rId757"/>
+    <hyperlink ref="G759" r:id="rId758"/>
+    <hyperlink ref="G760" r:id="rId759"/>
+    <hyperlink ref="G761" r:id="rId760"/>
+    <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
+    <hyperlink ref="G768" r:id="rId767"/>
+    <hyperlink ref="G769" r:id="rId768"/>
+    <hyperlink ref="G770" r:id="rId769"/>
+    <hyperlink ref="G771" r:id="rId770"/>
+    <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
+    <hyperlink ref="G774" r:id="rId773"/>
+    <hyperlink ref="G775" r:id="rId774"/>
+    <hyperlink ref="G776" r:id="rId775"/>
+    <hyperlink ref="G777" r:id="rId776"/>
+    <hyperlink ref="G778" r:id="rId777"/>
+    <hyperlink ref="G779" r:id="rId778"/>
+    <hyperlink ref="G780" r:id="rId779"/>
+    <hyperlink ref="G781" r:id="rId780"/>
+    <hyperlink ref="G782" r:id="rId781"/>
+    <hyperlink ref="G783" r:id="rId782"/>
+    <hyperlink ref="G784" r:id="rId783"/>
+    <hyperlink ref="G785" r:id="rId784"/>
+    <hyperlink ref="G786" r:id="rId785"/>
+    <hyperlink ref="G787" r:id="rId786"/>
+    <hyperlink ref="G788" r:id="rId787"/>
+    <hyperlink ref="G789" r:id="rId788"/>
+    <hyperlink ref="G790" r:id="rId789"/>
+    <hyperlink ref="G791" r:id="rId790"/>
+    <hyperlink ref="G792" r:id="rId791"/>
+    <hyperlink ref="G793" r:id="rId792"/>
+    <hyperlink ref="G794" r:id="rId793"/>
+    <hyperlink ref="G795" r:id="rId794"/>
+    <hyperlink ref="G796" r:id="rId795"/>
+    <hyperlink ref="G797" r:id="rId796"/>
+    <hyperlink ref="G798" r:id="rId797"/>
+    <hyperlink ref="G799" r:id="rId798"/>
+    <hyperlink ref="G800" r:id="rId799"/>
+    <hyperlink ref="G801" r:id="rId800"/>
+    <hyperlink ref="G802" r:id="rId801"/>
+    <hyperlink ref="G803" r:id="rId802"/>
+    <hyperlink ref="G804" r:id="rId803"/>
+    <hyperlink ref="G805" r:id="rId804"/>
+    <hyperlink ref="G806" r:id="rId805"/>
+    <hyperlink ref="G807" r:id="rId806"/>
+    <hyperlink ref="G808" r:id="rId807"/>
+    <hyperlink ref="G809" r:id="rId808"/>
+    <hyperlink ref="G810" r:id="rId809"/>
+    <hyperlink ref="G811" r:id="rId810"/>
+    <hyperlink ref="G812" r:id="rId811"/>
+    <hyperlink ref="G813" r:id="rId812"/>
+    <hyperlink ref="G814" r:id="rId813"/>
+    <hyperlink ref="G815" r:id="rId814"/>
+    <hyperlink ref="G816" r:id="rId815"/>
+    <hyperlink ref="G817" r:id="rId816"/>
+    <hyperlink ref="G818" r:id="rId817"/>
+    <hyperlink ref="G819" r:id="rId818"/>
+    <hyperlink ref="G820" r:id="rId819"/>
+    <hyperlink ref="G821" r:id="rId820"/>
+    <hyperlink ref="G822" r:id="rId821"/>
+    <hyperlink ref="G823" r:id="rId822"/>
+    <hyperlink ref="G824" r:id="rId823"/>
+    <hyperlink ref="G825" r:id="rId824"/>
+    <hyperlink ref="G826" r:id="rId825"/>
+    <hyperlink ref="G827" r:id="rId826"/>
+    <hyperlink ref="G828" r:id="rId827"/>
+    <hyperlink ref="G829" r:id="rId828"/>
+    <hyperlink ref="G830" r:id="rId829"/>
+    <hyperlink ref="G831" r:id="rId830"/>
+    <hyperlink ref="G832" r:id="rId831"/>
+    <hyperlink ref="G833" r:id="rId832"/>
+    <hyperlink ref="G834" r:id="rId833"/>
+    <hyperlink ref="G835" r:id="rId834"/>
+    <hyperlink ref="G836" r:id="rId835"/>
+    <hyperlink ref="G837" r:id="rId836"/>
+    <hyperlink ref="G838" r:id="rId837"/>
+    <hyperlink ref="G839" r:id="rId838"/>
+    <hyperlink ref="G840" r:id="rId839"/>
+    <hyperlink ref="G841" r:id="rId840"/>
+    <hyperlink ref="G842" r:id="rId841"/>
+    <hyperlink ref="G843" r:id="rId842"/>
+    <hyperlink ref="G844" r:id="rId843"/>
+    <hyperlink ref="G845" r:id="rId844"/>
+    <hyperlink ref="G846" r:id="rId845"/>
+    <hyperlink ref="G847" r:id="rId846"/>
+    <hyperlink ref="G848" r:id="rId847"/>
+    <hyperlink ref="G849" r:id="rId848"/>
+    <hyperlink ref="G850" r:id="rId849"/>
+    <hyperlink ref="G851" r:id="rId850"/>
+    <hyperlink ref="G852" r:id="rId851"/>
+    <hyperlink ref="G853" r:id="rId852"/>
+    <hyperlink ref="G854" r:id="rId853"/>
+    <hyperlink ref="G855" r:id="rId854"/>
+    <hyperlink ref="G856" r:id="rId855"/>
+    <hyperlink ref="G857" r:id="rId856"/>
+    <hyperlink ref="G858" r:id="rId857"/>
+    <hyperlink ref="G859" r:id="rId858"/>
+    <hyperlink ref="G860" r:id="rId859"/>
+    <hyperlink ref="G861" r:id="rId860"/>
+    <hyperlink ref="G862" r:id="rId861"/>
+    <hyperlink ref="G863" r:id="rId862"/>
+    <hyperlink ref="G864" r:id="rId863"/>
+    <hyperlink ref="G865" r:id="rId864"/>
+    <hyperlink ref="G866" r:id="rId865"/>
+    <hyperlink ref="G867" r:id="rId866"/>
+    <hyperlink ref="G868" r:id="rId867"/>
+    <hyperlink ref="G869" r:id="rId868"/>
+    <hyperlink ref="G870" r:id="rId869"/>
+    <hyperlink ref="G871" r:id="rId870"/>
+    <hyperlink ref="G872" r:id="rId871"/>
+    <hyperlink ref="G873" r:id="rId872"/>
+    <hyperlink ref="G874" r:id="rId873"/>
+    <hyperlink ref="G875" r:id="rId874"/>
+    <hyperlink ref="G876" r:id="rId875"/>
+    <hyperlink ref="G877" r:id="rId876"/>
+    <hyperlink ref="G878" r:id="rId877"/>
+    <hyperlink ref="G879" r:id="rId878"/>
+    <hyperlink ref="G880" r:id="rId879"/>
+    <hyperlink ref="G881" r:id="rId880"/>
+    <hyperlink ref="G882" r:id="rId881"/>
+    <hyperlink ref="G883" r:id="rId882"/>
+    <hyperlink ref="G884" r:id="rId883"/>
+    <hyperlink ref="G885" r:id="rId884"/>
+    <hyperlink ref="G886" r:id="rId885"/>
+    <hyperlink ref="G887" r:id="rId886"/>
+    <hyperlink ref="G888" r:id="rId887"/>
+    <hyperlink ref="G889" r:id="rId888"/>
+    <hyperlink ref="G890" r:id="rId889"/>
+    <hyperlink ref="G891" r:id="rId890"/>
+    <hyperlink ref="G892" r:id="rId891"/>
+    <hyperlink ref="G893" r:id="rId892"/>
+    <hyperlink ref="G894" r:id="rId893"/>
+    <hyperlink ref="G895" r:id="rId894"/>
+    <hyperlink ref="G896" r:id="rId895"/>
+    <hyperlink ref="G897" r:id="rId896"/>
+    <hyperlink ref="G898" r:id="rId897"/>
+    <hyperlink ref="G899" r:id="rId898"/>
+    <hyperlink ref="G900" r:id="rId899"/>
+    <hyperlink ref="G901" r:id="rId900"/>
+    <hyperlink ref="G902" r:id="rId901"/>
+    <hyperlink ref="G903" r:id="rId902"/>
+    <hyperlink ref="G904" r:id="rId903"/>
+    <hyperlink ref="G905" r:id="rId904"/>
+    <hyperlink ref="G906" r:id="rId905"/>
+    <hyperlink ref="G907" r:id="rId906"/>
+    <hyperlink ref="G908" r:id="rId907"/>
+    <hyperlink ref="G909" r:id="rId908"/>
+    <hyperlink ref="G910" r:id="rId909"/>
+    <hyperlink ref="G911" r:id="rId910"/>
+    <hyperlink ref="G912" r:id="rId911"/>
+    <hyperlink ref="G913" r:id="rId912"/>
+    <hyperlink ref="G914" r:id="rId913"/>
+    <hyperlink ref="G915" r:id="rId914"/>
+    <hyperlink ref="G916" r:id="rId915"/>
+    <hyperlink ref="G917" r:id="rId916"/>
+    <hyperlink ref="G918" r:id="rId917"/>
+    <hyperlink ref="G919" r:id="rId918"/>
+    <hyperlink ref="G920" r:id="rId919"/>
+    <hyperlink ref="G921" r:id="rId920"/>
+    <hyperlink ref="G922" r:id="rId921"/>
+    <hyperlink ref="G923" r:id="rId922"/>
+    <hyperlink ref="G924" r:id="rId923"/>
+    <hyperlink ref="G925" r:id="rId924"/>
+    <hyperlink ref="G926" r:id="rId925"/>
+    <hyperlink ref="G927" r:id="rId926"/>
+    <hyperlink ref="G928" r:id="rId927"/>
+    <hyperlink ref="G929" r:id="rId928"/>
+    <hyperlink ref="G930" r:id="rId929"/>
+    <hyperlink ref="G931" r:id="rId930"/>
+    <hyperlink ref="G932" r:id="rId931"/>
+    <hyperlink ref="G933" r:id="rId932"/>
+    <hyperlink ref="G934" r:id="rId933"/>
+    <hyperlink ref="G935" r:id="rId934"/>
+    <hyperlink ref="G936" r:id="rId935"/>
+    <hyperlink ref="G937" r:id="rId936"/>
+    <hyperlink ref="G938" r:id="rId937"/>
+    <hyperlink ref="G939" r:id="rId938"/>
+    <hyperlink ref="G940" r:id="rId939"/>
+    <hyperlink ref="G941" r:id="rId940"/>
+    <hyperlink ref="G942" r:id="rId941"/>
+    <hyperlink ref="G943" r:id="rId942"/>
+    <hyperlink ref="G944" r:id="rId943"/>
+    <hyperlink ref="G945" r:id="rId944"/>
+    <hyperlink ref="G946" r:id="rId945"/>
+    <hyperlink ref="G947" r:id="rId946"/>
+    <hyperlink ref="G948" r:id="rId947"/>
+    <hyperlink ref="G949" r:id="rId948"/>
+    <hyperlink ref="G950" r:id="rId949"/>
+    <hyperlink ref="G951" r:id="rId950"/>
+    <hyperlink ref="G952" r:id="rId951"/>
+    <hyperlink ref="G953" r:id="rId952"/>
+    <hyperlink ref="G954" r:id="rId953"/>
+    <hyperlink ref="G955" r:id="rId954"/>
+    <hyperlink ref="G956" r:id="rId955"/>
+    <hyperlink ref="G957" r:id="rId956"/>
+    <hyperlink ref="G958" r:id="rId957"/>
+    <hyperlink ref="G959" r:id="rId958"/>
+    <hyperlink ref="G960" r:id="rId959"/>
+    <hyperlink ref="G961" r:id="rId960"/>
+    <hyperlink ref="G962" r:id="rId961"/>
+    <hyperlink ref="G963" r:id="rId962"/>
+    <hyperlink ref="G964" r:id="rId963"/>
+    <hyperlink ref="G965" r:id="rId964"/>
+    <hyperlink ref="G966" r:id="rId965"/>
+    <hyperlink ref="G967" r:id="rId966"/>
+    <hyperlink ref="G968" r:id="rId967"/>
+    <hyperlink ref="G969" r:id="rId968"/>
+    <hyperlink ref="G970" r:id="rId969"/>
+    <hyperlink ref="G971" r:id="rId970"/>
+    <hyperlink ref="G972" r:id="rId971"/>
+    <hyperlink ref="G973" r:id="rId972"/>
+    <hyperlink ref="G974" r:id="rId973"/>
+    <hyperlink ref="G975" r:id="rId974"/>
+    <hyperlink ref="G976" r:id="rId975"/>
+    <hyperlink ref="G977" r:id="rId976"/>
+    <hyperlink ref="G978" r:id="rId977"/>
+    <hyperlink ref="G979" r:id="rId978"/>
+    <hyperlink ref="G980" r:id="rId979"/>
+    <hyperlink ref="G981" r:id="rId980"/>
+    <hyperlink ref="G982" r:id="rId981"/>
+    <hyperlink ref="G983" r:id="rId982"/>
+    <hyperlink ref="G984" r:id="rId983"/>
+    <hyperlink ref="G985" r:id="rId984"/>
+    <hyperlink ref="G986" r:id="rId985"/>
+    <hyperlink ref="G987" r:id="rId986"/>
+    <hyperlink ref="G988" r:id="rId987"/>
+    <hyperlink ref="G989" r:id="rId988"/>
+    <hyperlink ref="G990" r:id="rId989"/>
+    <hyperlink ref="G991" r:id="rId990"/>
+    <hyperlink ref="G992" r:id="rId991"/>
+    <hyperlink ref="G993" r:id="rId992"/>
+    <hyperlink ref="G994" r:id="rId993"/>
+    <hyperlink ref="G995" r:id="rId994"/>
+    <hyperlink ref="G996" r:id="rId995"/>
+    <hyperlink ref="G997" r:id="rId996"/>
+    <hyperlink ref="G998" r:id="rId997"/>
+    <hyperlink ref="G999" r:id="rId998"/>
+    <hyperlink ref="G1000" r:id="rId999"/>
+    <hyperlink ref="G1001" r:id="rId1000"/>
+    <hyperlink ref="G1002" r:id="rId1001"/>
+    <hyperlink ref="G1003" r:id="rId1002"/>
+    <hyperlink ref="G1004" r:id="rId1003"/>
+    <hyperlink ref="G1005" r:id="rId1004"/>
+    <hyperlink ref="G1006" r:id="rId1005"/>
+    <hyperlink ref="G1007" r:id="rId1006"/>
+    <hyperlink ref="G1008" r:id="rId1007"/>
+    <hyperlink ref="G1009" r:id="rId1008"/>
+    <hyperlink ref="G1010" r:id="rId1009"/>
+    <hyperlink ref="G1011" r:id="rId1010"/>
+    <hyperlink ref="G1012" r:id="rId1011"/>
+    <hyperlink ref="G1013" r:id="rId1012"/>
+    <hyperlink ref="G1014" r:id="rId1013"/>
+    <hyperlink ref="G1015" r:id="rId1014"/>
+    <hyperlink ref="G1016" r:id="rId1015"/>
+    <hyperlink ref="G1017" r:id="rId1016"/>
+    <hyperlink ref="G1018" r:id="rId1017"/>
+    <hyperlink ref="G1019" r:id="rId1018"/>
+    <hyperlink ref="G1020" r:id="rId1019"/>
+    <hyperlink ref="G1021" r:id="rId1020"/>
+    <hyperlink ref="G1022" r:id="rId1021"/>
+    <hyperlink ref="G1023" r:id="rId1022"/>
+    <hyperlink ref="G1024" r:id="rId1023"/>
+    <hyperlink ref="G1025" r:id="rId1024"/>
+    <hyperlink ref="G1026" r:id="rId1025"/>
+    <hyperlink ref="G1027" r:id="rId1026"/>
+    <hyperlink ref="G1028" r:id="rId1027"/>
+    <hyperlink ref="G1029" r:id="rId1028"/>
+    <hyperlink ref="G1030" r:id="rId1029"/>
+    <hyperlink ref="G1031" r:id="rId1030"/>
+    <hyperlink ref="G1032" r:id="rId1031"/>
+    <hyperlink ref="G1033" r:id="rId1032"/>
+    <hyperlink ref="G1034" r:id="rId1033"/>
+    <hyperlink ref="G1035" r:id="rId1034"/>
+    <hyperlink ref="G1036" r:id="rId1035"/>
+    <hyperlink ref="G1037" r:id="rId1036"/>
+    <hyperlink ref="G1038" r:id="rId1037"/>
+    <hyperlink ref="G1039" r:id="rId1038"/>
+    <hyperlink ref="G1040" r:id="rId1039"/>
+    <hyperlink ref="G1041" r:id="rId1040"/>
+    <hyperlink ref="G1042" r:id="rId1041"/>
+    <hyperlink ref="G1043" r:id="rId1042"/>
+    <hyperlink ref="G1044" r:id="rId1043"/>
+    <hyperlink ref="G1045" r:id="rId1044"/>
+    <hyperlink ref="G1046" r:id="rId1045"/>
+    <hyperlink ref="G1047" r:id="rId1046"/>
+    <hyperlink ref="G1048" r:id="rId1047"/>
+    <hyperlink ref="G1049" r:id="rId1048"/>
+    <hyperlink ref="G1050" r:id="rId1049"/>
+    <hyperlink ref="G1051" r:id="rId1050"/>
+    <hyperlink ref="G1052" r:id="rId1051"/>
+    <hyperlink ref="G1053" r:id="rId1052"/>
+    <hyperlink ref="G1054" r:id="rId1053"/>
+    <hyperlink ref="G1055" r:id="rId1054"/>
+    <hyperlink ref="G1056" r:id="rId1055"/>
+    <hyperlink ref="G1057" r:id="rId1056"/>
+    <hyperlink ref="G1058" r:id="rId1057"/>
+    <hyperlink ref="G1059" r:id="rId1058"/>
+    <hyperlink ref="G1060" r:id="rId1059"/>
+    <hyperlink ref="G1061" r:id="rId1060"/>
+    <hyperlink ref="G1062" r:id="rId1061"/>
+    <hyperlink ref="G1063" r:id="rId1062"/>
+    <hyperlink ref="G1064" r:id="rId1063"/>
+    <hyperlink ref="G1065" r:id="rId1064"/>
+    <hyperlink ref="G1066" r:id="rId1065"/>
+    <hyperlink ref="G1067" r:id="rId1066"/>
+    <hyperlink ref="G1068" r:id="rId1067"/>
+    <hyperlink ref="G1069" r:id="rId1068"/>
+    <hyperlink ref="G1070" r:id="rId1069"/>
+    <hyperlink ref="G1071" r:id="rId1070"/>
+    <hyperlink ref="G1072" r:id="rId1071"/>
+    <hyperlink ref="G1073" r:id="rId1072"/>
+    <hyperlink ref="G1074" r:id="rId1073"/>
+    <hyperlink ref="G1075" r:id="rId1074"/>
+    <hyperlink ref="G1076" r:id="rId1075"/>
+    <hyperlink ref="G1077" r:id="rId1076"/>
+    <hyperlink ref="G1078" r:id="rId1077"/>
+    <hyperlink ref="G1079" r:id="rId1078"/>
+    <hyperlink ref="G1080" r:id="rId1079"/>
+    <hyperlink ref="G1081" r:id="rId1080"/>
+    <hyperlink ref="G1082" r:id="rId1081"/>
+    <hyperlink ref="G1083" r:id="rId1082"/>
+    <hyperlink ref="G1084" r:id="rId1083"/>
+    <hyperlink ref="G1085" r:id="rId1084"/>
+    <hyperlink ref="G1086" r:id="rId1085"/>
+    <hyperlink ref="G1087" r:id="rId1086"/>
+    <hyperlink ref="G1088" r:id="rId1087"/>
+    <hyperlink ref="G1089" r:id="rId1088"/>
+    <hyperlink ref="G1090" r:id="rId1089"/>
+    <hyperlink ref="G1091" r:id="rId1090"/>
+    <hyperlink ref="G1092" r:id="rId1091"/>
+    <hyperlink ref="G1093" r:id="rId1092"/>
+    <hyperlink ref="G1094" r:id="rId1093"/>
+    <hyperlink ref="G1095" r:id="rId1094"/>
+    <hyperlink ref="G1096" r:id="rId1095"/>
+    <hyperlink ref="G1097" r:id="rId1096"/>
+    <hyperlink ref="G1098" r:id="rId1097"/>
+    <hyperlink ref="G1099" r:id="rId1098"/>
+    <hyperlink ref="G1100" r:id="rId1099"/>
+    <hyperlink ref="G1101" r:id="rId1100"/>
+    <hyperlink ref="G1102" r:id="rId1101"/>
+    <hyperlink ref="G1103" r:id="rId1102"/>
+    <hyperlink ref="G1104" r:id="rId1103"/>
+    <hyperlink ref="G1105" r:id="rId1104"/>
+    <hyperlink ref="G1106" r:id="rId1105"/>
+    <hyperlink ref="G1107" r:id="rId1106"/>
+    <hyperlink ref="G1108" r:id="rId1107"/>
+    <hyperlink ref="G1109" r:id="rId1108"/>
+    <hyperlink ref="G1110" r:id="rId1109"/>
+    <hyperlink ref="G1111" r:id="rId1110"/>
+    <hyperlink ref="G1112" r:id="rId1111"/>
+    <hyperlink ref="G1113" r:id="rId1112"/>
+    <hyperlink ref="G1114" r:id="rId1113"/>
+    <hyperlink ref="G1115" r:id="rId1114"/>
+    <hyperlink ref="G1116" r:id="rId1115"/>
+    <hyperlink ref="G1117" r:id="rId1116"/>
+    <hyperlink ref="G1118" r:id="rId1117"/>
+    <hyperlink ref="G1119" r:id="rId1118"/>
+    <hyperlink ref="G1120" r:id="rId1119"/>
+    <hyperlink ref="G1121" r:id="rId1120"/>
+    <hyperlink ref="G1122" r:id="rId1121"/>
+    <hyperlink ref="G1123" r:id="rId1122"/>
+    <hyperlink ref="G1124" r:id="rId1123"/>
+    <hyperlink ref="G1125" r:id="rId1124"/>
+    <hyperlink ref="G1126" r:id="rId1125"/>
+    <hyperlink ref="G1127" r:id="rId1126"/>
+    <hyperlink ref="G1128" r:id="rId1127"/>
+    <hyperlink ref="G1129" r:id="rId1128"/>
+    <hyperlink ref="G1130" r:id="rId1129"/>
+    <hyperlink ref="G1131" r:id="rId1130"/>
+    <hyperlink ref="G1132" r:id="rId1131"/>
+    <hyperlink ref="G1133" r:id="rId1132"/>
+    <hyperlink ref="G1134" r:id="rId1133"/>
+    <hyperlink ref="G1135" r:id="rId1134"/>
+    <hyperlink ref="G1136" r:id="rId1135"/>
+    <hyperlink ref="G1137" r:id="rId1136"/>
+    <hyperlink ref="G1138" r:id="rId1137"/>
+    <hyperlink ref="G1139" r:id="rId1138"/>
+    <hyperlink ref="G1140" r:id="rId1139"/>
+    <hyperlink ref="G1141" r:id="rId1140"/>
+    <hyperlink ref="G1142" r:id="rId1141"/>
+    <hyperlink ref="G1143" r:id="rId1142"/>
+    <hyperlink ref="G1144" r:id="rId1143"/>
+    <hyperlink ref="G1145" r:id="rId1144"/>
+    <hyperlink ref="G1146" r:id="rId1145"/>
+    <hyperlink ref="G1147" r:id="rId1146"/>
+    <hyperlink ref="G1148" r:id="rId1147"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>